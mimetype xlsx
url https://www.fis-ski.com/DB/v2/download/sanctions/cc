--- v10 (2026-06-24)
+++ v11 (2026-07-14)
@@ -7,7724 +7,60 @@
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Worksheet'!$A$2:$W$760</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Worksheet'!$A$2:$A$3</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="2551">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1">
   <si>
-    <t>CC</t>
-[...7663 lines deleted...]
-    <t>Sanctions 2026 Cross-Country</t>
+    <t>Sanctions 2027 Cross-Country</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="3">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FFFFFFFF"/>
       <name val="Arial"/>
@@ -8073,49979 +409,73 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr filterMode="1">
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W760"/>
+  <dimension ref="A1:A3"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane ySplit="2" activePane="bottomLeft" state="frozen" topLeftCell="A3"/>
       <selection pane="bottomLeft" activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="55.844" bestFit="true" customWidth="true" style="0"/>
-    <col min="2" max="2" width="12.426" bestFit="true" customWidth="true" style="0"/>
-[...20 lines deleted...]
-    <col min="23" max="23" width="21.281" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:23">
+    <row r="1" spans="1:1">
       <c r="A1" s="2" t="s">
-        <v>2550</v>
-[...134 lines deleted...]
-      <c r="V3" t="s">
         <v>0</v>
       </c>
     </row>
-    <row r="4" spans="1:23">
-[...49748 lines deleted...]
-      </c>
+    <row r="2" spans="1:1">
+      <c r="A2" s="1"/>
     </row>
   </sheetData>
-  <autoFilter ref="A2:W760"/>
-  <conditionalFormatting sqref="G3:G760">
+  <autoFilter ref="A2:A3"/>
+  <conditionalFormatting sqref="G3:G0">
     <cfRule type="cellIs" dxfId="0" priority="1" operator="equal">
       <formula>0</formula>
     </cfRule>
     <cfRule type="cellIs" dxfId="1" priority="2" operator="equal">
       <formula>1</formula>
     </cfRule>
   </conditionalFormatting>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>