--- v11 (2026-07-14)
+++ v12 (2026-08-03)
@@ -7,58 +7,175 @@
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Worksheet'!$A$2:$A$3</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Worksheet'!$A$2:$W$3</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="40">
+  <si>
+    <t>CC</t>
+  </si>
+  <si>
+    <t>0538</t>
+  </si>
+  <si>
+    <t>Men's 1.4km Sprint Final Free</t>
+  </si>
+  <si>
+    <t>BRA</t>
+  </si>
+  <si>
+    <t>São Carlos</t>
+  </si>
+  <si>
+    <t>SPF</t>
+  </si>
+  <si>
+    <t>ROLJ</t>
+  </si>
+  <si>
+    <t>14.07.2026</t>
+  </si>
+  <si>
+    <t>14.07.2026 10:38</t>
+  </si>
+  <si>
+    <t>343.4 - Committed a false start in an Individual Sprint Heat</t>
+  </si>
+  <si>
+    <t>250 CHF</t>
+  </si>
+  <si>
+    <t>Written Reprimand</t>
+  </si>
+  <si>
+    <t>M</t>
+  </si>
+  <si>
+    <t>Gustavo</t>
+  </si>
+  <si>
+    <t>RODRIGUES REIS</t>
+  </si>
+  <si>
+    <t>Athlete</t>
+  </si>
+  <si>
+    <t>Major_category</t>
+  </si>
+  <si>
+    <t>Discipline</t>
+  </si>
+  <si>
+    <t>Raceid</t>
+  </si>
+  <si>
+    <t>Competitorid</t>
+  </si>
+  <si>
+    <t>Codex</t>
+  </si>
+  <si>
+    <t>Race</t>
+  </si>
+  <si>
+    <t>Nation</t>
+  </si>
+  <si>
+    <t>Place</t>
+  </si>
+  <si>
+    <t>Event</t>
+  </si>
+  <si>
+    <t>Category</t>
+  </si>
+  <si>
+    <t>Race_date</t>
+  </si>
+  <si>
+    <t>Time</t>
+  </si>
+  <si>
+    <t>Violation_remarks</t>
+  </si>
+  <si>
+    <t>Violations</t>
+  </si>
+  <si>
+    <t>Penalties</t>
+  </si>
+  <si>
+    <t>Sanctions</t>
+  </si>
+  <si>
+    <t>Status</t>
+  </si>
+  <si>
+    <t>Nationcode</t>
+  </si>
+  <si>
+    <t>Gender</t>
+  </si>
+  <si>
+    <t>Firstname</t>
+  </si>
+  <si>
+    <t>Lastname</t>
+  </si>
+  <si>
+    <t>Fiscode</t>
+  </si>
+  <si>
+    <t>Function</t>
+  </si>
   <si>
     <t>Sanctions 2027 Cross-Country</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="3">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
@@ -409,73 +526,228 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr filterMode="1">
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:A3"/>
+  <dimension ref="A1:W3"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane ySplit="2" activePane="bottomLeft" state="frozen" topLeftCell="A3"/>
       <selection pane="bottomLeft" activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="55.844" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="12.426" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="17.567" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="14.996" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="11.14" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="16.282" bestFit="true" customWidth="true" style="0"/>
+    <col min="7" max="7" width="11.14" bestFit="true" customWidth="true" style="0"/>
+    <col min="8" max="8" width="21.138" bestFit="true" customWidth="true" style="0"/>
+    <col min="9" max="9" width="14.996" bestFit="true" customWidth="true" style="0"/>
+    <col min="10" max="10" width="71.84" bestFit="true" customWidth="true" style="0"/>
+    <col min="11" max="11" width="24.994" bestFit="true" customWidth="true" style="0"/>
+    <col min="12" max="12" width="19.995" bestFit="true" customWidth="true" style="0"/>
+    <col min="13" max="13" width="14.996" bestFit="true" customWidth="true" style="0"/>
+    <col min="14" max="14" width="13.711" bestFit="true" customWidth="true" style="0"/>
+    <col min="15" max="15" width="9.998" bestFit="true" customWidth="true" style="0"/>
+    <col min="16" max="16" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="17" max="17" width="11.14" bestFit="true" customWidth="true" style="0"/>
+    <col min="18" max="18" width="35.277" bestFit="true" customWidth="true" style="0"/>
+    <col min="19" max="19" width="9.998" bestFit="true" customWidth="true" style="0"/>
+    <col min="20" max="20" width="18.71" bestFit="true" customWidth="true" style="0"/>
+    <col min="21" max="21" width="11.14" bestFit="true" customWidth="true" style="0"/>
+    <col min="22" max="22" width="16.282" bestFit="true" customWidth="true" style="0"/>
+    <col min="23" max="23" width="21.281" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:1">
+    <row r="1" spans="1:23">
       <c r="A1" s="2" t="s">
+        <v>39</v>
+      </c>
+    </row>
+    <row r="2" spans="1:23">
+      <c r="A2" s="1" t="s">
+        <v>38</v>
+      </c>
+      <c r="B2" s="1" t="s">
+        <v>37</v>
+      </c>
+      <c r="C2" s="1" t="s">
+        <v>36</v>
+      </c>
+      <c r="D2" s="1" t="s">
+        <v>35</v>
+      </c>
+      <c r="E2" s="1" t="s">
+        <v>34</v>
+      </c>
+      <c r="F2" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="G2" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="H2" s="1" t="s">
+        <v>31</v>
+      </c>
+      <c r="I2" s="1" t="s">
+        <v>30</v>
+      </c>
+      <c r="J2" s="1" t="s">
+        <v>29</v>
+      </c>
+      <c r="K2" s="1" t="s">
+        <v>28</v>
+      </c>
+      <c r="L2" s="1" t="s">
+        <v>27</v>
+      </c>
+      <c r="M2" s="1" t="s">
+        <v>26</v>
+      </c>
+      <c r="N2" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="O2" s="1" t="s">
+        <v>24</v>
+      </c>
+      <c r="P2" s="1" t="s">
+        <v>23</v>
+      </c>
+      <c r="Q2" s="1" t="s">
+        <v>22</v>
+      </c>
+      <c r="R2" s="1" t="s">
+        <v>21</v>
+      </c>
+      <c r="S2" s="1" t="s">
+        <v>20</v>
+      </c>
+      <c r="T2" s="1" t="s">
+        <v>19</v>
+      </c>
+      <c r="U2" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="V2" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="W2" s="1" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="3" spans="1:23">
+      <c r="A3" t="s">
+        <v>15</v>
+      </c>
+      <c r="B3">
+        <v>3080071</v>
+      </c>
+      <c r="C3" t="s">
+        <v>14</v>
+      </c>
+      <c r="D3" t="s">
+        <v>13</v>
+      </c>
+      <c r="E3" t="s">
+        <v>12</v>
+      </c>
+      <c r="F3" t="s">
+        <v>3</v>
+      </c>
+      <c r="G3">
+        <v>1</v>
+      </c>
+      <c r="H3" t="s">
+        <v>11</v>
+      </c>
+      <c r="I3" t="s">
+        <v>10</v>
+      </c>
+      <c r="J3" t="s">
+        <v>9</v>
+      </c>
+      <c r="L3" t="s">
+        <v>8</v>
+      </c>
+      <c r="M3" t="s">
+        <v>7</v>
+      </c>
+      <c r="N3" t="s">
+        <v>6</v>
+      </c>
+      <c r="O3" t="s">
+        <v>5</v>
+      </c>
+      <c r="P3" t="s">
+        <v>4</v>
+      </c>
+      <c r="Q3" t="s">
+        <v>3</v>
+      </c>
+      <c r="R3" t="s">
+        <v>2</v>
+      </c>
+      <c r="S3" t="s">
+        <v>1</v>
+      </c>
+      <c r="T3">
+        <v>277905</v>
+      </c>
+      <c r="U3">
+        <v>52040</v>
+      </c>
+      <c r="V3" t="s">
         <v>0</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A2" s="1"/>
     </row>
   </sheetData>
-  <autoFilter ref="A2:A3"/>
-  <conditionalFormatting sqref="G3:G0">
+  <autoFilter ref="A2:W3"/>
+  <conditionalFormatting sqref="G3:G3">
     <cfRule type="cellIs" dxfId="0" priority="1" operator="equal">
       <formula>0</formula>
     </cfRule>
     <cfRule type="cellIs" dxfId="1" priority="2" operator="equal">
       <formula>1</formula>
     </cfRule>
   </conditionalFormatting>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>