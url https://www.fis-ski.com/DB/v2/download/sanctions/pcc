--- v3 (2026-03-20)
+++ v4 (2026-05-20)
@@ -22,663 +22,663 @@
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Worksheet'!$A$2:$W$43</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="234">
   <si>
     <t>PCC</t>
   </si>
   <si>
     <t>0123</t>
   </si>
   <si>
-    <t>Women's 1.5km Sprint Final Vision Impaired Classic</t>
+    <t>Women's 1.5km Sprint Final Classic Vision Impaired</t>
   </si>
   <si>
     <t>GER</t>
   </si>
   <si>
     <t>Finsterau</t>
   </si>
   <si>
     <t>SPF</t>
   </si>
   <si>
     <t>WC</t>
   </si>
   <si>
     <t>17.01.2026</t>
   </si>
   <si>
     <t>17.01.2026 00:00</t>
   </si>
   <si>
     <t>12343.8 - Violation of the classical technique rules</t>
   </si>
   <si>
     <t>Competition suspension, Written Reprimand</t>
   </si>
   <si>
     <t>RUS</t>
   </si>
   <si>
     <t>M</t>
   </si>
   <si>
     <t>Sergei</t>
   </si>
   <si>
     <t>Siniakin</t>
   </si>
   <si>
     <t>Guide</t>
   </si>
   <si>
     <t>0211</t>
   </si>
   <si>
-    <t>Men's 7,5km Interval Start Standing Classic</t>
+    <t>Men's 7,5km Interval Start Classic Standing</t>
   </si>
   <si>
     <t>NOR</t>
   </si>
   <si>
     <t>Beitostoelen</t>
   </si>
   <si>
     <t>INT</t>
   </si>
   <si>
     <t>COC</t>
   </si>
   <si>
     <t>22.11.2025</t>
   </si>
   <si>
     <t>22.11.2025 00:00</t>
   </si>
   <si>
     <t>12343.6 - Did not follow the marked course</t>
   </si>
   <si>
     <t>Disqualification (DSQ)</t>
   </si>
   <si>
     <t>ITA</t>
   </si>
   <si>
     <t>Alessandro</t>
   </si>
   <si>
     <t>Capovilla</t>
   </si>
   <si>
     <t>Athlete</t>
   </si>
   <si>
     <t>0212</t>
   </si>
   <si>
-    <t>Men's 5km Interval Start Sitting Classic</t>
+    <t>Men's 5km Interval Start Classic Sitting</t>
   </si>
   <si>
     <t>Alexander</t>
   </si>
   <si>
     <t>Steinheim</t>
   </si>
   <si>
     <t>0114</t>
   </si>
   <si>
-    <t>Men's 1km Sprint Qualification Sitting Classic</t>
+    <t>Men's 1km Sprint Qualification Classic Sitting</t>
   </si>
   <si>
     <t>SPQ</t>
   </si>
   <si>
     <t>Equip. Rules 7.2.1.4 - out of contact with seat</t>
   </si>
   <si>
     <t>Verbal Reprimand</t>
   </si>
   <si>
     <t>Diego</t>
   </si>
   <si>
     <t>Colombari</t>
   </si>
   <si>
     <t>0197</t>
   </si>
   <si>
-    <t>Women's 1km Sprint Qualification Sitting Classic</t>
+    <t>Women's 1km Sprint Qualification Classic Sitting</t>
   </si>
   <si>
     <t>21.11.2025</t>
   </si>
   <si>
     <t>21.11.2025 00:00</t>
   </si>
   <si>
     <t>222.8 - Violation of fluorinated ski wax prohibition</t>
   </si>
   <si>
     <t>W</t>
   </si>
   <si>
     <t>Johanna</t>
   </si>
   <si>
     <t>Pfluegner</t>
   </si>
   <si>
     <t>0229</t>
   </si>
   <si>
-    <t>Women's 1km Sprint Final Vision Impaired Free</t>
+    <t>Women's 1km Sprint Final Free Vision Impaired</t>
   </si>
   <si>
     <t>POL</t>
   </si>
   <si>
     <t>Szklarska Poreba-Jakuszyce</t>
   </si>
   <si>
     <t>28.01.2026</t>
   </si>
   <si>
     <t>28.01.2026 00:00</t>
   </si>
   <si>
     <t>12343.5 - Did not wear proper identification (bib, leg bib, transponder, GPS)</t>
   </si>
   <si>
     <t>250CHF</t>
   </si>
   <si>
     <t>Monetary Fine</t>
   </si>
   <si>
     <t>JPN</t>
   </si>
   <si>
     <t>Kotoha</t>
   </si>
   <si>
     <t>Matsudo</t>
   </si>
   <si>
     <t>0110</t>
   </si>
   <si>
-    <t>Men's 10km Mass Start Standing Free</t>
+    <t>Men's 10km Mass Start Free Standing</t>
   </si>
   <si>
     <t>MAS</t>
   </si>
   <si>
     <t>15.01.2026</t>
   </si>
   <si>
     <t>15.01.2026 00:00</t>
   </si>
   <si>
     <t>CZE</t>
   </si>
   <si>
     <t>Miroslav</t>
   </si>
   <si>
     <t>Motejzik</t>
   </si>
   <si>
     <t>0300</t>
   </si>
   <si>
-    <t>Mixed 4x2.5km Open Relay Classic/Free</t>
+    <t>4x2.5km Open Relay Classic/Free</t>
   </si>
   <si>
     <t>TEO</t>
   </si>
   <si>
     <t>18.01.2026</t>
   </si>
   <si>
     <t>18.01.2026 00:00</t>
   </si>
   <si>
     <t>Matej</t>
   </si>
   <si>
     <t>Skoda</t>
   </si>
   <si>
     <t>PWG</t>
   </si>
   <si>
     <t>0071</t>
   </si>
   <si>
-    <t>Women's 10km Interval Start Vision Impaired Classic</t>
+    <t>Women's 10km Interval Start Classic Vision Impaired</t>
   </si>
   <si>
     <t>Milano Cortina</t>
   </si>
   <si>
     <t>11.03.2026</t>
   </si>
   <si>
     <t>11.03.2026 13:00</t>
   </si>
   <si>
     <t>Fluor sticker was not filled out.</t>
   </si>
   <si>
     <t>Written Reprimand</t>
   </si>
   <si>
     <t>KAZ</t>
   </si>
   <si>
     <t>Anna</t>
   </si>
   <si>
     <t>Grachova</t>
   </si>
   <si>
     <t>0116</t>
   </si>
   <si>
-    <t>Men's 1.5km Sprint Qualification Standing Classic</t>
+    <t>Men's 1.5km Sprint Qualification Classic Standing</t>
   </si>
   <si>
     <t>Sanction to Team</t>
   </si>
   <si>
     <t>12344.1 - Not following special regulations of the Jury</t>
   </si>
   <si>
     <t>UKR</t>
   </si>
   <si>
     <t>Serafym</t>
   </si>
   <si>
     <t>Drahun</t>
   </si>
   <si>
     <t>0074</t>
   </si>
   <si>
     <t>14.03.2026</t>
   </si>
   <si>
     <t>14.03.2026 11:55</t>
   </si>
   <si>
     <t>12344.1 - Not following special regulations of the Jury, 12342.5 - Violation by guide (skating while holding)</t>
   </si>
   <si>
     <t>Aneta</t>
   </si>
   <si>
     <t>Kobryn</t>
   </si>
   <si>
     <t>12343.5 - Incorrect ski marking</t>
   </si>
   <si>
     <t>FRA</t>
   </si>
   <si>
     <t>Karl</t>
   </si>
   <si>
     <t>Tabouret</t>
   </si>
   <si>
     <t>0070</t>
   </si>
   <si>
-    <t>Men's 10km Interval Start Standing Classic</t>
+    <t>Men's 10km Interval Start Classic Standing</t>
   </si>
   <si>
     <t>11.03.2026 12:15</t>
   </si>
   <si>
     <t>Athlete started with blank/empty fluor sticker (Jury had - in TCM - given clear instruction regarding this)</t>
   </si>
   <si>
     <t>0076</t>
   </si>
   <si>
-    <t>Men's 20km Interval Start Sitting Free</t>
+    <t>Men's 20km Interval Start Free Sitting</t>
   </si>
   <si>
     <t>15.03.2026</t>
   </si>
   <si>
     <t>15.03.2026 10:30</t>
   </si>
   <si>
     <t>12343.5 - Did not wear proper identification (bib, leg bib, transponder, GPS), Did not fill out the fluor sticker</t>
   </si>
   <si>
     <t>Pavlo</t>
   </si>
   <si>
     <t>Bal</t>
   </si>
   <si>
     <t>0108</t>
   </si>
   <si>
-    <t>Men's 10km Mass Start Sitting Free</t>
+    <t>Men's 10km Mass Start Free Sitting</t>
   </si>
   <si>
     <t>Oleksandr</t>
   </si>
   <si>
     <t>Aleksyk</t>
   </si>
   <si>
     <t>CHN</t>
   </si>
   <si>
     <t>Zhongwu</t>
   </si>
   <si>
     <t>Mao</t>
   </si>
   <si>
     <t>Zixu</t>
   </si>
   <si>
     <t>Liu</t>
   </si>
   <si>
     <t>0210</t>
   </si>
   <si>
-    <t>Men's 7,5km Interval Start Vision Impaired Classic</t>
+    <t>Men's 7,5km Interval Start Classic Vision Impaired</t>
   </si>
   <si>
     <t>Hesong</t>
   </si>
   <si>
     <t>Dang</t>
   </si>
   <si>
     <t>Yuriy</t>
   </si>
   <si>
     <t>Berezin</t>
   </si>
   <si>
     <t>0107</t>
   </si>
   <si>
-    <t>Women's 10km Mass Start Sitting Free</t>
+    <t>Women's 10km Mass Start Free Sitting</t>
   </si>
   <si>
     <t>Shiyu</t>
   </si>
   <si>
     <t>Wang</t>
   </si>
   <si>
     <t>0113</t>
   </si>
   <si>
     <t>0064</t>
   </si>
   <si>
     <t>10.03.2026</t>
   </si>
   <si>
     <t>10.03.2026 15:02</t>
   </si>
   <si>
     <t>12343.8 - Violation of the classical technique rules, Guide was skating 10 - 12 times in uphill</t>
   </si>
   <si>
     <t>Leonie</t>
   </si>
   <si>
     <t>Walter</t>
   </si>
   <si>
     <t>0122</t>
   </si>
   <si>
-    <t>Men's 1.5km Sprint Final Standing Classic</t>
+    <t>Men's 1.5km Sprint Final Classic Standing</t>
   </si>
   <si>
     <t>Jiayun</t>
   </si>
   <si>
     <t>Cai</t>
   </si>
   <si>
     <t>0068</t>
   </si>
   <si>
-    <t>Men's 10km Interval Start Sitting Classic</t>
+    <t>Men's 10km Interval Start Classic Sitting</t>
   </si>
   <si>
     <t>11.03.2026 10:30</t>
   </si>
   <si>
     <t>12344.1 - Not following special regulations of the Jury, Equipment rule 7.2.1.4 - out of contact with seat</t>
   </si>
   <si>
     <t>GEO</t>
   </si>
   <si>
     <t>Temuri</t>
   </si>
   <si>
     <t>Dadiani</t>
   </si>
   <si>
     <t>0050</t>
   </si>
   <si>
-    <t>Men's 10km Mass Start Sitting Classic</t>
+    <t>Men's 10km Mass Start Classic Sitting</t>
   </si>
   <si>
     <t>CAN</t>
   </si>
   <si>
     <t>Canmore</t>
   </si>
   <si>
     <t>07.12.2025</t>
   </si>
   <si>
     <t>07.12.2025 00:00</t>
   </si>
   <si>
     <t>GBR</t>
   </si>
   <si>
     <t>Scott</t>
   </si>
   <si>
     <t>Meenagh</t>
   </si>
   <si>
     <t>15.03.2026 10:35</t>
   </si>
   <si>
     <t>12344.1 - Not following special regulations of the Jury, Did not follow equip. rule 7.2.1.4 - out of contact with seat</t>
   </si>
   <si>
     <t>BLR</t>
   </si>
   <si>
     <t>Arkadz</t>
   </si>
   <si>
     <t>Shykuts</t>
   </si>
   <si>
     <t>0228</t>
   </si>
   <si>
-    <t>Men's 1km Sprint Final Standing Free</t>
+    <t>Men's 1km Sprint Final Free Standing</t>
   </si>
   <si>
     <t>12352.4.1 - Early Start Infraction</t>
   </si>
   <si>
     <t>Time Penalty</t>
   </si>
   <si>
     <t>Alexandr</t>
   </si>
   <si>
     <t>Gerlits</t>
   </si>
   <si>
     <t>0058</t>
   </si>
   <si>
-    <t>Men's 1km Sprint Final Sitting Classic</t>
+    <t>Men's 1km Sprint Final Classic Sitting</t>
   </si>
   <si>
     <t>10.03.2026 12:45</t>
   </si>
   <si>
     <t>Broke competitors poles when overtaking</t>
   </si>
   <si>
     <t>12343.9 - Obstruction</t>
   </si>
   <si>
     <t>Collin</t>
   </si>
   <si>
     <t>Cameron</t>
   </si>
   <si>
     <t>Taras</t>
   </si>
   <si>
     <t>Rad</t>
   </si>
   <si>
     <t>205.5 - Unsportsmanlike behaviour</t>
   </si>
   <si>
     <t>SUI</t>
   </si>
   <si>
     <t>Luca</t>
   </si>
   <si>
     <t>Tavasci</t>
   </si>
   <si>
     <t>0073</t>
   </si>
   <si>
-    <t>Mixed 4x2.5km Mixed Relay Classic/Free</t>
+    <t>4x2.5km Mixed Relay Classic/Free</t>
   </si>
   <si>
     <t>TEM</t>
   </si>
   <si>
     <t>14.03.2026 10:10</t>
   </si>
   <si>
     <t>12344.1 - Not following special regulations of the Jury, Violation of equip. rule 7.2.1.4 - out of contact with seat</t>
   </si>
   <si>
     <t>Ivan</t>
   </si>
   <si>
     <t>Golubkov</t>
   </si>
   <si>
     <t>0101</t>
   </si>
   <si>
-    <t>Women's 10km Interval Start Sitting Free</t>
+    <t>Women's 10km Interval Start Free Sitting</t>
   </si>
   <si>
     <t>14.01.2026</t>
   </si>
   <si>
     <t>14.01.2026 00:00</t>
   </si>
   <si>
     <t>Equip. Rules 7.2.1.4 - Out of contact with seat</t>
   </si>
   <si>
     <t>Lidziya</t>
   </si>
   <si>
     <t>Loban</t>
   </si>
   <si>
     <t>Natalia</t>
   </si>
   <si>
     <t>Kocherova</t>
   </si>
   <si>
     <t>Sergey</t>
   </si>
   <si>
     <t>Ussoltsev</t>
   </si>
   <si>
     <t>Vladislav</t>
   </si>
   <si>
     <t>Lekomtsev</t>
   </si>
   <si>
     <t>0052</t>
   </si>
   <si>
-    <t>Men's 10km Mass Start Standing Classic</t>
+    <t>Men's 10km Mass Start Classic Standing</t>
   </si>
   <si>
     <t>Yoshihiro</t>
   </si>
   <si>
     <t>Nitta</t>
   </si>
   <si>
     <t>Dzmitry</t>
   </si>
   <si>
     <t>Major_category</t>
   </si>
   <si>
     <t>Discipline</t>
   </si>
   <si>
     <t>Raceid</t>
   </si>
   <si>
     <t>Competitorid</t>
   </si>
   <si>
     <t>Codex</t>
   </si>