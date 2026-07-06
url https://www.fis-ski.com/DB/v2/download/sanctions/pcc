--- v4 (2026-05-20)
+++ v5 (2026-07-06)
@@ -7,759 +7,60 @@
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Worksheet'!$A$2:$W$43</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Worksheet'!$A$2:$A$3</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="234">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1">
   <si>
-    <t>PCC</t>
-[...698 lines deleted...]
-    <t>Sanctions 2026 Para Cross-Country</t>
+    <t>Sanctions 2027 Para Cross-Country</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="3">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FFFFFFFF"/>
       <name val="Arial"/>
@@ -1108,2765 +409,73 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr filterMode="1">
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W43"/>
+  <dimension ref="A1:A3"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane ySplit="2" activePane="bottomLeft" state="frozen" topLeftCell="A3"/>
       <selection pane="bottomLeft" activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="65.413" bestFit="true" customWidth="true" style="0"/>
-    <col min="2" max="2" width="12.426" bestFit="true" customWidth="true" style="0"/>
-[...20 lines deleted...]
-    <col min="23" max="23" width="21.281" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:23">
+    <row r="1" spans="1:1">
       <c r="A1" s="2" t="s">
-        <v>233</v>
-[...131 lines deleted...]
-      <c r="V3" t="s">
         <v>0</v>
       </c>
     </row>
-    <row r="4" spans="1:23">
-[...2537 lines deleted...]
-      </c>
+    <row r="2" spans="1:1">
+      <c r="A2" s="1"/>
     </row>
   </sheetData>
-  <autoFilter ref="A2:W43"/>
-  <conditionalFormatting sqref="G3:G43">
+  <autoFilter ref="A2:A3"/>
+  <conditionalFormatting sqref="G3:G0">
     <cfRule type="cellIs" dxfId="0" priority="1" operator="equal">
       <formula>0</formula>
     </cfRule>
     <cfRule type="cellIs" dxfId="1" priority="2" operator="equal">
       <formula>1</formula>
     </cfRule>
   </conditionalFormatting>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>