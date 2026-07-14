--- v0 (2026-02-04)
+++ v1 (2026-07-14)
@@ -2659,51 +2659,51 @@
   <si>
     <t>Kazusa</t>
   </si>
   <si>
     <t>BAN</t>
   </si>
   <si>
     <t>Hugh</t>
   </si>
   <si>
     <t>BUTTLING</t>
   </si>
   <si>
     <t>Mahlia</t>
   </si>
   <si>
     <t>TORRES</t>
   </si>
   <si>
     <t>MAARTENSSON</t>
   </si>
   <si>
     <t>Alissa</t>
   </si>
   <si>
-    <t>SCANZIO</t>
+    <t>Scanzio</t>
   </si>
   <si>
     <t>Botwid</t>
   </si>
   <si>
     <t>PERSSON</t>
   </si>
   <si>
     <t>Lou</t>
   </si>
   <si>
     <t>PALLOT</t>
   </si>
   <si>
     <t>TWELLS</t>
   </si>
   <si>
     <t>Lili</t>
   </si>
   <si>
     <t>FEARING-FAHLEN</t>
   </si>
   <si>
     <t>Paolo</t>
   </si>
@@ -19763,51 +19763,51 @@
       </c>
       <c r="J366" t="s">
         <v>2</v>
       </c>
       <c r="L366" t="s">
         <v>1</v>
       </c>
       <c r="M366">
         <v>184</v>
       </c>
       <c r="R366" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="367" spans="1:18">
       <c r="A367">
         <v>2538153</v>
       </c>
       <c r="B367" t="s">
         <v>781</v>
       </c>
       <c r="C367" t="s">
         <v>474</v>
       </c>
       <c r="D367" t="s">
-        <v>87</v>
+        <v>104</v>
       </c>
       <c r="E367" t="s">
         <v>4</v>
       </c>
       <c r="F367">
         <v>2007</v>
       </c>
       <c r="G367">
         <v>185</v>
       </c>
       <c r="H367" t="s">
         <v>3</v>
       </c>
       <c r="I367">
         <v>10223</v>
       </c>
       <c r="J367" t="s">
         <v>2</v>
       </c>
       <c r="L367" t="s">
         <v>1</v>
       </c>
       <c r="M367">
         <v>185</v>
       </c>
@@ -30177,51 +30177,51 @@
       </c>
       <c r="J620" t="s">
         <v>2</v>
       </c>
       <c r="L620" t="s">
         <v>1</v>
       </c>
       <c r="M620">
         <v>323</v>
       </c>
       <c r="R620" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="621" spans="1:18">
       <c r="A621">
         <v>2541182</v>
       </c>
       <c r="B621" t="s">
         <v>338</v>
       </c>
       <c r="C621" t="s">
         <v>337</v>
       </c>
       <c r="D621" t="s">
-        <v>321</v>
+        <v>87</v>
       </c>
       <c r="E621" t="s">
         <v>4</v>
       </c>
       <c r="F621">
         <v>2011</v>
       </c>
       <c r="G621">
         <v>324</v>
       </c>
       <c r="H621" t="s">
         <v>3</v>
       </c>
       <c r="I621">
         <v>10223</v>
       </c>
       <c r="J621" t="s">
         <v>2</v>
       </c>
       <c r="L621" t="s">
         <v>1</v>
       </c>
       <c r="M621">
         <v>324</v>
       </c>