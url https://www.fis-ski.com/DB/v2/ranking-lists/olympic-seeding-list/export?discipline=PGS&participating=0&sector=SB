--- v0 (2026-02-04)
+++ v1 (2026-04-03)
@@ -14,51 +14,51 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Worksheet'!$A$2:$R$828</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1482">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1481">
   <si>
     <t>2026-02-03 10:27:28</t>
   </si>
   <si>
     <t>FIS pts.</t>
   </si>
   <si>
     <t>WCSL</t>
   </si>
   <si>
     <t>PGS</t>
   </si>
   <si>
     <t>M</t>
   </si>
   <si>
     <t>JPN</t>
   </si>
   <si>
     <t>Masaru</t>
   </si>
   <si>
     <t>KON</t>
   </si>
   <si>
@@ -631,51 +631,51 @@
   <si>
     <t>FEUILLASSIER</t>
   </si>
   <si>
     <t>Petros</t>
   </si>
   <si>
     <t>BIROZIS</t>
   </si>
   <si>
     <t>Pooria</t>
   </si>
   <si>
     <t>KIASHEMSHAKI</t>
   </si>
   <si>
     <t>STARECEK</t>
   </si>
   <si>
     <t>Ali Armanc</t>
   </si>
   <si>
     <t>YAGAN</t>
   </si>
   <si>
-    <t>DIMITRIOS</t>
+    <t>Dimitrios</t>
   </si>
   <si>
     <t>NIKOLAIDIS</t>
   </si>
   <si>
     <t>Zinon Kriton</t>
   </si>
   <si>
     <t>VAVITSAS</t>
   </si>
   <si>
     <t>Alexandru Ion</t>
   </si>
   <si>
     <t>BUCUR</t>
   </si>
   <si>
     <t>Kamil</t>
   </si>
   <si>
     <t>MAHOVSKY</t>
   </si>
   <si>
     <t>Uras</t>
   </si>
@@ -715,51 +715,51 @@
   <si>
     <t>BUL</t>
   </si>
   <si>
     <t>Georgi</t>
   </si>
   <si>
     <t>VANGELOV</t>
   </si>
   <si>
     <t>Florian</t>
   </si>
   <si>
     <t>Brandner</t>
   </si>
   <si>
     <t>SONKA</t>
   </si>
   <si>
     <t>Theofilos</t>
   </si>
   <si>
     <t>ARVANITIDIS</t>
   </si>
   <si>
-    <t>ANASTASIOS</t>
+    <t>Anastasios</t>
   </si>
   <si>
     <t>VASILEIOU</t>
   </si>
   <si>
     <t>Nikolaos</t>
   </si>
   <si>
     <t>MOUNTOURLIS</t>
   </si>
   <si>
     <t>Amirhassan</t>
   </si>
   <si>
     <t>SOLGHANI</t>
   </si>
   <si>
     <t>Soma</t>
   </si>
   <si>
     <t>FUJI</t>
   </si>
   <si>
     <t>Hiroki</t>
   </si>
@@ -808,107 +808,104 @@
   <si>
     <t>PARSIAVASH</t>
   </si>
   <si>
     <t>FILIS</t>
   </si>
   <si>
     <t>Xavier</t>
   </si>
   <si>
     <t>Maurice</t>
   </si>
   <si>
     <t>Yukitsugu</t>
   </si>
   <si>
     <t>SEKIMOTO</t>
   </si>
   <si>
     <t>Norik</t>
   </si>
   <si>
     <t>TADEVOSYAN</t>
   </si>
   <si>
-    <t>ANGELOS</t>
+    <t>Angelos</t>
   </si>
   <si>
     <t>Ioannis</t>
   </si>
   <si>
     <t>IOANNIDIS</t>
   </si>
   <si>
     <t>Kosta</t>
   </si>
   <si>
     <t>REDZIC</t>
   </si>
   <si>
     <t>Evan</t>
   </si>
   <si>
     <t>RUSSELL</t>
   </si>
   <si>
     <t>Abdulmohsen</t>
   </si>
   <si>
     <t>ALSHIBIL</t>
   </si>
   <si>
     <t>Radek</t>
   </si>
   <si>
     <t>KOZELSKY</t>
   </si>
   <si>
     <t>Efe</t>
   </si>
   <si>
     <t>YUCEDAL</t>
   </si>
   <si>
     <t>Rahmatollah</t>
   </si>
   <si>
     <t>MOGHDID</t>
   </si>
   <si>
-    <t>NEKTARIOS</t>
+    <t>Nektarios</t>
   </si>
   <si>
     <t>SIMEONIDIS</t>
   </si>
   <si>
     <t>Stanislav</t>
   </si>
   <si>
-    <t>Dimitrios</t>
-[...1 lines deleted...]
-  <si>
     <t>TSIRIDIS</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Mehraj Ud Din</t>
   </si>
   <si>
     <t>KHAN</t>
   </si>
   <si>
     <t>Wojciech</t>
   </si>
   <si>
     <t>KIJKOWSKI</t>
   </si>
   <si>
     <t>Chang Heon</t>
   </si>
   <si>
     <t>KIM</t>
   </si>
   <si>
     <t>Hongfei</t>
@@ -2011,51 +2008,51 @@
   <si>
     <t>Eliot</t>
   </si>
   <si>
     <t>LAURENT</t>
   </si>
   <si>
     <t>Ruxin</t>
   </si>
   <si>
     <t>ZANG</t>
   </si>
   <si>
     <t>Ganzorig</t>
   </si>
   <si>
     <t>GANBAATAR</t>
   </si>
   <si>
     <t>Vasil</t>
   </si>
   <si>
     <t>ILCHEVSKI</t>
   </si>
   <si>
-    <t>ELISAVET ILEKTRA</t>
+    <t>Elisavet Ilektra</t>
   </si>
   <si>
     <t>CHANTZARIDOU</t>
   </si>
   <si>
     <t>Haruki</t>
   </si>
   <si>
     <t>SEINO</t>
   </si>
   <si>
     <t>GYUMIN</t>
   </si>
   <si>
     <t>KWON</t>
   </si>
   <si>
     <t>Aleksandar</t>
   </si>
   <si>
     <t>Georgov</t>
   </si>
   <si>
     <t>NOVAKOVIC</t>
   </si>
@@ -4844,28859 +4841,28859 @@
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr filterMode="1">
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:R828"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane ySplit="2" activePane="bottomLeft" state="frozen" topLeftCell="A3"/>
       <selection pane="bottomLeft" activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:18">
       <c r="A1" s="2" t="s">
-        <v>1481</v>
+        <v>1480</v>
       </c>
     </row>
     <row r="2" spans="1:18">
       <c r="A2" s="1" t="s">
-        <v>1480</v>
+        <v>1479</v>
       </c>
       <c r="B2" s="1" t="s">
-        <v>1479</v>
+        <v>1478</v>
       </c>
       <c r="C2" s="1" t="s">
-        <v>1478</v>
+        <v>1477</v>
       </c>
       <c r="D2" s="1" t="s">
-        <v>1477</v>
+        <v>1476</v>
       </c>
       <c r="E2" s="1" t="s">
-        <v>1476</v>
+        <v>1475</v>
       </c>
       <c r="F2" s="1" t="s">
-        <v>1475</v>
+        <v>1474</v>
       </c>
       <c r="G2" s="1" t="s">
-        <v>1474</v>
+        <v>1473</v>
       </c>
       <c r="H2" s="1" t="s">
-        <v>1473</v>
+        <v>1472</v>
       </c>
       <c r="I2" s="1" t="s">
-        <v>1472</v>
+        <v>1471</v>
       </c>
       <c r="J2" s="1" t="s">
-        <v>1471</v>
+        <v>1470</v>
       </c>
       <c r="K2" s="1" t="s">
-        <v>1470</v>
+        <v>1469</v>
       </c>
       <c r="L2" s="1" t="s">
-        <v>1469</v>
+        <v>1468</v>
       </c>
       <c r="M2" s="1" t="s">
-        <v>1468</v>
+        <v>1467</v>
       </c>
       <c r="N2" s="1" t="s">
-        <v>1467</v>
+        <v>1466</v>
       </c>
       <c r="O2" s="1" t="s">
-        <v>1466</v>
+        <v>1465</v>
       </c>
       <c r="P2" s="1" t="s">
-        <v>1465</v>
+        <v>1464</v>
       </c>
       <c r="Q2" s="1" t="s">
-        <v>1464</v>
+        <v>1463</v>
       </c>
       <c r="R2" s="1" t="s">
-        <v>1463</v>
+        <v>1462</v>
       </c>
     </row>
     <row r="3" spans="1:18">
       <c r="A3">
         <v>9305427</v>
       </c>
       <c r="B3" t="s">
-        <v>1462</v>
+        <v>1461</v>
       </c>
       <c r="C3" t="s">
-        <v>1461</v>
+        <v>1460</v>
       </c>
       <c r="D3" t="s">
         <v>5</v>
       </c>
       <c r="E3" t="s">
-        <v>304</v>
+        <v>303</v>
       </c>
       <c r="F3">
         <v>2003</v>
       </c>
       <c r="G3">
         <v>1</v>
       </c>
       <c r="H3" t="s">
         <v>3</v>
       </c>
       <c r="I3">
         <v>10231</v>
       </c>
       <c r="J3" t="s">
         <v>2</v>
       </c>
       <c r="K3">
         <v>1</v>
       </c>
       <c r="L3" t="s">
         <v>1</v>
       </c>
       <c r="M3">
         <v>3</v>
       </c>
       <c r="R3" t="s">
-        <v>303</v>
+        <v>302</v>
       </c>
     </row>
     <row r="4" spans="1:18">
       <c r="A4">
         <v>9290200</v>
       </c>
       <c r="B4" t="s">
-        <v>1460</v>
+        <v>1459</v>
       </c>
       <c r="C4" t="s">
-        <v>1459</v>
+        <v>1458</v>
       </c>
       <c r="D4" t="s">
         <v>84</v>
       </c>
       <c r="E4" t="s">
         <v>4</v>
       </c>
       <c r="F4">
         <v>1994</v>
       </c>
       <c r="G4">
         <v>1</v>
       </c>
       <c r="H4" t="s">
         <v>3</v>
       </c>
       <c r="I4">
         <v>10231</v>
       </c>
       <c r="J4" t="s">
         <v>2</v>
       </c>
       <c r="K4">
         <v>1</v>
       </c>
       <c r="L4" t="s">
         <v>1</v>
       </c>
       <c r="M4">
         <v>2</v>
       </c>
       <c r="R4" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="5" spans="1:18">
       <c r="A5">
         <v>9055032</v>
       </c>
       <c r="B5" t="s">
-        <v>1419</v>
+        <v>1418</v>
       </c>
       <c r="C5" t="s">
-        <v>1458</v>
+        <v>1457</v>
       </c>
       <c r="D5" t="s">
-        <v>581</v>
+        <v>580</v>
       </c>
       <c r="E5" t="s">
-        <v>304</v>
+        <v>303</v>
       </c>
       <c r="F5">
         <v>1992</v>
       </c>
       <c r="G5">
         <v>2</v>
       </c>
       <c r="H5" t="s">
         <v>3</v>
       </c>
       <c r="I5">
         <v>10231</v>
       </c>
       <c r="J5" t="s">
         <v>2</v>
       </c>
       <c r="K5">
         <v>2</v>
       </c>
       <c r="L5" t="s">
         <v>1</v>
       </c>
       <c r="M5">
         <v>4</v>
       </c>
       <c r="R5" t="s">
-        <v>303</v>
+        <v>302</v>
       </c>
     </row>
     <row r="6" spans="1:18">
       <c r="A6">
         <v>1163127</v>
       </c>
       <c r="B6" t="s">
-        <v>1457</v>
+        <v>1456</v>
       </c>
       <c r="C6" t="s">
-        <v>1456</v>
+        <v>1455</v>
       </c>
       <c r="D6" t="s">
         <v>84</v>
       </c>
       <c r="E6" t="s">
         <v>4</v>
       </c>
       <c r="F6">
         <v>1980</v>
       </c>
       <c r="G6">
         <v>2</v>
       </c>
       <c r="H6" t="s">
         <v>3</v>
       </c>
       <c r="I6">
         <v>10231</v>
       </c>
       <c r="J6" t="s">
         <v>2</v>
       </c>
       <c r="K6">
         <v>2</v>
       </c>
       <c r="L6" t="s">
         <v>1</v>
       </c>
       <c r="M6">
         <v>1</v>
       </c>
       <c r="R6" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="7" spans="1:18">
       <c r="A7">
         <v>9205058</v>
       </c>
       <c r="B7" t="s">
-        <v>1455</v>
+        <v>1454</v>
       </c>
       <c r="C7" t="s">
-        <v>1454</v>
+        <v>1453</v>
       </c>
       <c r="D7" t="s">
         <v>219</v>
       </c>
       <c r="E7" t="s">
-        <v>304</v>
+        <v>303</v>
       </c>
       <c r="F7">
         <v>1996</v>
       </c>
       <c r="G7">
         <v>3</v>
       </c>
       <c r="H7" t="s">
         <v>3</v>
       </c>
       <c r="I7">
         <v>10231</v>
       </c>
       <c r="J7" t="s">
         <v>2</v>
       </c>
       <c r="K7">
         <v>3</v>
       </c>
       <c r="L7" t="s">
         <v>1</v>
       </c>
       <c r="M7">
         <v>5</v>
       </c>
       <c r="R7" t="s">
-        <v>303</v>
+        <v>302</v>
       </c>
     </row>
     <row r="8" spans="1:18">
       <c r="A8">
         <v>1054984</v>
       </c>
       <c r="B8" t="s">
-        <v>1453</v>
+        <v>1452</v>
       </c>
       <c r="C8" t="s">
-        <v>789</v>
+        <v>788</v>
       </c>
       <c r="D8" t="s">
-        <v>581</v>
+        <v>580</v>
       </c>
       <c r="E8" t="s">
         <v>4</v>
       </c>
       <c r="F8">
         <v>1985</v>
       </c>
       <c r="G8">
         <v>3</v>
       </c>
       <c r="H8" t="s">
         <v>3</v>
       </c>
       <c r="I8">
         <v>10231</v>
       </c>
       <c r="J8" t="s">
         <v>2</v>
       </c>
       <c r="K8">
         <v>3</v>
       </c>
       <c r="L8" t="s">
         <v>1</v>
       </c>
       <c r="M8">
         <v>5</v>
       </c>
       <c r="R8" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="9" spans="1:18">
       <c r="A9">
         <v>9295132</v>
       </c>
       <c r="B9" t="s">
-        <v>1452</v>
+        <v>1451</v>
       </c>
       <c r="C9" t="s">
-        <v>1359</v>
+        <v>1358</v>
       </c>
       <c r="D9" t="s">
         <v>84</v>
       </c>
       <c r="E9" t="s">
-        <v>304</v>
+        <v>303</v>
       </c>
       <c r="F9">
         <v>1999</v>
       </c>
       <c r="G9">
         <v>4</v>
       </c>
       <c r="H9" t="s">
         <v>3</v>
       </c>
       <c r="I9">
         <v>10231</v>
       </c>
       <c r="J9" t="s">
         <v>2</v>
       </c>
       <c r="K9">
         <v>4</v>
       </c>
       <c r="L9" t="s">
         <v>1</v>
       </c>
       <c r="M9">
         <v>1</v>
       </c>
       <c r="R9" t="s">
-        <v>303</v>
+        <v>302</v>
       </c>
     </row>
     <row r="10" spans="1:18">
       <c r="A10">
         <v>7538766</v>
       </c>
       <c r="B10" t="s">
-        <v>1451</v>
+        <v>1450</v>
       </c>
       <c r="C10" t="s">
-        <v>417</v>
+        <v>416</v>
       </c>
       <c r="D10" t="s">
         <v>84</v>
       </c>
       <c r="E10" t="s">
         <v>4</v>
       </c>
       <c r="F10">
         <v>1986</v>
       </c>
       <c r="G10">
         <v>4</v>
       </c>
       <c r="H10" t="s">
         <v>3</v>
       </c>
       <c r="I10">
         <v>10231</v>
       </c>
       <c r="J10" t="s">
         <v>2</v>
       </c>
       <c r="K10">
         <v>4</v>
       </c>
       <c r="L10" t="s">
         <v>1</v>
       </c>
       <c r="M10">
         <v>7</v>
       </c>
       <c r="R10" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="11" spans="1:18">
       <c r="A11">
         <v>9435005</v>
       </c>
       <c r="B11" t="s">
-        <v>1450</v>
+        <v>1449</v>
       </c>
       <c r="C11" t="s">
-        <v>1449</v>
+        <v>1448</v>
       </c>
       <c r="D11" t="s">
         <v>147</v>
       </c>
       <c r="E11" t="s">
-        <v>304</v>
+        <v>303</v>
       </c>
       <c r="F11">
         <v>1990</v>
       </c>
       <c r="G11">
         <v>5</v>
       </c>
       <c r="H11" t="s">
         <v>3</v>
       </c>
       <c r="I11">
         <v>10231</v>
       </c>
       <c r="J11" t="s">
         <v>2</v>
       </c>
       <c r="K11">
         <v>5</v>
       </c>
       <c r="L11" t="s">
         <v>1</v>
       </c>
       <c r="M11">
         <v>7</v>
       </c>
       <c r="R11" t="s">
-        <v>303</v>
+        <v>302</v>
       </c>
     </row>
     <row r="12" spans="1:18">
       <c r="A12">
         <v>9050217</v>
       </c>
       <c r="B12" t="s">
-        <v>1448</v>
+        <v>1447</v>
       </c>
       <c r="C12" t="s">
-        <v>1284</v>
+        <v>1283</v>
       </c>
       <c r="D12" t="s">
-        <v>581</v>
+        <v>580</v>
       </c>
       <c r="E12" t="s">
         <v>4</v>
       </c>
       <c r="F12">
         <v>1996</v>
       </c>
       <c r="G12">
         <v>5</v>
       </c>
       <c r="H12" t="s">
         <v>3</v>
       </c>
       <c r="I12">
         <v>10231</v>
       </c>
       <c r="J12" t="s">
         <v>2</v>
       </c>
       <c r="K12">
         <v>5</v>
       </c>
       <c r="L12" t="s">
         <v>1</v>
       </c>
       <c r="M12">
         <v>13</v>
       </c>
       <c r="R12" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="13" spans="1:18">
       <c r="A13">
         <v>9295145</v>
       </c>
       <c r="B13" t="s">
-        <v>1447</v>
+        <v>1446</v>
       </c>
       <c r="C13" t="s">
-        <v>1446</v>
+        <v>1445</v>
       </c>
       <c r="D13" t="s">
         <v>84</v>
       </c>
       <c r="E13" t="s">
-        <v>304</v>
+        <v>303</v>
       </c>
       <c r="F13">
         <v>1997</v>
       </c>
       <c r="G13">
         <v>6</v>
       </c>
       <c r="H13" t="s">
         <v>3</v>
       </c>
       <c r="I13">
         <v>10231</v>
       </c>
       <c r="J13" t="s">
         <v>2</v>
       </c>
       <c r="K13">
         <v>6</v>
       </c>
       <c r="L13" t="s">
         <v>1</v>
       </c>
       <c r="M13">
         <v>2</v>
       </c>
       <c r="R13" t="s">
-        <v>303</v>
+        <v>302</v>
       </c>
     </row>
     <row r="14" spans="1:18">
       <c r="A14">
         <v>9290151</v>
       </c>
       <c r="B14" t="s">
-        <v>1445</v>
+        <v>1444</v>
       </c>
       <c r="C14" t="s">
-        <v>1444</v>
+        <v>1443</v>
       </c>
       <c r="D14" t="s">
         <v>84</v>
       </c>
       <c r="E14" t="s">
         <v>4</v>
       </c>
       <c r="F14">
         <v>1992</v>
       </c>
       <c r="G14">
         <v>6</v>
       </c>
       <c r="H14" t="s">
         <v>3</v>
       </c>
       <c r="I14">
         <v>10231</v>
       </c>
       <c r="J14" t="s">
         <v>2</v>
       </c>
       <c r="K14">
         <v>6</v>
       </c>
       <c r="L14" t="s">
         <v>1</v>
       </c>
       <c r="M14">
         <v>11</v>
       </c>
       <c r="R14" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="15" spans="1:18">
       <c r="A15">
         <v>9405023</v>
       </c>
       <c r="B15" t="s">
-        <v>1443</v>
+        <v>1442</v>
       </c>
       <c r="C15" t="s">
-        <v>1442</v>
+        <v>1441</v>
       </c>
       <c r="D15" t="s">
-        <v>1441</v>
+        <v>1440</v>
       </c>
       <c r="E15" t="s">
-        <v>304</v>
+        <v>303</v>
       </c>
       <c r="F15">
         <v>1996</v>
       </c>
       <c r="G15">
         <v>7</v>
       </c>
       <c r="H15" t="s">
         <v>3</v>
       </c>
       <c r="I15">
         <v>10231</v>
       </c>
       <c r="J15" t="s">
         <v>2</v>
       </c>
       <c r="K15">
         <v>7</v>
       </c>
       <c r="L15" t="s">
         <v>1</v>
       </c>
       <c r="M15">
         <v>9</v>
       </c>
       <c r="R15" t="s">
-        <v>303</v>
+        <v>302</v>
       </c>
     </row>
     <row r="16" spans="1:18">
       <c r="A16">
         <v>9320091</v>
       </c>
       <c r="B16" t="s">
-        <v>333</v>
+        <v>332</v>
       </c>
       <c r="C16" t="s">
-        <v>1440</v>
+        <v>1439</v>
       </c>
       <c r="D16" t="s">
         <v>180</v>
       </c>
       <c r="E16" t="s">
         <v>4</v>
       </c>
       <c r="F16">
         <v>1995</v>
       </c>
       <c r="G16">
         <v>7</v>
       </c>
       <c r="H16" t="s">
         <v>3</v>
       </c>
       <c r="I16">
         <v>10231</v>
       </c>
       <c r="J16" t="s">
         <v>2</v>
       </c>
       <c r="K16">
         <v>7</v>
       </c>
       <c r="L16" t="s">
         <v>1</v>
       </c>
       <c r="M16">
         <v>16</v>
       </c>
       <c r="R16" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="17" spans="1:18">
       <c r="A17">
         <v>9515082</v>
       </c>
       <c r="B17" t="s">
-        <v>1439</v>
+        <v>1438</v>
       </c>
       <c r="C17" t="s">
-        <v>1438</v>
+        <v>1437</v>
       </c>
       <c r="D17" t="s">
         <v>8</v>
       </c>
       <c r="E17" t="s">
-        <v>304</v>
+        <v>303</v>
       </c>
       <c r="F17">
         <v>1992</v>
       </c>
       <c r="G17">
         <v>8</v>
       </c>
       <c r="H17" t="s">
         <v>3</v>
       </c>
       <c r="I17">
         <v>10231</v>
       </c>
       <c r="J17" t="s">
         <v>2</v>
       </c>
       <c r="K17">
         <v>7</v>
       </c>
       <c r="L17" t="s">
         <v>1</v>
       </c>
       <c r="M17">
         <v>12</v>
       </c>
       <c r="R17" t="s">
-        <v>303</v>
+        <v>302</v>
       </c>
     </row>
     <row r="18" spans="1:18">
       <c r="A18">
         <v>1093190</v>
       </c>
       <c r="B18" t="s">
-        <v>1437</v>
+        <v>1436</v>
       </c>
       <c r="C18" t="s">
-        <v>1436</v>
+        <v>1435</v>
       </c>
       <c r="D18" t="s">
-        <v>581</v>
+        <v>580</v>
       </c>
       <c r="E18" t="s">
         <v>4</v>
       </c>
       <c r="F18">
         <v>1980</v>
       </c>
       <c r="G18">
         <v>8</v>
       </c>
       <c r="H18" t="s">
         <v>3</v>
       </c>
       <c r="I18">
         <v>10231</v>
       </c>
       <c r="J18" t="s">
         <v>2</v>
       </c>
       <c r="K18">
         <v>8</v>
       </c>
       <c r="L18" t="s">
         <v>1</v>
       </c>
       <c r="M18">
         <v>4</v>
       </c>
       <c r="R18" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="19" spans="1:18">
       <c r="A19">
         <v>9155072</v>
       </c>
       <c r="B19" t="s">
-        <v>1435</v>
+        <v>1434</v>
       </c>
       <c r="C19" t="s">
-        <v>1434</v>
+        <v>1433</v>
       </c>
       <c r="D19" t="s">
         <v>23</v>
       </c>
       <c r="E19" t="s">
-        <v>304</v>
+        <v>303</v>
       </c>
       <c r="F19">
         <v>2003</v>
       </c>
       <c r="G19">
         <v>9</v>
       </c>
       <c r="H19" t="s">
         <v>3</v>
       </c>
       <c r="I19">
         <v>10231</v>
       </c>
       <c r="J19" t="s">
         <v>2</v>
       </c>
       <c r="K19">
         <v>9</v>
       </c>
       <c r="L19" t="s">
         <v>1</v>
       </c>
       <c r="M19">
         <v>11</v>
       </c>
       <c r="R19" t="s">
-        <v>303</v>
+        <v>302</v>
       </c>
     </row>
     <row r="20" spans="1:18">
       <c r="A20">
         <v>1094969</v>
       </c>
       <c r="B20" t="s">
-        <v>1433</v>
+        <v>1432</v>
       </c>
       <c r="C20" t="s">
-        <v>1432</v>
+        <v>1431</v>
       </c>
       <c r="D20" t="s">
         <v>225</v>
       </c>
       <c r="E20" t="s">
         <v>4</v>
       </c>
       <c r="F20">
         <v>1990</v>
       </c>
       <c r="G20">
         <v>9</v>
       </c>
       <c r="H20" t="s">
         <v>3</v>
       </c>
       <c r="I20">
         <v>10231</v>
       </c>
       <c r="J20" t="s">
         <v>2</v>
       </c>
       <c r="K20">
         <v>9</v>
       </c>
       <c r="L20" t="s">
         <v>1</v>
       </c>
       <c r="M20">
         <v>15</v>
       </c>
       <c r="R20" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="21" spans="1:18">
       <c r="A21">
         <v>9295154</v>
       </c>
       <c r="B21" t="s">
+        <v>1429</v>
+      </c>
+      <c r="C21" t="s">
         <v>1430</v>
-      </c>
-[...1 lines deleted...]
-        <v>1431</v>
       </c>
       <c r="D21" t="s">
         <v>84</v>
       </c>
       <c r="E21" t="s">
-        <v>304</v>
+        <v>303</v>
       </c>
       <c r="F21">
         <v>2001</v>
       </c>
       <c r="G21">
         <v>10</v>
       </c>
       <c r="H21" t="s">
         <v>3</v>
       </c>
       <c r="I21">
         <v>10231</v>
       </c>
       <c r="J21" t="s">
         <v>2</v>
       </c>
       <c r="K21">
         <v>10</v>
       </c>
       <c r="L21" t="s">
         <v>1</v>
       </c>
       <c r="M21">
         <v>10</v>
       </c>
       <c r="R21" t="s">
-        <v>303</v>
+        <v>302</v>
       </c>
     </row>
     <row r="22" spans="1:18">
       <c r="A22">
         <v>9290107</v>
       </c>
       <c r="B22" t="s">
-        <v>1430</v>
+        <v>1429</v>
       </c>
       <c r="C22" t="s">
-        <v>1429</v>
+        <v>1428</v>
       </c>
       <c r="D22" t="s">
         <v>84</v>
       </c>
       <c r="E22" t="s">
         <v>4</v>
       </c>
       <c r="F22">
         <v>1991</v>
       </c>
       <c r="G22">
         <v>10</v>
       </c>
       <c r="H22" t="s">
         <v>3</v>
       </c>
       <c r="I22">
         <v>10231</v>
       </c>
       <c r="J22" t="s">
         <v>2</v>
       </c>
       <c r="K22">
         <v>10</v>
       </c>
       <c r="L22" t="s">
         <v>1</v>
       </c>
       <c r="M22">
         <v>17</v>
       </c>
       <c r="R22" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="23" spans="1:18">
       <c r="A23">
         <v>9095084</v>
       </c>
       <c r="B23" t="s">
-        <v>1104</v>
+        <v>1103</v>
       </c>
       <c r="C23" t="s">
-        <v>1428</v>
+        <v>1427</v>
       </c>
       <c r="D23" t="s">
         <v>225</v>
       </c>
       <c r="E23" t="s">
-        <v>304</v>
+        <v>303</v>
       </c>
       <c r="F23">
         <v>2009</v>
       </c>
       <c r="G23">
         <v>11</v>
       </c>
       <c r="H23" t="s">
         <v>3</v>
       </c>
       <c r="I23">
         <v>10231</v>
       </c>
       <c r="J23" t="s">
         <v>2</v>
       </c>
       <c r="K23">
         <v>11</v>
       </c>
       <c r="L23" t="s">
         <v>1</v>
       </c>
       <c r="M23">
         <v>14</v>
       </c>
       <c r="R23" t="s">
-        <v>303</v>
+        <v>302</v>
       </c>
     </row>
     <row r="24" spans="1:18">
       <c r="A24">
         <v>9560053</v>
       </c>
       <c r="B24" t="s">
-        <v>1427</v>
+        <v>1426</v>
       </c>
       <c r="C24" t="s">
-        <v>1426</v>
+        <v>1425</v>
       </c>
       <c r="D24" t="s">
-        <v>296</v>
+        <v>295</v>
       </c>
       <c r="E24" t="s">
         <v>4</v>
       </c>
       <c r="F24">
         <v>1991</v>
       </c>
       <c r="G24">
         <v>11</v>
       </c>
       <c r="H24" t="s">
         <v>3</v>
       </c>
       <c r="I24">
         <v>10231</v>
       </c>
       <c r="J24" t="s">
         <v>2</v>
       </c>
       <c r="K24">
         <v>11</v>
       </c>
       <c r="L24" t="s">
         <v>1</v>
       </c>
       <c r="M24">
         <v>9</v>
       </c>
       <c r="R24" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="25" spans="1:18">
       <c r="A25">
         <v>9105518</v>
       </c>
       <c r="B25" t="s">
-        <v>1425</v>
+        <v>1424</v>
       </c>
       <c r="C25" t="s">
-        <v>1424</v>
+        <v>1423</v>
       </c>
       <c r="D25" t="s">
         <v>79</v>
       </c>
       <c r="E25" t="s">
-        <v>304</v>
+        <v>303</v>
       </c>
       <c r="F25">
         <v>2005</v>
       </c>
       <c r="G25">
         <v>12</v>
       </c>
       <c r="H25" t="s">
         <v>3</v>
       </c>
       <c r="I25">
         <v>10231</v>
       </c>
       <c r="J25" t="s">
         <v>2</v>
       </c>
       <c r="K25">
         <v>12</v>
       </c>
       <c r="L25" t="s">
         <v>1</v>
       </c>
       <c r="M25">
         <v>23</v>
       </c>
       <c r="R25" t="s">
-        <v>303</v>
+        <v>302</v>
       </c>
     </row>
     <row r="26" spans="1:18">
       <c r="A26">
         <v>9200128</v>
       </c>
       <c r="B26" t="s">
-        <v>1423</v>
+        <v>1422</v>
       </c>
       <c r="C26" t="s">
-        <v>1422</v>
+        <v>1421</v>
       </c>
       <c r="D26" t="s">
         <v>219</v>
       </c>
       <c r="E26" t="s">
         <v>4</v>
       </c>
       <c r="F26">
         <v>1999</v>
       </c>
       <c r="G26">
         <v>12</v>
       </c>
       <c r="H26" t="s">
         <v>3</v>
       </c>
       <c r="I26">
         <v>10231</v>
       </c>
       <c r="J26" t="s">
         <v>2</v>
       </c>
       <c r="K26">
         <v>12</v>
       </c>
       <c r="L26" t="s">
         <v>1</v>
       </c>
       <c r="M26">
         <v>10</v>
       </c>
       <c r="R26" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="27" spans="1:18">
       <c r="A27">
         <v>1699945</v>
       </c>
       <c r="B27" t="s">
-        <v>1421</v>
+        <v>1420</v>
       </c>
       <c r="C27" t="s">
-        <v>1420</v>
+        <v>1419</v>
       </c>
       <c r="D27" t="s">
-        <v>471</v>
+        <v>470</v>
       </c>
       <c r="E27" t="s">
-        <v>304</v>
+        <v>303</v>
       </c>
       <c r="F27">
         <v>1990</v>
       </c>
       <c r="G27">
         <v>13</v>
       </c>
       <c r="H27" t="s">
         <v>3</v>
       </c>
       <c r="I27">
         <v>10231</v>
       </c>
       <c r="J27" t="s">
         <v>2</v>
       </c>
       <c r="K27">
         <v>13</v>
       </c>
       <c r="L27" t="s">
         <v>1</v>
       </c>
       <c r="M27">
         <v>21</v>
       </c>
       <c r="R27" t="s">
-        <v>303</v>
+        <v>302</v>
       </c>
     </row>
     <row r="28" spans="1:18">
       <c r="A28">
         <v>9050042</v>
       </c>
       <c r="B28" t="s">
-        <v>1419</v>
+        <v>1418</v>
       </c>
       <c r="C28" t="s">
-        <v>923</v>
+        <v>922</v>
       </c>
       <c r="D28" t="s">
-        <v>581</v>
+        <v>580</v>
       </c>
       <c r="E28" t="s">
         <v>4</v>
       </c>
       <c r="F28">
         <v>1989</v>
       </c>
       <c r="G28">
         <v>13</v>
       </c>
       <c r="H28" t="s">
         <v>3</v>
       </c>
       <c r="I28">
         <v>10231</v>
       </c>
       <c r="J28" t="s">
         <v>2</v>
       </c>
       <c r="K28">
         <v>12</v>
       </c>
       <c r="L28" t="s">
         <v>1</v>
       </c>
       <c r="M28">
         <v>24</v>
       </c>
       <c r="R28" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="29" spans="1:18">
       <c r="A29">
         <v>9515102</v>
       </c>
       <c r="B29" t="s">
-        <v>1406</v>
+        <v>1405</v>
       </c>
       <c r="C29" t="s">
-        <v>1418</v>
+        <v>1417</v>
       </c>
       <c r="D29" t="s">
         <v>8</v>
       </c>
       <c r="E29" t="s">
-        <v>304</v>
+        <v>303</v>
       </c>
       <c r="F29">
         <v>1993</v>
       </c>
       <c r="G29">
         <v>14</v>
       </c>
       <c r="H29" t="s">
         <v>3</v>
       </c>
       <c r="I29">
         <v>10231</v>
       </c>
       <c r="J29" t="s">
         <v>2</v>
       </c>
       <c r="K29">
         <v>14</v>
       </c>
       <c r="L29" t="s">
         <v>1</v>
       </c>
       <c r="M29">
         <v>20</v>
       </c>
       <c r="R29" t="s">
-        <v>303</v>
+        <v>302</v>
       </c>
     </row>
     <row r="30" spans="1:18">
       <c r="A30">
         <v>9290227</v>
       </c>
       <c r="B30" t="s">
-        <v>1417</v>
+        <v>1416</v>
       </c>
       <c r="C30" t="s">
-        <v>1416</v>
+        <v>1415</v>
       </c>
       <c r="D30" t="s">
         <v>84</v>
       </c>
       <c r="E30" t="s">
         <v>4</v>
       </c>
       <c r="F30">
         <v>1995</v>
       </c>
       <c r="G30">
         <v>14</v>
       </c>
       <c r="H30" t="s">
         <v>3</v>
       </c>
       <c r="I30">
         <v>10231</v>
       </c>
       <c r="J30" t="s">
         <v>2</v>
       </c>
       <c r="K30">
         <v>14</v>
       </c>
       <c r="L30" t="s">
         <v>1</v>
       </c>
       <c r="M30">
         <v>3</v>
       </c>
       <c r="R30" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="31" spans="1:18">
       <c r="A31">
         <v>9205050</v>
       </c>
       <c r="B31" t="s">
-        <v>1415</v>
+        <v>1414</v>
       </c>
       <c r="C31" t="s">
-        <v>1414</v>
+        <v>1413</v>
       </c>
       <c r="D31" t="s">
         <v>219</v>
       </c>
       <c r="E31" t="s">
-        <v>304</v>
+        <v>303</v>
       </c>
       <c r="F31">
         <v>1994</v>
       </c>
       <c r="G31">
         <v>15</v>
       </c>
       <c r="H31" t="s">
         <v>3</v>
       </c>
       <c r="I31">
         <v>10231</v>
       </c>
       <c r="J31" t="s">
         <v>2</v>
       </c>
       <c r="K31">
         <v>15</v>
       </c>
       <c r="L31" t="s">
         <v>1</v>
       </c>
       <c r="M31">
         <v>19</v>
       </c>
       <c r="R31" t="s">
-        <v>303</v>
+        <v>302</v>
       </c>
     </row>
     <row r="32" spans="1:18">
       <c r="A32">
         <v>9200092</v>
       </c>
       <c r="B32" t="s">
-        <v>1413</v>
+        <v>1412</v>
       </c>
       <c r="C32" t="s">
-        <v>1412</v>
+        <v>1411</v>
       </c>
       <c r="D32" t="s">
         <v>219</v>
       </c>
       <c r="E32" t="s">
         <v>4</v>
       </c>
       <c r="F32">
         <v>1993</v>
       </c>
       <c r="G32">
         <v>15</v>
       </c>
       <c r="H32" t="s">
         <v>3</v>
       </c>
       <c r="I32">
         <v>10231</v>
       </c>
       <c r="J32" t="s">
         <v>2</v>
       </c>
       <c r="K32">
         <v>15</v>
       </c>
       <c r="L32" t="s">
         <v>1</v>
       </c>
       <c r="M32">
         <v>22</v>
       </c>
       <c r="R32" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="33" spans="1:18">
       <c r="A33">
         <v>1004920</v>
       </c>
       <c r="B33" t="s">
-        <v>1411</v>
+        <v>1410</v>
       </c>
       <c r="C33" t="s">
-        <v>1410</v>
+        <v>1409</v>
       </c>
       <c r="D33" t="s">
-        <v>581</v>
+        <v>580</v>
       </c>
       <c r="E33" t="s">
-        <v>304</v>
+        <v>303</v>
       </c>
       <c r="F33">
         <v>1973</v>
       </c>
       <c r="G33">
         <v>16</v>
       </c>
       <c r="H33" t="s">
         <v>3</v>
       </c>
       <c r="I33">
         <v>10231</v>
       </c>
       <c r="J33" t="s">
         <v>2</v>
       </c>
       <c r="K33">
         <v>16</v>
       </c>
       <c r="L33" t="s">
         <v>1</v>
       </c>
       <c r="M33">
         <v>13</v>
       </c>
       <c r="R33" t="s">
-        <v>303</v>
+        <v>302</v>
       </c>
     </row>
     <row r="34" spans="1:18">
       <c r="A34">
         <v>9320014</v>
       </c>
       <c r="B34" t="s">
-        <v>290</v>
+        <v>289</v>
       </c>
       <c r="C34" t="s">
-        <v>1409</v>
+        <v>1408</v>
       </c>
       <c r="D34" t="s">
         <v>180</v>
       </c>
       <c r="E34" t="s">
         <v>4</v>
       </c>
       <c r="F34">
         <v>1989</v>
       </c>
       <c r="G34">
         <v>16</v>
       </c>
       <c r="H34" t="s">
         <v>3</v>
       </c>
       <c r="I34">
         <v>10231</v>
       </c>
       <c r="J34" t="s">
         <v>2</v>
       </c>
       <c r="K34">
         <v>16</v>
       </c>
       <c r="L34" t="s">
         <v>1</v>
       </c>
       <c r="M34">
         <v>19</v>
       </c>
       <c r="R34" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="35" spans="1:18">
       <c r="A35">
         <v>9105371</v>
       </c>
       <c r="B35" t="s">
-        <v>1408</v>
+        <v>1407</v>
       </c>
       <c r="C35" t="s">
-        <v>1407</v>
+        <v>1406</v>
       </c>
       <c r="D35" t="s">
         <v>79</v>
       </c>
       <c r="E35" t="s">
-        <v>304</v>
+        <v>303</v>
       </c>
       <c r="F35">
         <v>2000</v>
       </c>
       <c r="G35">
         <v>17</v>
       </c>
       <c r="H35" t="s">
         <v>3</v>
       </c>
       <c r="I35">
         <v>10231</v>
       </c>
       <c r="J35" t="s">
         <v>2</v>
       </c>
       <c r="K35">
         <v>17</v>
       </c>
       <c r="L35" t="s">
         <v>1</v>
       </c>
       <c r="M35">
         <v>15</v>
       </c>
       <c r="R35" t="s">
-        <v>303</v>
+        <v>302</v>
       </c>
     </row>
     <row r="36" spans="1:18">
       <c r="A36">
         <v>9510316</v>
       </c>
       <c r="B36" t="s">
-        <v>1406</v>
+        <v>1405</v>
       </c>
       <c r="C36" t="s">
-        <v>1405</v>
+        <v>1404</v>
       </c>
       <c r="D36" t="s">
         <v>8</v>
       </c>
       <c r="E36" t="s">
         <v>4</v>
       </c>
       <c r="F36">
         <v>1995</v>
       </c>
       <c r="G36">
         <v>17</v>
       </c>
       <c r="H36" t="s">
         <v>3</v>
       </c>
       <c r="I36">
         <v>10231</v>
       </c>
       <c r="J36" t="s">
         <v>2</v>
       </c>
       <c r="K36">
         <v>17</v>
       </c>
       <c r="L36" t="s">
         <v>1</v>
       </c>
       <c r="M36">
         <v>6</v>
       </c>
       <c r="R36" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="37" spans="1:18">
       <c r="A37">
         <v>1569955</v>
       </c>
       <c r="B37" t="s">
-        <v>1404</v>
+        <v>1403</v>
       </c>
       <c r="C37" t="s">
-        <v>1403</v>
+        <v>1402</v>
       </c>
       <c r="D37" t="s">
-        <v>296</v>
+        <v>295</v>
       </c>
       <c r="E37" t="s">
-        <v>304</v>
+        <v>303</v>
       </c>
       <c r="F37">
         <v>1989</v>
       </c>
       <c r="G37">
         <v>18</v>
       </c>
       <c r="H37" t="s">
         <v>3</v>
       </c>
       <c r="I37">
         <v>10231</v>
       </c>
       <c r="J37" t="s">
         <v>2</v>
       </c>
       <c r="K37">
         <v>18</v>
       </c>
       <c r="L37" t="s">
         <v>1</v>
       </c>
       <c r="M37">
         <v>18</v>
       </c>
       <c r="R37" t="s">
-        <v>303</v>
+        <v>302</v>
       </c>
     </row>
     <row r="38" spans="1:18">
       <c r="A38">
         <v>9090160</v>
       </c>
       <c r="B38" t="s">
-        <v>736</v>
+        <v>735</v>
       </c>
       <c r="C38" t="s">
-        <v>1402</v>
+        <v>1401</v>
       </c>
       <c r="D38" t="s">
         <v>225</v>
       </c>
       <c r="E38" t="s">
         <v>4</v>
       </c>
       <c r="F38">
         <v>2005</v>
       </c>
       <c r="G38">
         <v>18</v>
       </c>
       <c r="H38" t="s">
         <v>3</v>
       </c>
       <c r="I38">
         <v>10231</v>
       </c>
       <c r="J38" t="s">
         <v>2</v>
       </c>
       <c r="K38">
         <v>18</v>
       </c>
       <c r="L38" t="s">
         <v>1</v>
       </c>
       <c r="M38">
         <v>18</v>
       </c>
       <c r="R38" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="39" spans="1:18">
       <c r="A39">
         <v>9055099</v>
       </c>
       <c r="B39" t="s">
-        <v>1401</v>
+        <v>1400</v>
       </c>
       <c r="C39" t="s">
-        <v>516</v>
+        <v>515</v>
       </c>
       <c r="D39" t="s">
-        <v>581</v>
+        <v>580</v>
       </c>
       <c r="E39" t="s">
-        <v>304</v>
+        <v>303</v>
       </c>
       <c r="F39">
         <v>2002</v>
       </c>
       <c r="G39">
         <v>19</v>
       </c>
       <c r="H39" t="s">
         <v>3</v>
       </c>
       <c r="I39">
         <v>10231</v>
       </c>
       <c r="J39" t="s">
         <v>2</v>
       </c>
       <c r="K39">
         <v>19</v>
       </c>
       <c r="L39" t="s">
         <v>1</v>
       </c>
       <c r="M39">
         <v>29</v>
       </c>
       <c r="R39" t="s">
-        <v>303</v>
+        <v>302</v>
       </c>
     </row>
     <row r="40" spans="1:18">
       <c r="A40">
         <v>9290281</v>
       </c>
       <c r="B40" t="s">
-        <v>1400</v>
+        <v>1399</v>
       </c>
       <c r="C40" t="s">
-        <v>1008</v>
+        <v>1007</v>
       </c>
       <c r="D40" t="s">
         <v>84</v>
       </c>
       <c r="E40" t="s">
         <v>4</v>
       </c>
       <c r="F40">
         <v>1997</v>
       </c>
       <c r="G40">
         <v>19</v>
       </c>
       <c r="H40" t="s">
         <v>3</v>
       </c>
       <c r="I40">
         <v>10231</v>
       </c>
       <c r="J40" t="s">
         <v>2</v>
       </c>
       <c r="K40">
         <v>19</v>
       </c>
       <c r="L40" t="s">
         <v>1</v>
       </c>
       <c r="M40">
         <v>14</v>
       </c>
       <c r="R40" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="41" spans="1:18">
       <c r="A41">
         <v>1159979</v>
       </c>
       <c r="B41" t="s">
-        <v>1399</v>
+        <v>1398</v>
       </c>
       <c r="C41" t="s">
-        <v>1398</v>
+        <v>1397</v>
       </c>
       <c r="D41" t="s">
         <v>23</v>
       </c>
       <c r="E41" t="s">
-        <v>304</v>
+        <v>303</v>
       </c>
       <c r="F41">
         <v>1995</v>
       </c>
       <c r="G41">
         <v>20</v>
       </c>
       <c r="H41" t="s">
         <v>3</v>
       </c>
       <c r="I41">
         <v>10231</v>
       </c>
       <c r="J41" t="s">
         <v>2</v>
       </c>
       <c r="K41">
         <v>20</v>
       </c>
       <c r="L41" t="s">
         <v>1</v>
       </c>
       <c r="M41">
         <v>6</v>
       </c>
       <c r="R41" t="s">
-        <v>303</v>
+        <v>302</v>
       </c>
     </row>
     <row r="42" spans="1:18">
       <c r="A42">
         <v>9050238</v>
       </c>
       <c r="B42" t="s">
-        <v>1397</v>
+        <v>1396</v>
       </c>
       <c r="C42" t="s">
-        <v>1396</v>
+        <v>1395</v>
       </c>
       <c r="D42" t="s">
-        <v>581</v>
+        <v>580</v>
       </c>
       <c r="E42" t="s">
         <v>4</v>
       </c>
       <c r="F42">
         <v>1997</v>
       </c>
       <c r="G42">
         <v>20</v>
       </c>
       <c r="H42" t="s">
         <v>3</v>
       </c>
       <c r="I42">
         <v>10231</v>
       </c>
       <c r="J42" t="s">
         <v>2</v>
       </c>
       <c r="K42">
         <v>20</v>
       </c>
       <c r="L42" t="s">
         <v>1</v>
       </c>
       <c r="M42">
         <v>8</v>
       </c>
       <c r="R42" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="43" spans="1:18">
       <c r="A43">
         <v>9515212</v>
       </c>
       <c r="B43" t="s">
-        <v>1276</v>
+        <v>1275</v>
       </c>
       <c r="C43" t="s">
-        <v>1395</v>
+        <v>1394</v>
       </c>
       <c r="D43" t="s">
         <v>8</v>
       </c>
       <c r="E43" t="s">
-        <v>304</v>
+        <v>303</v>
       </c>
       <c r="F43">
         <v>2003</v>
       </c>
       <c r="G43">
         <v>21</v>
       </c>
       <c r="H43" t="s">
         <v>3</v>
       </c>
       <c r="I43">
         <v>10231</v>
       </c>
       <c r="J43" t="s">
         <v>2</v>
       </c>
       <c r="K43">
         <v>21</v>
       </c>
       <c r="L43" t="s">
         <v>1</v>
       </c>
       <c r="M43">
         <v>16</v>
       </c>
       <c r="R43" t="s">
-        <v>303</v>
+        <v>302</v>
       </c>
     </row>
     <row r="44" spans="1:18">
       <c r="A44">
         <v>9510417</v>
       </c>
       <c r="B44" t="s">
-        <v>1394</v>
+        <v>1393</v>
       </c>
       <c r="C44" t="s">
-        <v>1393</v>
+        <v>1392</v>
       </c>
       <c r="D44" t="s">
         <v>8</v>
       </c>
       <c r="E44" t="s">
         <v>4</v>
       </c>
       <c r="F44">
         <v>2000</v>
       </c>
       <c r="G44">
         <v>21</v>
       </c>
       <c r="H44" t="s">
         <v>3</v>
       </c>
       <c r="I44">
         <v>10231</v>
       </c>
       <c r="J44" t="s">
         <v>2</v>
       </c>
       <c r="K44">
         <v>21</v>
       </c>
       <c r="L44" t="s">
         <v>1</v>
       </c>
       <c r="M44">
         <v>29</v>
       </c>
       <c r="R44" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="45" spans="1:18">
       <c r="A45">
         <v>9205056</v>
       </c>
       <c r="B45" t="s">
-        <v>1392</v>
+        <v>1391</v>
       </c>
       <c r="C45" t="s">
-        <v>1391</v>
+        <v>1390</v>
       </c>
       <c r="D45" t="s">
         <v>219</v>
       </c>
       <c r="E45" t="s">
-        <v>304</v>
+        <v>303</v>
       </c>
       <c r="F45">
         <v>1996</v>
       </c>
       <c r="G45">
         <v>22</v>
       </c>
       <c r="H45" t="s">
         <v>3</v>
       </c>
       <c r="I45">
         <v>10231</v>
       </c>
       <c r="J45" t="s">
         <v>2</v>
       </c>
       <c r="K45">
         <v>22</v>
       </c>
       <c r="L45" t="s">
         <v>1</v>
       </c>
       <c r="M45">
         <v>24</v>
       </c>
       <c r="R45" t="s">
-        <v>303</v>
+        <v>302</v>
       </c>
     </row>
     <row r="46" spans="1:18">
       <c r="A46">
         <v>9100945</v>
       </c>
       <c r="B46" t="s">
-        <v>1390</v>
+        <v>1389</v>
       </c>
       <c r="C46" t="s">
-        <v>1389</v>
+        <v>1388</v>
       </c>
       <c r="D46" t="s">
         <v>79</v>
       </c>
       <c r="E46" t="s">
         <v>4</v>
       </c>
       <c r="F46">
         <v>2000</v>
       </c>
       <c r="G46">
         <v>22</v>
       </c>
       <c r="H46" t="s">
         <v>3</v>
       </c>
       <c r="I46">
         <v>10231</v>
       </c>
       <c r="J46" t="s">
         <v>2</v>
       </c>
       <c r="K46">
         <v>22</v>
       </c>
       <c r="L46" t="s">
         <v>1</v>
       </c>
       <c r="M46">
         <v>23</v>
       </c>
       <c r="R46" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="47" spans="1:18">
       <c r="A47">
         <v>1543464</v>
       </c>
       <c r="B47" t="s">
-        <v>1388</v>
+        <v>1387</v>
       </c>
       <c r="C47" t="s">
-        <v>1387</v>
+        <v>1386</v>
       </c>
       <c r="D47" t="s">
         <v>5</v>
       </c>
       <c r="E47" t="s">
-        <v>304</v>
+        <v>303</v>
       </c>
       <c r="F47">
         <v>1983</v>
       </c>
       <c r="G47">
         <v>23</v>
       </c>
       <c r="H47" t="s">
         <v>3</v>
       </c>
       <c r="I47">
         <v>10231</v>
       </c>
       <c r="J47" t="s">
         <v>2</v>
       </c>
       <c r="K47">
         <v>23</v>
       </c>
       <c r="L47" t="s">
         <v>1</v>
       </c>
       <c r="M47">
         <v>26</v>
       </c>
       <c r="R47" t="s">
-        <v>303</v>
+        <v>302</v>
       </c>
     </row>
     <row r="48" spans="1:18">
       <c r="A48">
         <v>1659088</v>
       </c>
       <c r="B48" t="s">
-        <v>1386</v>
+        <v>1385</v>
       </c>
       <c r="C48" t="s">
-        <v>1385</v>
+        <v>1384</v>
       </c>
       <c r="D48" t="s">
-        <v>296</v>
+        <v>295</v>
       </c>
       <c r="E48" t="s">
         <v>4</v>
       </c>
       <c r="F48">
         <v>1984</v>
       </c>
       <c r="G48">
         <v>23</v>
       </c>
       <c r="H48" t="s">
         <v>3</v>
       </c>
       <c r="I48">
         <v>10231</v>
       </c>
       <c r="J48" t="s">
         <v>2</v>
       </c>
       <c r="K48">
         <v>23</v>
       </c>
       <c r="L48" t="s">
         <v>1</v>
       </c>
       <c r="M48">
         <v>21</v>
       </c>
       <c r="R48" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="49" spans="1:18">
       <c r="A49">
         <v>9535569</v>
       </c>
       <c r="B49" t="s">
-        <v>1384</v>
+        <v>1383</v>
       </c>
       <c r="C49" t="s">
-        <v>1383</v>
+        <v>1382</v>
       </c>
       <c r="D49" t="s">
-        <v>369</v>
+        <v>368</v>
       </c>
       <c r="E49" t="s">
-        <v>304</v>
+        <v>303</v>
       </c>
       <c r="F49">
         <v>2003</v>
       </c>
       <c r="G49">
         <v>24</v>
       </c>
       <c r="H49" t="s">
         <v>3</v>
       </c>
       <c r="I49">
         <v>10231</v>
       </c>
       <c r="J49" t="s">
         <v>2</v>
       </c>
       <c r="K49">
         <v>24</v>
       </c>
       <c r="L49" t="s">
         <v>1</v>
       </c>
       <c r="M49">
         <v>28</v>
       </c>
       <c r="R49" t="s">
-        <v>303</v>
+        <v>302</v>
       </c>
     </row>
     <row r="50" spans="1:18">
       <c r="A50">
         <v>9200145</v>
       </c>
       <c r="B50" t="s">
-        <v>1382</v>
+        <v>1381</v>
       </c>
       <c r="C50" t="s">
-        <v>1381</v>
+        <v>1380</v>
       </c>
       <c r="D50" t="s">
         <v>219</v>
       </c>
       <c r="E50" t="s">
         <v>4</v>
       </c>
       <c r="F50">
         <v>2000</v>
       </c>
       <c r="G50">
         <v>24</v>
       </c>
       <c r="H50" t="s">
         <v>3</v>
       </c>
       <c r="I50">
         <v>10231</v>
       </c>
       <c r="J50" t="s">
         <v>2</v>
       </c>
       <c r="K50">
         <v>24</v>
       </c>
       <c r="L50" t="s">
         <v>1</v>
       </c>
       <c r="M50">
         <v>28</v>
       </c>
       <c r="R50" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="51" spans="1:18">
       <c r="A51">
         <v>9125001</v>
       </c>
       <c r="B51" t="s">
-        <v>1380</v>
+        <v>1379</v>
       </c>
       <c r="C51" t="s">
-        <v>1379</v>
+        <v>1378</v>
       </c>
       <c r="D51" t="s">
         <v>13</v>
       </c>
       <c r="E51" t="s">
-        <v>304</v>
+        <v>303</v>
       </c>
       <c r="F51">
         <v>1998</v>
       </c>
       <c r="G51">
         <v>25</v>
       </c>
       <c r="H51" t="s">
         <v>3</v>
       </c>
       <c r="I51">
         <v>10231</v>
       </c>
       <c r="J51" t="s">
         <v>2</v>
       </c>
       <c r="K51">
         <v>25</v>
       </c>
       <c r="L51" t="s">
         <v>1</v>
       </c>
       <c r="M51">
         <v>50</v>
       </c>
       <c r="R51" t="s">
-        <v>303</v>
+        <v>302</v>
       </c>
     </row>
     <row r="52" spans="1:18">
       <c r="A52">
         <v>7300127</v>
       </c>
       <c r="B52" t="s">
-        <v>1378</v>
+        <v>1377</v>
       </c>
       <c r="C52" t="s">
-        <v>1377</v>
+        <v>1376</v>
       </c>
       <c r="D52" t="s">
         <v>5</v>
       </c>
       <c r="E52" t="s">
         <v>4</v>
       </c>
       <c r="F52">
         <v>1986</v>
       </c>
       <c r="G52">
         <v>25</v>
       </c>
       <c r="H52" t="s">
         <v>3</v>
       </c>
       <c r="I52">
         <v>10231</v>
       </c>
       <c r="J52" t="s">
         <v>2</v>
       </c>
       <c r="K52">
         <v>25</v>
       </c>
       <c r="L52" t="s">
         <v>1</v>
       </c>
       <c r="M52">
         <v>37</v>
       </c>
       <c r="R52" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="53" spans="1:18">
       <c r="A53">
         <v>9125093</v>
       </c>
       <c r="B53" t="s">
-        <v>1376</v>
+        <v>1375</v>
       </c>
       <c r="C53" t="s">
-        <v>1375</v>
+        <v>1374</v>
       </c>
       <c r="D53" t="s">
         <v>13</v>
       </c>
       <c r="E53" t="s">
-        <v>304</v>
+        <v>303</v>
       </c>
       <c r="F53">
         <v>2002</v>
       </c>
       <c r="G53">
         <v>26</v>
       </c>
       <c r="H53" t="s">
         <v>3</v>
       </c>
       <c r="I53">
         <v>10231</v>
       </c>
       <c r="J53" t="s">
         <v>2</v>
       </c>
       <c r="K53">
         <v>26</v>
       </c>
       <c r="L53" t="s">
         <v>1</v>
       </c>
       <c r="M53">
         <v>46</v>
       </c>
       <c r="R53" t="s">
-        <v>303</v>
+        <v>302</v>
       </c>
     </row>
     <row r="54" spans="1:18">
       <c r="A54">
         <v>9430120</v>
       </c>
       <c r="B54" t="s">
-        <v>1374</v>
+        <v>1373</v>
       </c>
       <c r="C54" t="s">
-        <v>1373</v>
+        <v>1372</v>
       </c>
       <c r="D54" t="s">
         <v>147</v>
       </c>
       <c r="E54" t="s">
         <v>4</v>
       </c>
       <c r="F54">
         <v>1996</v>
       </c>
       <c r="G54">
         <v>26</v>
       </c>
       <c r="H54" t="s">
         <v>3</v>
       </c>
       <c r="I54">
         <v>10231</v>
       </c>
       <c r="J54" t="s">
         <v>2</v>
       </c>
       <c r="K54">
         <v>26</v>
       </c>
       <c r="L54" t="s">
         <v>1</v>
       </c>
       <c r="M54">
         <v>32</v>
       </c>
       <c r="R54" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="55" spans="1:18">
       <c r="A55">
         <v>9515126</v>
       </c>
       <c r="B55" t="s">
-        <v>1372</v>
+        <v>1371</v>
       </c>
       <c r="C55" t="s">
-        <v>1340</v>
+        <v>1339</v>
       </c>
       <c r="D55" t="s">
         <v>8</v>
       </c>
       <c r="E55" t="s">
-        <v>304</v>
+        <v>303</v>
       </c>
       <c r="F55">
         <v>1994</v>
       </c>
       <c r="G55">
         <v>27</v>
       </c>
       <c r="H55" t="s">
         <v>3</v>
       </c>
       <c r="I55">
         <v>10231</v>
       </c>
       <c r="J55" t="s">
         <v>2</v>
       </c>
       <c r="K55">
         <v>27</v>
       </c>
       <c r="L55" t="s">
         <v>1</v>
       </c>
       <c r="M55">
         <v>42</v>
       </c>
       <c r="R55" t="s">
-        <v>303</v>
+        <v>302</v>
       </c>
     </row>
     <row r="56" spans="1:18">
       <c r="A56">
         <v>9050297</v>
       </c>
       <c r="B56" t="s">
-        <v>1371</v>
+        <v>1370</v>
       </c>
       <c r="C56" t="s">
-        <v>1370</v>
+        <v>1369</v>
       </c>
       <c r="D56" t="s">
-        <v>581</v>
+        <v>580</v>
       </c>
       <c r="E56" t="s">
         <v>4</v>
       </c>
       <c r="F56">
         <v>2003</v>
       </c>
       <c r="G56">
         <v>27</v>
       </c>
       <c r="H56" t="s">
         <v>3</v>
       </c>
       <c r="I56">
         <v>10231</v>
       </c>
       <c r="J56" t="s">
         <v>2</v>
       </c>
       <c r="K56">
         <v>27</v>
       </c>
       <c r="L56" t="s">
         <v>1</v>
       </c>
       <c r="M56">
         <v>33</v>
       </c>
       <c r="R56" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="57" spans="1:18">
       <c r="A57">
         <v>9435070</v>
       </c>
       <c r="B57" t="s">
-        <v>1369</v>
+        <v>1368</v>
       </c>
       <c r="C57" t="s">
-        <v>1036</v>
+        <v>1035</v>
       </c>
       <c r="D57" t="s">
         <v>147</v>
       </c>
       <c r="E57" t="s">
-        <v>304</v>
+        <v>303</v>
       </c>
       <c r="F57">
         <v>1999</v>
       </c>
       <c r="G57">
         <v>28</v>
       </c>
       <c r="H57" t="s">
         <v>3</v>
       </c>
       <c r="I57">
         <v>10231</v>
       </c>
       <c r="J57" t="s">
         <v>2</v>
       </c>
       <c r="K57">
         <v>28</v>
       </c>
       <c r="L57" t="s">
         <v>1</v>
       </c>
       <c r="M57">
         <v>33</v>
       </c>
       <c r="R57" t="s">
-        <v>303</v>
+        <v>302</v>
       </c>
     </row>
     <row r="58" spans="1:18">
       <c r="A58">
         <v>9101129</v>
       </c>
       <c r="B58" t="s">
-        <v>1060</v>
+        <v>1059</v>
       </c>
       <c r="C58" t="s">
         <v>159</v>
       </c>
       <c r="D58" t="s">
         <v>79</v>
       </c>
       <c r="E58" t="s">
         <v>4</v>
       </c>
       <c r="F58">
         <v>2002</v>
       </c>
       <c r="G58">
         <v>28</v>
       </c>
       <c r="H58" t="s">
         <v>3</v>
       </c>
       <c r="I58">
         <v>10231</v>
       </c>
       <c r="J58" t="s">
         <v>2</v>
       </c>
       <c r="K58">
         <v>28</v>
       </c>
       <c r="L58" t="s">
         <v>1</v>
       </c>
       <c r="M58">
         <v>36</v>
       </c>
       <c r="R58" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="59" spans="1:18">
       <c r="A59">
         <v>9325017</v>
       </c>
       <c r="B59" t="s">
-        <v>1368</v>
+        <v>1367</v>
       </c>
       <c r="C59" t="s">
-        <v>1367</v>
+        <v>1366</v>
       </c>
       <c r="D59" t="s">
         <v>180</v>
       </c>
       <c r="E59" t="s">
-        <v>304</v>
+        <v>303</v>
       </c>
       <c r="F59">
         <v>1995</v>
       </c>
       <c r="G59">
         <v>29</v>
       </c>
       <c r="H59" t="s">
         <v>3</v>
       </c>
       <c r="I59">
         <v>10231</v>
       </c>
       <c r="J59" t="s">
         <v>2</v>
       </c>
       <c r="K59">
         <v>29</v>
       </c>
       <c r="L59" t="s">
         <v>1</v>
       </c>
       <c r="M59">
         <v>17</v>
       </c>
       <c r="R59" t="s">
-        <v>303</v>
+        <v>302</v>
       </c>
     </row>
     <row r="60" spans="1:18">
       <c r="A60">
         <v>9050272</v>
       </c>
       <c r="B60" t="s">
-        <v>1366</v>
+        <v>1365</v>
       </c>
       <c r="C60" t="s">
-        <v>1365</v>
+        <v>1364</v>
       </c>
       <c r="D60" t="s">
-        <v>581</v>
+        <v>580</v>
       </c>
       <c r="E60" t="s">
         <v>4</v>
       </c>
       <c r="F60">
         <v>2001</v>
       </c>
       <c r="G60">
         <v>29</v>
       </c>
       <c r="H60" t="s">
         <v>3</v>
       </c>
       <c r="I60">
         <v>10231</v>
       </c>
       <c r="J60" t="s">
         <v>2</v>
       </c>
       <c r="K60">
         <v>29</v>
       </c>
       <c r="L60" t="s">
         <v>1</v>
       </c>
       <c r="M60">
         <v>20</v>
       </c>
       <c r="R60" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="61" spans="1:18">
       <c r="A61">
         <v>9515236</v>
       </c>
       <c r="B61" t="s">
-        <v>1364</v>
+        <v>1363</v>
       </c>
       <c r="C61" t="s">
-        <v>478</v>
+        <v>477</v>
       </c>
       <c r="D61" t="s">
         <v>8</v>
       </c>
       <c r="E61" t="s">
-        <v>304</v>
+        <v>303</v>
       </c>
       <c r="F61">
         <v>2007</v>
       </c>
       <c r="G61">
         <v>30</v>
       </c>
       <c r="H61" t="s">
         <v>3</v>
       </c>
       <c r="I61">
         <v>10231</v>
       </c>
       <c r="J61" t="s">
         <v>2</v>
       </c>
       <c r="K61">
         <v>30</v>
       </c>
       <c r="L61" t="s">
         <v>1</v>
       </c>
       <c r="M61">
         <v>30</v>
       </c>
       <c r="R61" t="s">
-        <v>303</v>
+        <v>302</v>
       </c>
     </row>
     <row r="62" spans="1:18">
       <c r="A62">
         <v>9050279</v>
       </c>
       <c r="B62" t="s">
-        <v>1363</v>
+        <v>1362</v>
       </c>
       <c r="C62" t="s">
-        <v>1362</v>
+        <v>1361</v>
       </c>
       <c r="D62" t="s">
-        <v>581</v>
+        <v>580</v>
       </c>
       <c r="E62" t="s">
         <v>4</v>
       </c>
       <c r="F62">
         <v>2001</v>
       </c>
       <c r="G62">
         <v>30</v>
       </c>
       <c r="H62" t="s">
         <v>3</v>
       </c>
       <c r="I62">
         <v>10231</v>
       </c>
       <c r="J62" t="s">
         <v>2</v>
       </c>
       <c r="K62">
         <v>30</v>
       </c>
       <c r="L62" t="s">
         <v>1</v>
       </c>
       <c r="M62">
         <v>25</v>
       </c>
       <c r="R62" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="63" spans="1:18">
       <c r="A63">
         <v>9125142</v>
       </c>
       <c r="B63" t="s">
-        <v>1272</v>
+        <v>1271</v>
       </c>
       <c r="C63" t="s">
-        <v>1361</v>
+        <v>1360</v>
       </c>
       <c r="D63" t="s">
         <v>13</v>
       </c>
       <c r="E63" t="s">
-        <v>304</v>
+        <v>303</v>
       </c>
       <c r="F63">
         <v>2006</v>
       </c>
       <c r="G63">
         <v>31</v>
       </c>
       <c r="H63" t="s">
         <v>3</v>
       </c>
       <c r="I63">
         <v>10231</v>
       </c>
       <c r="J63" t="s">
         <v>2</v>
       </c>
       <c r="K63">
         <v>31</v>
       </c>
       <c r="L63" t="s">
         <v>1</v>
       </c>
       <c r="M63">
         <v>41</v>
       </c>
       <c r="R63" t="s">
-        <v>303</v>
+        <v>302</v>
       </c>
     </row>
     <row r="64" spans="1:18">
       <c r="A64">
         <v>9290515</v>
       </c>
       <c r="B64" t="s">
-        <v>947</v>
+        <v>946</v>
       </c>
       <c r="C64" t="s">
-        <v>1360</v>
+        <v>1359</v>
       </c>
       <c r="D64" t="s">
         <v>84</v>
       </c>
       <c r="E64" t="s">
         <v>4</v>
       </c>
       <c r="F64">
         <v>2007</v>
       </c>
       <c r="G64">
         <v>31</v>
       </c>
       <c r="H64" t="s">
         <v>3</v>
       </c>
       <c r="I64">
         <v>10231</v>
       </c>
       <c r="J64" t="s">
         <v>2</v>
       </c>
       <c r="K64">
         <v>31</v>
       </c>
       <c r="L64" t="s">
         <v>1</v>
       </c>
       <c r="M64">
         <v>43</v>
       </c>
       <c r="R64" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="65" spans="1:18">
       <c r="A65">
         <v>9295158</v>
       </c>
       <c r="B65" t="s">
-        <v>754</v>
+        <v>753</v>
       </c>
       <c r="C65" t="s">
-        <v>1359</v>
+        <v>1358</v>
       </c>
       <c r="D65" t="s">
         <v>84</v>
       </c>
       <c r="E65" t="s">
-        <v>304</v>
+        <v>303</v>
       </c>
       <c r="F65">
         <v>2003</v>
       </c>
       <c r="G65">
         <v>32</v>
       </c>
       <c r="H65" t="s">
         <v>3</v>
       </c>
       <c r="I65">
         <v>10231</v>
       </c>
       <c r="J65" t="s">
         <v>2</v>
       </c>
       <c r="K65">
         <v>32</v>
       </c>
       <c r="L65" t="s">
         <v>1</v>
       </c>
       <c r="M65">
         <v>34</v>
       </c>
       <c r="R65" t="s">
-        <v>303</v>
+        <v>302</v>
       </c>
     </row>
     <row r="66" spans="1:18">
       <c r="A66">
         <v>1124951</v>
       </c>
       <c r="B66" t="s">
-        <v>1358</v>
+        <v>1357</v>
       </c>
       <c r="C66" t="s">
-        <v>1357</v>
+        <v>1356</v>
       </c>
       <c r="D66" t="s">
         <v>13</v>
       </c>
       <c r="E66" t="s">
         <v>4</v>
       </c>
       <c r="F66">
         <v>1994</v>
       </c>
       <c r="G66">
         <v>32</v>
       </c>
       <c r="H66" t="s">
         <v>3</v>
       </c>
       <c r="I66">
         <v>10231</v>
       </c>
       <c r="J66" t="s">
         <v>2</v>
       </c>
       <c r="K66">
         <v>32</v>
       </c>
       <c r="L66" t="s">
         <v>1</v>
       </c>
       <c r="M66">
         <v>35</v>
       </c>
       <c r="R66" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="67" spans="1:18">
       <c r="A67">
         <v>9205103</v>
       </c>
       <c r="B67" t="s">
-        <v>1356</v>
+        <v>1355</v>
       </c>
       <c r="C67" t="s">
-        <v>1355</v>
+        <v>1354</v>
       </c>
       <c r="D67" t="s">
         <v>219</v>
       </c>
       <c r="E67" t="s">
-        <v>304</v>
+        <v>303</v>
       </c>
       <c r="F67">
         <v>2006</v>
       </c>
       <c r="G67">
         <v>33</v>
       </c>
       <c r="H67" t="s">
         <v>3</v>
       </c>
       <c r="I67">
         <v>10231</v>
       </c>
       <c r="J67" t="s">
         <v>2</v>
       </c>
       <c r="K67">
         <v>33</v>
       </c>
       <c r="L67" t="s">
         <v>1</v>
       </c>
       <c r="M67">
         <v>47</v>
       </c>
       <c r="R67" t="s">
-        <v>303</v>
+        <v>302</v>
       </c>
     </row>
     <row r="68" spans="1:18">
       <c r="A68">
         <v>7560012</v>
       </c>
       <c r="B68" t="s">
-        <v>1354</v>
+        <v>1353</v>
       </c>
       <c r="C68" t="s">
-        <v>1353</v>
+        <v>1352</v>
       </c>
       <c r="D68" t="s">
-        <v>296</v>
+        <v>295</v>
       </c>
       <c r="E68" t="s">
         <v>4</v>
       </c>
       <c r="F68">
         <v>1986</v>
       </c>
       <c r="G68">
         <v>33</v>
       </c>
       <c r="H68" t="s">
         <v>3</v>
       </c>
       <c r="I68">
         <v>10231</v>
       </c>
       <c r="J68" t="s">
         <v>2</v>
       </c>
       <c r="K68">
         <v>33</v>
       </c>
       <c r="L68" t="s">
         <v>1</v>
       </c>
       <c r="M68">
         <v>46</v>
       </c>
       <c r="R68" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="69" spans="1:18">
       <c r="A69">
         <v>9295182</v>
       </c>
       <c r="B69" t="s">
-        <v>1352</v>
+        <v>1351</v>
       </c>
       <c r="C69" t="s">
-        <v>357</v>
+        <v>356</v>
       </c>
       <c r="D69" t="s">
         <v>84</v>
       </c>
       <c r="E69" t="s">
-        <v>304</v>
+        <v>303</v>
       </c>
       <c r="F69">
         <v>2003</v>
       </c>
       <c r="G69">
         <v>34</v>
       </c>
       <c r="H69" t="s">
         <v>3</v>
       </c>
       <c r="I69">
         <v>10231</v>
       </c>
       <c r="J69" t="s">
         <v>2</v>
       </c>
       <c r="K69">
         <v>34</v>
       </c>
       <c r="L69" t="s">
         <v>1</v>
       </c>
       <c r="M69">
         <v>38</v>
       </c>
       <c r="R69" t="s">
-        <v>303</v>
+        <v>302</v>
       </c>
     </row>
     <row r="70" spans="1:18">
       <c r="A70">
         <v>9320129</v>
       </c>
       <c r="B70" t="s">
-        <v>1022</v>
+        <v>1021</v>
       </c>
       <c r="C70" t="s">
-        <v>1351</v>
+        <v>1350</v>
       </c>
       <c r="D70" t="s">
         <v>180</v>
       </c>
       <c r="E70" t="s">
         <v>4</v>
       </c>
       <c r="F70">
         <v>1998</v>
       </c>
       <c r="G70">
         <v>34</v>
       </c>
       <c r="H70" t="s">
         <v>3</v>
       </c>
       <c r="I70">
         <v>10231</v>
       </c>
       <c r="J70" t="s">
         <v>2</v>
       </c>
       <c r="K70">
         <v>34</v>
       </c>
       <c r="L70" t="s">
         <v>1</v>
       </c>
       <c r="M70">
         <v>40</v>
       </c>
       <c r="R70" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="71" spans="1:18">
       <c r="A71">
         <v>9155107</v>
       </c>
       <c r="B71" t="s">
-        <v>910</v>
+        <v>909</v>
       </c>
       <c r="C71" t="s">
-        <v>387</v>
+        <v>386</v>
       </c>
       <c r="D71" t="s">
         <v>23</v>
       </c>
       <c r="E71" t="s">
-        <v>304</v>
+        <v>303</v>
       </c>
       <c r="F71">
         <v>2005</v>
       </c>
       <c r="G71">
         <v>35</v>
       </c>
       <c r="H71" t="s">
         <v>3</v>
       </c>
       <c r="I71">
         <v>10231</v>
       </c>
       <c r="J71" t="s">
         <v>2</v>
       </c>
       <c r="K71">
         <v>35</v>
       </c>
       <c r="L71" t="s">
         <v>1</v>
       </c>
       <c r="M71">
         <v>57</v>
       </c>
       <c r="R71" t="s">
-        <v>303</v>
+        <v>302</v>
       </c>
     </row>
     <row r="72" spans="1:18">
       <c r="A72">
         <v>9531244</v>
       </c>
       <c r="B72" t="s">
-        <v>1350</v>
+        <v>1349</v>
       </c>
       <c r="C72" t="s">
-        <v>1349</v>
+        <v>1348</v>
       </c>
       <c r="D72" t="s">
-        <v>369</v>
+        <v>368</v>
       </c>
       <c r="E72" t="s">
         <v>4</v>
       </c>
       <c r="F72">
         <v>2000</v>
       </c>
       <c r="G72">
         <v>35</v>
       </c>
       <c r="H72" t="s">
         <v>3</v>
       </c>
       <c r="I72">
         <v>10231</v>
       </c>
       <c r="J72" t="s">
         <v>2</v>
       </c>
       <c r="K72">
         <v>35</v>
       </c>
       <c r="L72" t="s">
         <v>1</v>
       </c>
       <c r="M72">
         <v>27</v>
       </c>
       <c r="R72" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="73" spans="1:18">
       <c r="A73">
         <v>9435077</v>
       </c>
       <c r="B73" t="s">
-        <v>1348</v>
+        <v>1347</v>
       </c>
       <c r="C73" t="s">
-        <v>1347</v>
+        <v>1346</v>
       </c>
       <c r="D73" t="s">
         <v>147</v>
       </c>
       <c r="E73" t="s">
-        <v>304</v>
+        <v>303</v>
       </c>
       <c r="F73">
         <v>2000</v>
       </c>
       <c r="G73">
         <v>36</v>
       </c>
       <c r="H73" t="s">
         <v>3</v>
       </c>
       <c r="I73">
         <v>10231</v>
       </c>
       <c r="J73" t="s">
         <v>2</v>
       </c>
       <c r="K73">
         <v>36</v>
       </c>
       <c r="L73" t="s">
         <v>1</v>
       </c>
       <c r="M73">
         <v>75</v>
       </c>
       <c r="R73" t="s">
-        <v>303</v>
+        <v>302</v>
       </c>
     </row>
     <row r="74" spans="1:18">
       <c r="A74">
         <v>9200158</v>
       </c>
       <c r="B74" t="s">
-        <v>1346</v>
+        <v>1345</v>
       </c>
       <c r="C74" t="s">
-        <v>1345</v>
+        <v>1344</v>
       </c>
       <c r="D74" t="s">
         <v>219</v>
       </c>
       <c r="E74" t="s">
         <v>4</v>
       </c>
       <c r="F74">
         <v>2001</v>
       </c>
       <c r="G74">
         <v>36</v>
       </c>
       <c r="H74" t="s">
         <v>3</v>
       </c>
       <c r="I74">
         <v>10231</v>
       </c>
       <c r="J74" t="s">
         <v>2</v>
       </c>
       <c r="K74">
         <v>36</v>
       </c>
       <c r="L74" t="s">
         <v>1</v>
       </c>
       <c r="M74">
         <v>44</v>
       </c>
       <c r="R74" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="75" spans="1:18">
       <c r="A75">
         <v>9105627</v>
       </c>
       <c r="B75" t="s">
-        <v>1344</v>
+        <v>1343</v>
       </c>
       <c r="C75" t="s">
-        <v>1343</v>
+        <v>1342</v>
       </c>
       <c r="D75" t="s">
         <v>79</v>
       </c>
       <c r="E75" t="s">
-        <v>304</v>
+        <v>303</v>
       </c>
       <c r="F75">
         <v>2009</v>
       </c>
       <c r="G75">
         <v>37</v>
       </c>
       <c r="H75" t="s">
         <v>3</v>
       </c>
       <c r="I75">
         <v>10231</v>
       </c>
       <c r="J75" t="s">
         <v>2</v>
       </c>
       <c r="K75">
         <v>37</v>
       </c>
       <c r="L75" t="s">
         <v>1</v>
       </c>
       <c r="M75">
         <v>65</v>
       </c>
       <c r="R75" t="s">
-        <v>303</v>
+        <v>302</v>
       </c>
     </row>
     <row r="76" spans="1:18">
       <c r="A76">
         <v>9430124</v>
       </c>
       <c r="B76" t="s">
-        <v>1342</v>
+        <v>1341</v>
       </c>
       <c r="C76" t="s">
-        <v>822</v>
+        <v>821</v>
       </c>
       <c r="D76" t="s">
         <v>147</v>
       </c>
       <c r="E76" t="s">
         <v>4</v>
       </c>
       <c r="F76">
         <v>1996</v>
       </c>
       <c r="G76">
         <v>37</v>
       </c>
       <c r="H76" t="s">
         <v>3</v>
       </c>
       <c r="I76">
         <v>10231</v>
       </c>
       <c r="J76" t="s">
         <v>2</v>
       </c>
       <c r="K76">
         <v>37</v>
       </c>
       <c r="L76" t="s">
         <v>1</v>
       </c>
       <c r="M76">
         <v>78</v>
       </c>
       <c r="R76" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="77" spans="1:18">
       <c r="A77">
         <v>9055100</v>
       </c>
       <c r="B77" t="s">
-        <v>1341</v>
+        <v>1340</v>
       </c>
       <c r="C77" t="s">
-        <v>1340</v>
+        <v>1339</v>
       </c>
       <c r="D77" t="s">
-        <v>581</v>
+        <v>580</v>
       </c>
       <c r="E77" t="s">
-        <v>304</v>
+        <v>303</v>
       </c>
       <c r="F77">
         <v>2002</v>
       </c>
       <c r="G77">
         <v>38</v>
       </c>
       <c r="H77" t="s">
         <v>3</v>
       </c>
       <c r="I77">
         <v>10231</v>
       </c>
       <c r="J77" t="s">
         <v>2</v>
       </c>
       <c r="K77">
         <v>38</v>
       </c>
       <c r="L77" t="s">
         <v>1</v>
       </c>
       <c r="M77">
         <v>69</v>
       </c>
       <c r="R77" t="s">
-        <v>303</v>
+        <v>302</v>
       </c>
     </row>
     <row r="78" spans="1:18">
       <c r="A78">
         <v>9480495</v>
       </c>
       <c r="B78" t="s">
-        <v>1339</v>
+        <v>1338</v>
       </c>
       <c r="C78" t="s">
-        <v>1338</v>
+        <v>1337</v>
       </c>
       <c r="D78" t="s">
         <v>150</v>
       </c>
       <c r="E78" t="s">
         <v>4</v>
       </c>
       <c r="F78">
         <v>1997</v>
       </c>
       <c r="G78">
         <v>38</v>
       </c>
       <c r="H78" t="s">
         <v>3</v>
       </c>
       <c r="I78">
         <v>10231</v>
       </c>
       <c r="J78" t="s">
         <v>2</v>
       </c>
       <c r="K78">
         <v>38</v>
       </c>
       <c r="L78" t="s">
         <v>1</v>
       </c>
       <c r="M78">
         <v>34</v>
       </c>
       <c r="R78" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="79" spans="1:18">
       <c r="A79">
         <v>9055093</v>
       </c>
       <c r="B79" t="s">
-        <v>1337</v>
+        <v>1336</v>
       </c>
       <c r="C79" t="s">
-        <v>1157</v>
+        <v>1156</v>
       </c>
       <c r="D79" t="s">
-        <v>581</v>
+        <v>580</v>
       </c>
       <c r="E79" t="s">
-        <v>304</v>
+        <v>303</v>
       </c>
       <c r="F79">
         <v>2001</v>
       </c>
       <c r="G79">
         <v>39</v>
       </c>
       <c r="H79" t="s">
         <v>3</v>
       </c>
       <c r="I79">
         <v>10231</v>
       </c>
       <c r="J79" t="s">
         <v>2</v>
       </c>
       <c r="K79">
         <v>39</v>
       </c>
       <c r="L79" t="s">
         <v>1</v>
       </c>
       <c r="M79">
         <v>51</v>
       </c>
       <c r="R79" t="s">
-        <v>303</v>
+        <v>302</v>
       </c>
     </row>
     <row r="80" spans="1:18">
       <c r="A80">
         <v>9320127</v>
       </c>
       <c r="B80" t="s">
-        <v>1336</v>
+        <v>1335</v>
       </c>
       <c r="C80" t="s">
-        <v>1335</v>
+        <v>1334</v>
       </c>
       <c r="D80" t="s">
         <v>180</v>
       </c>
       <c r="E80" t="s">
         <v>4</v>
       </c>
       <c r="F80">
         <v>1998</v>
       </c>
       <c r="G80">
         <v>39</v>
       </c>
       <c r="H80" t="s">
         <v>3</v>
       </c>
       <c r="I80">
         <v>10231</v>
       </c>
       <c r="J80" t="s">
         <v>2</v>
       </c>
       <c r="K80">
         <v>39</v>
       </c>
       <c r="L80" t="s">
         <v>1</v>
       </c>
       <c r="M80">
         <v>50</v>
       </c>
       <c r="R80" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="81" spans="1:18">
       <c r="A81">
         <v>9515196</v>
       </c>
       <c r="B81" t="s">
-        <v>1334</v>
+        <v>1333</v>
       </c>
       <c r="C81" t="s">
-        <v>1333</v>
+        <v>1332</v>
       </c>
       <c r="D81" t="s">
         <v>8</v>
       </c>
       <c r="E81" t="s">
-        <v>304</v>
+        <v>303</v>
       </c>
       <c r="F81">
         <v>2002</v>
       </c>
       <c r="G81">
         <v>40</v>
       </c>
       <c r="H81" t="s">
         <v>3</v>
       </c>
       <c r="I81">
         <v>10231</v>
       </c>
       <c r="J81" t="s">
         <v>2</v>
       </c>
       <c r="K81">
         <v>39</v>
       </c>
       <c r="L81" t="s">
         <v>1</v>
       </c>
       <c r="M81">
         <v>53</v>
       </c>
       <c r="R81" t="s">
-        <v>303</v>
+        <v>302</v>
       </c>
     </row>
     <row r="82" spans="1:18">
       <c r="A82">
         <v>9531573</v>
       </c>
       <c r="B82" t="s">
-        <v>1332</v>
+        <v>1331</v>
       </c>
       <c r="C82" t="s">
-        <v>1331</v>
+        <v>1330</v>
       </c>
       <c r="D82" t="s">
-        <v>369</v>
+        <v>368</v>
       </c>
       <c r="E82" t="s">
         <v>4</v>
       </c>
       <c r="F82">
         <v>2006</v>
       </c>
       <c r="G82">
         <v>40</v>
       </c>
       <c r="H82" t="s">
         <v>3</v>
       </c>
       <c r="I82">
         <v>10231</v>
       </c>
       <c r="J82" t="s">
         <v>2</v>
       </c>
       <c r="K82">
         <v>40</v>
       </c>
       <c r="L82" t="s">
         <v>1</v>
       </c>
       <c r="M82">
         <v>45</v>
       </c>
       <c r="R82" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="83" spans="1:18">
       <c r="A83">
         <v>9695036</v>
       </c>
       <c r="B83" t="s">
-        <v>1330</v>
+        <v>1329</v>
       </c>
       <c r="C83" t="s">
-        <v>1329</v>
+        <v>1328</v>
       </c>
       <c r="D83" t="s">
-        <v>471</v>
+        <v>470</v>
       </c>
       <c r="E83" t="s">
-        <v>304</v>
+        <v>303</v>
       </c>
       <c r="F83">
         <v>2003</v>
       </c>
       <c r="G83">
         <v>41</v>
       </c>
       <c r="H83" t="s">
         <v>3</v>
       </c>
       <c r="I83">
         <v>10231</v>
       </c>
       <c r="J83" t="s">
         <v>2</v>
       </c>
       <c r="K83">
         <v>41</v>
       </c>
       <c r="L83" t="s">
         <v>1</v>
       </c>
       <c r="M83">
         <v>43</v>
       </c>
       <c r="R83" t="s">
-        <v>303</v>
+        <v>302</v>
       </c>
     </row>
     <row r="84" spans="1:18">
       <c r="A84">
         <v>9150333</v>
       </c>
       <c r="B84" t="s">
-        <v>1328</v>
+        <v>1327</v>
       </c>
       <c r="C84" t="s">
-        <v>529</v>
+        <v>528</v>
       </c>
       <c r="D84" t="s">
         <v>23</v>
       </c>
       <c r="E84" t="s">
         <v>4</v>
       </c>
       <c r="F84">
         <v>2006</v>
       </c>
       <c r="G84">
         <v>41</v>
       </c>
       <c r="H84" t="s">
         <v>3</v>
       </c>
       <c r="I84">
         <v>10231</v>
       </c>
       <c r="J84" t="s">
         <v>2</v>
       </c>
       <c r="K84">
         <v>41</v>
       </c>
       <c r="L84" t="s">
         <v>1</v>
       </c>
       <c r="M84">
         <v>47</v>
       </c>
       <c r="R84" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="85" spans="1:18">
       <c r="A85">
         <v>9055101</v>
       </c>
       <c r="B85" t="s">
-        <v>1327</v>
+        <v>1326</v>
       </c>
       <c r="C85" t="s">
-        <v>1326</v>
+        <v>1325</v>
       </c>
       <c r="D85" t="s">
-        <v>581</v>
+        <v>580</v>
       </c>
       <c r="E85" t="s">
-        <v>304</v>
+        <v>303</v>
       </c>
       <c r="F85">
         <v>2002</v>
       </c>
       <c r="G85">
         <v>42</v>
       </c>
       <c r="H85" t="s">
         <v>3</v>
       </c>
       <c r="I85">
         <v>10231</v>
       </c>
       <c r="J85" t="s">
         <v>2</v>
       </c>
       <c r="K85">
         <v>42</v>
       </c>
       <c r="L85" t="s">
         <v>1</v>
       </c>
       <c r="M85">
         <v>40</v>
       </c>
       <c r="R85" t="s">
-        <v>303</v>
+        <v>302</v>
       </c>
     </row>
     <row r="86" spans="1:18">
       <c r="A86">
         <v>9090158</v>
       </c>
       <c r="B86" t="s">
-        <v>1325</v>
+        <v>1324</v>
       </c>
       <c r="C86" t="s">
-        <v>923</v>
+        <v>922</v>
       </c>
       <c r="D86" t="s">
         <v>225</v>
       </c>
       <c r="E86" t="s">
         <v>4</v>
       </c>
       <c r="F86">
         <v>2004</v>
       </c>
       <c r="G86">
         <v>42</v>
       </c>
       <c r="H86" t="s">
         <v>3</v>
       </c>
       <c r="I86">
         <v>10231</v>
       </c>
       <c r="J86" t="s">
         <v>2</v>
       </c>
       <c r="K86">
         <v>42</v>
       </c>
       <c r="L86" t="s">
         <v>1</v>
       </c>
       <c r="M86">
         <v>26</v>
       </c>
       <c r="R86" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="87" spans="1:18">
       <c r="A87">
         <v>9535531</v>
       </c>
       <c r="B87" t="s">
-        <v>1324</v>
+        <v>1323</v>
       </c>
       <c r="C87" t="s">
-        <v>1323</v>
+        <v>1322</v>
       </c>
       <c r="D87" t="s">
-        <v>369</v>
+        <v>368</v>
       </c>
       <c r="E87" t="s">
-        <v>304</v>
+        <v>303</v>
       </c>
       <c r="F87">
         <v>2000</v>
       </c>
       <c r="G87">
         <v>43</v>
       </c>
       <c r="H87" t="s">
         <v>3</v>
       </c>
       <c r="I87">
         <v>10231</v>
       </c>
       <c r="J87" t="s">
         <v>2</v>
       </c>
       <c r="K87">
         <v>42</v>
       </c>
       <c r="L87" t="s">
         <v>1</v>
       </c>
       <c r="M87">
         <v>70</v>
       </c>
       <c r="R87" t="s">
-        <v>303</v>
+        <v>302</v>
       </c>
     </row>
     <row r="88" spans="1:18">
       <c r="A88">
         <v>9200191</v>
       </c>
       <c r="B88" t="s">
-        <v>1322</v>
+        <v>1321</v>
       </c>
       <c r="C88" t="s">
-        <v>1321</v>
+        <v>1320</v>
       </c>
       <c r="D88" t="s">
         <v>219</v>
       </c>
       <c r="E88" t="s">
         <v>4</v>
       </c>
       <c r="F88">
         <v>2003</v>
       </c>
       <c r="G88">
         <v>43</v>
       </c>
       <c r="H88" t="s">
         <v>3</v>
       </c>
       <c r="I88">
         <v>10231</v>
       </c>
       <c r="J88" t="s">
         <v>2</v>
       </c>
       <c r="K88">
         <v>42</v>
       </c>
       <c r="L88" t="s">
         <v>1</v>
       </c>
       <c r="M88">
         <v>55</v>
       </c>
       <c r="R88" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="89" spans="1:18">
       <c r="A89">
         <v>9515154</v>
       </c>
       <c r="B89" t="s">
-        <v>1320</v>
+        <v>1319</v>
       </c>
       <c r="C89" t="s">
-        <v>1319</v>
+        <v>1318</v>
       </c>
       <c r="D89" t="s">
         <v>8</v>
       </c>
       <c r="E89" t="s">
-        <v>304</v>
+        <v>303</v>
       </c>
       <c r="F89">
         <v>1997</v>
       </c>
       <c r="G89">
         <v>44</v>
       </c>
       <c r="H89" t="s">
         <v>3</v>
       </c>
       <c r="I89">
         <v>10231</v>
       </c>
       <c r="J89" t="s">
         <v>2</v>
       </c>
       <c r="K89">
         <v>44</v>
       </c>
       <c r="L89" t="s">
         <v>1</v>
       </c>
       <c r="M89">
         <v>37</v>
       </c>
       <c r="R89" t="s">
-        <v>303</v>
+        <v>302</v>
       </c>
     </row>
     <row r="90" spans="1:18">
       <c r="A90">
         <v>9300856</v>
       </c>
       <c r="B90" t="s">
-        <v>1318</v>
+        <v>1317</v>
       </c>
       <c r="C90" t="s">
-        <v>1317</v>
+        <v>1316</v>
       </c>
       <c r="D90" t="s">
         <v>5</v>
       </c>
       <c r="E90" t="s">
         <v>4</v>
       </c>
       <c r="F90">
         <v>2001</v>
       </c>
       <c r="G90">
         <v>44</v>
       </c>
       <c r="H90" t="s">
         <v>3</v>
       </c>
       <c r="I90">
         <v>10231</v>
       </c>
       <c r="J90" t="s">
         <v>2</v>
       </c>
       <c r="K90">
         <v>44</v>
       </c>
       <c r="L90" t="s">
         <v>1</v>
       </c>
       <c r="M90">
         <v>49</v>
       </c>
       <c r="R90" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="91" spans="1:18">
       <c r="A91">
         <v>9125028</v>
       </c>
       <c r="B91" t="s">
-        <v>1316</v>
+        <v>1315</v>
       </c>
       <c r="C91" t="s">
-        <v>1261</v>
+        <v>1260</v>
       </c>
       <c r="D91" t="s">
         <v>13</v>
       </c>
       <c r="E91" t="s">
-        <v>304</v>
+        <v>303</v>
       </c>
       <c r="F91">
         <v>2001</v>
       </c>
       <c r="G91">
         <v>45</v>
       </c>
       <c r="H91" t="s">
         <v>3</v>
       </c>
       <c r="I91">
         <v>10231</v>
       </c>
       <c r="J91" t="s">
         <v>2</v>
       </c>
       <c r="K91">
         <v>45</v>
       </c>
       <c r="L91" t="s">
         <v>1</v>
       </c>
       <c r="M91">
         <v>91</v>
       </c>
       <c r="R91" t="s">
-        <v>303</v>
+        <v>302</v>
       </c>
     </row>
     <row r="92" spans="1:18">
       <c r="A92">
         <v>1124993</v>
       </c>
       <c r="B92" t="s">
-        <v>1315</v>
+        <v>1314</v>
       </c>
       <c r="C92" t="s">
-        <v>1314</v>
+        <v>1313</v>
       </c>
       <c r="D92" t="s">
         <v>13</v>
       </c>
       <c r="E92" t="s">
         <v>4</v>
       </c>
       <c r="F92">
         <v>2002</v>
       </c>
       <c r="G92">
         <v>45</v>
       </c>
       <c r="H92" t="s">
         <v>3</v>
       </c>
       <c r="I92">
         <v>10231</v>
       </c>
       <c r="J92" t="s">
         <v>2</v>
       </c>
       <c r="K92">
         <v>44</v>
       </c>
       <c r="L92" t="s">
         <v>1</v>
       </c>
       <c r="M92">
         <v>66</v>
       </c>
       <c r="R92" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="93" spans="1:18">
       <c r="A93">
         <v>9055107</v>
       </c>
       <c r="B93" t="s">
-        <v>1313</v>
+        <v>1312</v>
       </c>
       <c r="C93" t="s">
-        <v>1312</v>
+        <v>1311</v>
       </c>
       <c r="D93" t="s">
-        <v>581</v>
+        <v>580</v>
       </c>
       <c r="E93" t="s">
-        <v>304</v>
+        <v>303</v>
       </c>
       <c r="F93">
         <v>2003</v>
       </c>
       <c r="G93">
         <v>46</v>
       </c>
       <c r="H93" t="s">
         <v>3</v>
       </c>
       <c r="I93">
         <v>10231</v>
       </c>
       <c r="J93" t="s">
         <v>2</v>
       </c>
       <c r="K93">
         <v>46</v>
       </c>
       <c r="L93" t="s">
         <v>1</v>
       </c>
       <c r="M93">
         <v>44</v>
       </c>
       <c r="R93" t="s">
-        <v>303</v>
+        <v>302</v>
       </c>
     </row>
     <row r="94" spans="1:18">
       <c r="A94">
         <v>1124998</v>
       </c>
       <c r="B94" t="s">
-        <v>1311</v>
+        <v>1310</v>
       </c>
       <c r="C94" t="s">
-        <v>686</v>
+        <v>685</v>
       </c>
       <c r="D94" t="s">
         <v>13</v>
       </c>
       <c r="E94" t="s">
         <v>4</v>
       </c>
       <c r="F94">
         <v>2000</v>
       </c>
       <c r="G94">
         <v>46</v>
       </c>
       <c r="H94" t="s">
         <v>3</v>
       </c>
       <c r="I94">
         <v>10231</v>
       </c>
       <c r="J94" t="s">
         <v>2</v>
       </c>
       <c r="K94">
         <v>46</v>
       </c>
       <c r="L94" t="s">
         <v>1</v>
       </c>
       <c r="M94">
         <v>89</v>
       </c>
       <c r="R94" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="95" spans="1:18">
       <c r="A95">
         <v>9305291</v>
       </c>
       <c r="B95" t="s">
-        <v>1310</v>
+        <v>1309</v>
       </c>
       <c r="C95" t="s">
-        <v>1309</v>
+        <v>1308</v>
       </c>
       <c r="D95" t="s">
         <v>5</v>
       </c>
       <c r="E95" t="s">
-        <v>304</v>
+        <v>303</v>
       </c>
       <c r="F95">
         <v>1996</v>
       </c>
       <c r="G95">
         <v>47</v>
       </c>
       <c r="H95" t="s">
         <v>3</v>
       </c>
       <c r="I95">
         <v>10231</v>
       </c>
       <c r="J95" t="s">
         <v>2</v>
       </c>
       <c r="K95">
         <v>46</v>
       </c>
       <c r="L95" t="s">
         <v>1</v>
       </c>
       <c r="M95">
         <v>62</v>
       </c>
       <c r="R95" t="s">
-        <v>303</v>
+        <v>302</v>
       </c>
     </row>
     <row r="96" spans="1:18">
       <c r="A96">
         <v>9090161</v>
       </c>
       <c r="B96" t="s">
-        <v>1308</v>
+        <v>1307</v>
       </c>
       <c r="C96" t="s">
-        <v>1016</v>
+        <v>1015</v>
       </c>
       <c r="D96" t="s">
         <v>225</v>
       </c>
       <c r="E96" t="s">
         <v>4</v>
       </c>
       <c r="F96">
         <v>2005</v>
       </c>
       <c r="G96">
         <v>47</v>
       </c>
       <c r="H96" t="s">
         <v>3</v>
       </c>
       <c r="I96">
         <v>10231</v>
       </c>
       <c r="J96" t="s">
         <v>2</v>
       </c>
       <c r="K96">
         <v>47</v>
       </c>
       <c r="L96" t="s">
         <v>1</v>
       </c>
       <c r="M96">
         <v>41</v>
       </c>
       <c r="R96" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="97" spans="1:18">
       <c r="A97">
         <v>9305432</v>
       </c>
       <c r="B97" t="s">
-        <v>1307</v>
+        <v>1306</v>
       </c>
       <c r="C97" t="s">
-        <v>1306</v>
+        <v>1305</v>
       </c>
       <c r="D97" t="s">
         <v>5</v>
       </c>
       <c r="E97" t="s">
-        <v>304</v>
+        <v>303</v>
       </c>
       <c r="F97">
         <v>2003</v>
       </c>
       <c r="G97">
         <v>48</v>
       </c>
       <c r="H97" t="s">
         <v>3</v>
       </c>
       <c r="I97">
         <v>10231</v>
       </c>
       <c r="J97" t="s">
         <v>2</v>
       </c>
       <c r="K97">
         <v>48</v>
       </c>
       <c r="L97" t="s">
         <v>1</v>
       </c>
       <c r="M97">
         <v>63</v>
       </c>
       <c r="R97" t="s">
-        <v>303</v>
+        <v>302</v>
       </c>
     </row>
     <row r="98" spans="1:18">
       <c r="A98">
         <v>9290289</v>
       </c>
       <c r="B98" t="s">
-        <v>1305</v>
+        <v>1304</v>
       </c>
       <c r="C98" t="s">
-        <v>484</v>
+        <v>483</v>
       </c>
       <c r="D98" t="s">
         <v>84</v>
       </c>
       <c r="E98" t="s">
         <v>4</v>
       </c>
       <c r="F98">
         <v>1997</v>
       </c>
       <c r="G98">
         <v>48</v>
       </c>
       <c r="H98" t="s">
         <v>3</v>
       </c>
       <c r="I98">
         <v>10231</v>
       </c>
       <c r="J98" t="s">
         <v>2</v>
       </c>
       <c r="K98">
         <v>48</v>
       </c>
       <c r="L98" t="s">
         <v>1</v>
       </c>
       <c r="M98">
         <v>93</v>
       </c>
       <c r="R98" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="99" spans="1:18">
       <c r="A99">
         <v>9155071</v>
       </c>
       <c r="B99" t="s">
-        <v>1304</v>
+        <v>1303</v>
       </c>
       <c r="C99" t="s">
-        <v>655</v>
+        <v>654</v>
       </c>
       <c r="D99" t="s">
         <v>23</v>
       </c>
       <c r="E99" t="s">
-        <v>304</v>
+        <v>303</v>
       </c>
       <c r="F99">
         <v>2003</v>
       </c>
       <c r="G99">
         <v>49</v>
       </c>
       <c r="H99" t="s">
         <v>3</v>
       </c>
       <c r="I99">
         <v>10231</v>
       </c>
       <c r="J99" t="s">
         <v>2</v>
       </c>
       <c r="K99">
         <v>48</v>
       </c>
       <c r="L99" t="s">
         <v>1</v>
       </c>
       <c r="M99">
         <v>80</v>
       </c>
       <c r="R99" t="s">
-        <v>303</v>
+        <v>302</v>
       </c>
     </row>
     <row r="100" spans="1:18">
       <c r="A100">
         <v>9090159</v>
       </c>
       <c r="B100" t="s">
-        <v>1303</v>
+        <v>1302</v>
       </c>
       <c r="C100" t="s">
-        <v>1302</v>
+        <v>1301</v>
       </c>
       <c r="D100" t="s">
         <v>225</v>
       </c>
       <c r="E100" t="s">
         <v>4</v>
       </c>
       <c r="F100">
         <v>2004</v>
       </c>
       <c r="G100">
         <v>49</v>
       </c>
       <c r="H100" t="s">
         <v>3</v>
       </c>
       <c r="I100">
         <v>10231</v>
       </c>
       <c r="J100" t="s">
         <v>2</v>
       </c>
       <c r="K100">
         <v>49</v>
       </c>
       <c r="L100" t="s">
         <v>1</v>
       </c>
       <c r="M100">
         <v>57</v>
       </c>
       <c r="R100" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="101" spans="1:18">
       <c r="A101">
         <v>9535431</v>
       </c>
       <c r="B101" t="s">
-        <v>1129</v>
+        <v>1128</v>
       </c>
       <c r="C101" t="s">
-        <v>1301</v>
+        <v>1300</v>
       </c>
       <c r="D101" t="s">
-        <v>369</v>
+        <v>368</v>
       </c>
       <c r="E101" t="s">
-        <v>304</v>
+        <v>303</v>
       </c>
       <c r="F101">
         <v>1999</v>
       </c>
       <c r="G101">
         <v>50</v>
       </c>
       <c r="H101" t="s">
         <v>3</v>
       </c>
       <c r="I101">
         <v>10231</v>
       </c>
       <c r="J101" t="s">
         <v>2</v>
       </c>
       <c r="K101">
         <v>50</v>
       </c>
       <c r="L101" t="s">
         <v>1</v>
       </c>
       <c r="M101">
         <v>60</v>
       </c>
       <c r="R101" t="s">
-        <v>303</v>
+        <v>302</v>
       </c>
     </row>
     <row r="102" spans="1:18">
       <c r="A102">
         <v>1124989</v>
       </c>
       <c r="B102" t="s">
-        <v>1300</v>
+        <v>1299</v>
       </c>
       <c r="C102" t="s">
-        <v>1299</v>
+        <v>1298</v>
       </c>
       <c r="D102" t="s">
         <v>13</v>
       </c>
       <c r="E102" t="s">
         <v>4</v>
       </c>
       <c r="F102">
         <v>2002</v>
       </c>
       <c r="G102">
         <v>50</v>
       </c>
       <c r="H102" t="s">
         <v>3</v>
       </c>
       <c r="I102">
         <v>10231</v>
       </c>
       <c r="J102" t="s">
         <v>2</v>
       </c>
       <c r="K102">
         <v>50</v>
       </c>
       <c r="L102" t="s">
         <v>1</v>
       </c>
       <c r="M102">
         <v>56</v>
       </c>
       <c r="R102" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="103" spans="1:18">
       <c r="A103">
         <v>9045081</v>
       </c>
       <c r="B103" t="s">
-        <v>1298</v>
+        <v>1297</v>
       </c>
       <c r="C103" t="s">
-        <v>1297</v>
+        <v>1296</v>
       </c>
       <c r="D103" t="s">
-        <v>497</v>
+        <v>496</v>
       </c>
       <c r="E103" t="s">
-        <v>304</v>
+        <v>303</v>
       </c>
       <c r="F103">
         <v>1997</v>
       </c>
       <c r="G103">
         <v>51</v>
       </c>
       <c r="H103" t="s">
         <v>3</v>
       </c>
       <c r="I103">
         <v>10231</v>
       </c>
       <c r="J103" t="s">
         <v>2</v>
       </c>
       <c r="K103">
         <v>50</v>
       </c>
       <c r="L103" t="s">
         <v>1</v>
       </c>
       <c r="M103">
         <v>71</v>
       </c>
       <c r="R103" t="s">
-        <v>303</v>
+        <v>302</v>
       </c>
     </row>
     <row r="104" spans="1:18">
       <c r="A104">
         <v>9320197</v>
       </c>
       <c r="B104" t="s">
-        <v>1296</v>
+        <v>1295</v>
       </c>
       <c r="C104" t="s">
-        <v>1295</v>
+        <v>1294</v>
       </c>
       <c r="D104" t="s">
         <v>180</v>
       </c>
       <c r="E104" t="s">
         <v>4</v>
       </c>
       <c r="F104">
         <v>2002</v>
       </c>
       <c r="G104">
         <v>51</v>
       </c>
       <c r="H104" t="s">
         <v>3</v>
       </c>
       <c r="I104">
         <v>10231</v>
       </c>
       <c r="J104" t="s">
         <v>2</v>
       </c>
       <c r="K104">
         <v>51</v>
       </c>
       <c r="L104" t="s">
         <v>1</v>
       </c>
       <c r="M104">
         <v>52</v>
       </c>
       <c r="R104" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="105" spans="1:18">
       <c r="A105">
         <v>9485187</v>
       </c>
       <c r="B105" t="s">
-        <v>1294</v>
+        <v>1293</v>
       </c>
       <c r="C105" t="s">
-        <v>1293</v>
+        <v>1292</v>
       </c>
       <c r="D105" t="s">
         <v>150</v>
       </c>
       <c r="E105" t="s">
-        <v>304</v>
+        <v>303</v>
       </c>
       <c r="F105">
         <v>1998</v>
       </c>
       <c r="G105">
         <v>52</v>
       </c>
       <c r="H105" t="s">
         <v>3</v>
       </c>
       <c r="I105">
         <v>10231</v>
       </c>
       <c r="J105" t="s">
         <v>2</v>
       </c>
       <c r="K105">
         <v>52</v>
       </c>
       <c r="L105" t="s">
         <v>1</v>
       </c>
       <c r="M105">
         <v>32</v>
       </c>
       <c r="R105" t="s">
-        <v>303</v>
+        <v>302</v>
       </c>
     </row>
     <row r="106" spans="1:18">
       <c r="A106">
         <v>9690121</v>
       </c>
       <c r="B106" t="s">
-        <v>1292</v>
+        <v>1291</v>
       </c>
       <c r="C106" t="s">
-        <v>1102</v>
+        <v>1101</v>
       </c>
       <c r="D106" t="s">
-        <v>471</v>
+        <v>470</v>
       </c>
       <c r="E106" t="s">
         <v>4</v>
       </c>
       <c r="F106">
         <v>1999</v>
       </c>
       <c r="G106">
         <v>52</v>
       </c>
       <c r="H106" t="s">
         <v>3</v>
       </c>
       <c r="I106">
         <v>10231</v>
       </c>
       <c r="J106" t="s">
         <v>2</v>
       </c>
       <c r="K106">
         <v>51</v>
       </c>
       <c r="L106" t="s">
         <v>1</v>
       </c>
       <c r="M106">
         <v>60</v>
       </c>
       <c r="R106" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="107" spans="1:18">
       <c r="A107">
         <v>9435104</v>
       </c>
       <c r="B107" t="s">
-        <v>942</v>
+        <v>941</v>
       </c>
       <c r="C107" t="s">
-        <v>1291</v>
+        <v>1290</v>
       </c>
       <c r="D107" t="s">
         <v>147</v>
       </c>
       <c r="E107" t="s">
-        <v>304</v>
+        <v>303</v>
       </c>
       <c r="F107">
         <v>2006</v>
       </c>
       <c r="G107">
         <v>53</v>
       </c>
       <c r="H107" t="s">
         <v>3</v>
       </c>
       <c r="I107">
         <v>10231</v>
       </c>
       <c r="J107" t="s">
         <v>2</v>
       </c>
       <c r="K107">
         <v>53</v>
       </c>
       <c r="L107" t="s">
         <v>1</v>
       </c>
       <c r="M107">
         <v>59</v>
       </c>
       <c r="R107" t="s">
-        <v>303</v>
+        <v>302</v>
       </c>
     </row>
     <row r="108" spans="1:18">
       <c r="A108">
         <v>1124947</v>
       </c>
       <c r="B108" t="s">
-        <v>1290</v>
+        <v>1289</v>
       </c>
       <c r="C108" t="s">
-        <v>1289</v>
+        <v>1288</v>
       </c>
       <c r="D108" t="s">
         <v>13</v>
       </c>
       <c r="E108" t="s">
         <v>4</v>
       </c>
       <c r="F108">
         <v>1991</v>
       </c>
       <c r="G108">
         <v>53</v>
       </c>
       <c r="H108" t="s">
         <v>3</v>
       </c>
       <c r="I108">
         <v>10231</v>
       </c>
       <c r="J108" t="s">
         <v>2</v>
       </c>
       <c r="K108">
         <v>51</v>
       </c>
       <c r="L108" t="s">
         <v>1</v>
       </c>
       <c r="M108">
         <v>79</v>
       </c>
       <c r="R108" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="109" spans="1:18">
       <c r="A109">
         <v>9125160</v>
       </c>
       <c r="B109" t="s">
         <v>250</v>
       </c>
       <c r="C109" t="s">
-        <v>1288</v>
+        <v>1287</v>
       </c>
       <c r="D109" t="s">
         <v>13</v>
       </c>
       <c r="E109" t="s">
-        <v>304</v>
+        <v>303</v>
       </c>
       <c r="F109">
         <v>2005</v>
       </c>
       <c r="G109">
         <v>54</v>
       </c>
       <c r="H109" t="s">
         <v>3</v>
       </c>
       <c r="I109">
         <v>10231</v>
       </c>
       <c r="J109" t="s">
         <v>2</v>
       </c>
       <c r="K109">
         <v>53</v>
       </c>
       <c r="L109" t="s">
         <v>1</v>
       </c>
       <c r="M109">
         <v>88</v>
       </c>
       <c r="R109" t="s">
-        <v>303</v>
+        <v>302</v>
       </c>
     </row>
     <row r="110" spans="1:18">
       <c r="A110">
         <v>9200203</v>
       </c>
       <c r="B110" t="s">
-        <v>1287</v>
+        <v>1286</v>
       </c>
       <c r="C110" t="s">
         <v>143</v>
       </c>
       <c r="D110" t="s">
         <v>219</v>
       </c>
       <c r="E110" t="s">
         <v>4</v>
       </c>
       <c r="F110">
         <v>2004</v>
       </c>
       <c r="G110">
         <v>54</v>
       </c>
       <c r="H110" t="s">
         <v>3</v>
       </c>
       <c r="I110">
         <v>10231</v>
       </c>
       <c r="J110" t="s">
         <v>2</v>
       </c>
       <c r="K110">
         <v>54</v>
       </c>
       <c r="L110" t="s">
         <v>1</v>
       </c>
       <c r="M110">
         <v>83</v>
       </c>
       <c r="R110" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="111" spans="1:18">
       <c r="A111">
         <v>9295211</v>
       </c>
       <c r="B111" t="s">
-        <v>947</v>
+        <v>946</v>
       </c>
       <c r="C111" t="s">
-        <v>1286</v>
+        <v>1285</v>
       </c>
       <c r="D111" t="s">
         <v>84</v>
       </c>
       <c r="E111" t="s">
-        <v>304</v>
+        <v>303</v>
       </c>
       <c r="F111">
         <v>2005</v>
       </c>
       <c r="G111">
         <v>55</v>
       </c>
       <c r="H111" t="s">
         <v>3</v>
       </c>
       <c r="I111">
         <v>10231</v>
       </c>
       <c r="J111" t="s">
         <v>2</v>
       </c>
       <c r="K111">
         <v>53</v>
       </c>
       <c r="L111" t="s">
         <v>1</v>
       </c>
       <c r="M111">
         <v>92</v>
       </c>
       <c r="R111" t="s">
-        <v>303</v>
+        <v>302</v>
       </c>
     </row>
     <row r="112" spans="1:18">
       <c r="A112">
         <v>9290395</v>
       </c>
       <c r="B112" t="s">
-        <v>1285</v>
+        <v>1284</v>
       </c>
       <c r="C112" t="s">
-        <v>1284</v>
+        <v>1283</v>
       </c>
       <c r="D112" t="s">
         <v>84</v>
       </c>
       <c r="E112" t="s">
         <v>4</v>
       </c>
       <c r="F112">
         <v>2002</v>
       </c>
       <c r="G112">
         <v>55</v>
       </c>
       <c r="H112" t="s">
         <v>3</v>
       </c>
       <c r="I112">
         <v>10231</v>
       </c>
       <c r="J112" t="s">
         <v>2</v>
       </c>
       <c r="K112">
         <v>55</v>
       </c>
       <c r="L112" t="s">
         <v>1</v>
       </c>
       <c r="M112">
         <v>73</v>
       </c>
       <c r="R112" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="113" spans="1:18">
       <c r="A113">
         <v>9695023</v>
       </c>
       <c r="B113" t="s">
-        <v>1283</v>
+        <v>1282</v>
       </c>
       <c r="C113" t="s">
-        <v>1282</v>
+        <v>1281</v>
       </c>
       <c r="D113" t="s">
-        <v>471</v>
+        <v>470</v>
       </c>
       <c r="E113" t="s">
-        <v>304</v>
+        <v>303</v>
       </c>
       <c r="F113">
         <v>2001</v>
       </c>
       <c r="G113">
         <v>56</v>
       </c>
       <c r="H113" t="s">
         <v>3</v>
       </c>
       <c r="I113">
         <v>10231</v>
       </c>
       <c r="J113" t="s">
         <v>2</v>
       </c>
       <c r="K113">
         <v>53</v>
       </c>
       <c r="L113" t="s">
         <v>1</v>
       </c>
       <c r="M113">
         <v>150</v>
       </c>
       <c r="R113" t="s">
-        <v>303</v>
+        <v>302</v>
       </c>
     </row>
     <row r="114" spans="1:18">
       <c r="A114">
         <v>9040213</v>
       </c>
       <c r="B114" t="s">
-        <v>1281</v>
+        <v>1280</v>
       </c>
       <c r="C114" t="s">
-        <v>1280</v>
+        <v>1279</v>
       </c>
       <c r="D114" t="s">
-        <v>497</v>
+        <v>496</v>
       </c>
       <c r="E114" t="s">
         <v>4</v>
       </c>
       <c r="F114">
         <v>1999</v>
       </c>
       <c r="G114">
         <v>56</v>
       </c>
       <c r="H114" t="s">
         <v>3</v>
       </c>
       <c r="I114">
         <v>10231</v>
       </c>
       <c r="J114" t="s">
         <v>2</v>
       </c>
       <c r="K114">
         <v>55</v>
       </c>
       <c r="L114" t="s">
         <v>1</v>
       </c>
       <c r="M114">
         <v>86</v>
       </c>
       <c r="R114" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="115" spans="1:18">
       <c r="A115">
         <v>9295200</v>
       </c>
       <c r="B115" t="s">
-        <v>843</v>
+        <v>842</v>
       </c>
       <c r="C115" t="s">
-        <v>1279</v>
+        <v>1278</v>
       </c>
       <c r="D115" t="s">
         <v>84</v>
       </c>
       <c r="E115" t="s">
-        <v>304</v>
+        <v>303</v>
       </c>
       <c r="F115">
         <v>2004</v>
       </c>
       <c r="G115">
         <v>57</v>
       </c>
       <c r="H115" t="s">
         <v>3</v>
       </c>
       <c r="I115">
         <v>10231</v>
       </c>
       <c r="J115" t="s">
         <v>2</v>
       </c>
       <c r="K115">
         <v>57</v>
       </c>
       <c r="L115" t="s">
         <v>1</v>
       </c>
       <c r="M115">
         <v>52</v>
       </c>
       <c r="R115" t="s">
-        <v>303</v>
+        <v>302</v>
       </c>
     </row>
     <row r="116" spans="1:18">
       <c r="A116">
         <v>9100570</v>
       </c>
       <c r="B116" t="s">
-        <v>1278</v>
+        <v>1277</v>
       </c>
       <c r="C116" t="s">
-        <v>1277</v>
+        <v>1276</v>
       </c>
       <c r="D116" t="s">
         <v>79</v>
       </c>
       <c r="E116" t="s">
         <v>4</v>
       </c>
       <c r="F116">
         <v>1996</v>
       </c>
       <c r="G116">
         <v>57</v>
       </c>
       <c r="H116" t="s">
         <v>3</v>
       </c>
       <c r="I116">
         <v>10231</v>
       </c>
       <c r="J116" t="s">
         <v>2</v>
       </c>
       <c r="K116">
         <v>55</v>
       </c>
       <c r="L116" t="s">
         <v>1</v>
       </c>
       <c r="R116" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="117" spans="1:18">
       <c r="A117">
         <v>9515213</v>
       </c>
       <c r="B117" t="s">
-        <v>1276</v>
+        <v>1275</v>
       </c>
       <c r="C117" t="s">
-        <v>1275</v>
+        <v>1274</v>
       </c>
       <c r="D117" t="s">
         <v>8</v>
       </c>
       <c r="E117" t="s">
-        <v>304</v>
+        <v>303</v>
       </c>
       <c r="F117">
         <v>2004</v>
       </c>
       <c r="G117">
         <v>58</v>
       </c>
       <c r="H117" t="s">
         <v>3</v>
       </c>
       <c r="I117">
         <v>10231</v>
       </c>
       <c r="J117" t="s">
         <v>2</v>
       </c>
       <c r="K117">
         <v>57</v>
       </c>
       <c r="L117" t="s">
         <v>1</v>
       </c>
       <c r="M117">
         <v>61</v>
       </c>
       <c r="R117" t="s">
-        <v>303</v>
+        <v>302</v>
       </c>
     </row>
     <row r="118" spans="1:18">
       <c r="A118">
         <v>9100939</v>
       </c>
       <c r="B118" t="s">
-        <v>1274</v>
+        <v>1273</v>
       </c>
       <c r="C118" t="s">
-        <v>1273</v>
+        <v>1272</v>
       </c>
       <c r="D118" t="s">
         <v>79</v>
       </c>
       <c r="E118" t="s">
         <v>4</v>
       </c>
       <c r="F118">
         <v>2000</v>
       </c>
       <c r="G118">
         <v>58</v>
       </c>
       <c r="H118" t="s">
         <v>3</v>
       </c>
       <c r="I118">
         <v>10231</v>
       </c>
       <c r="J118" t="s">
         <v>2</v>
       </c>
       <c r="K118">
         <v>58</v>
       </c>
       <c r="L118" t="s">
         <v>1</v>
       </c>
       <c r="M118">
         <v>65</v>
       </c>
       <c r="R118" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="119" spans="1:18">
       <c r="A119">
         <v>9125009</v>
       </c>
       <c r="B119" t="s">
-        <v>1272</v>
+        <v>1271</v>
       </c>
       <c r="C119" t="s">
-        <v>1271</v>
+        <v>1270</v>
       </c>
       <c r="D119" t="s">
         <v>13</v>
       </c>
       <c r="E119" t="s">
-        <v>304</v>
+        <v>303</v>
       </c>
       <c r="F119">
         <v>1997</v>
       </c>
       <c r="G119">
         <v>59</v>
       </c>
       <c r="H119" t="s">
         <v>3</v>
       </c>
       <c r="I119">
         <v>10231</v>
       </c>
       <c r="J119" t="s">
         <v>2</v>
       </c>
       <c r="K119">
         <v>57</v>
       </c>
       <c r="L119" t="s">
         <v>1</v>
       </c>
       <c r="M119">
         <v>77</v>
       </c>
       <c r="R119" t="s">
-        <v>303</v>
+        <v>302</v>
       </c>
     </row>
     <row r="120" spans="1:18">
       <c r="A120">
         <v>9300266</v>
       </c>
       <c r="B120" t="s">
-        <v>1270</v>
+        <v>1269</v>
       </c>
       <c r="C120" t="s">
-        <v>1269</v>
+        <v>1268</v>
       </c>
       <c r="D120" t="s">
         <v>5</v>
       </c>
       <c r="E120" t="s">
         <v>4</v>
       </c>
       <c r="F120">
         <v>1988</v>
       </c>
       <c r="G120">
         <v>59</v>
       </c>
       <c r="H120" t="s">
         <v>3</v>
       </c>
       <c r="I120">
         <v>10231</v>
       </c>
       <c r="J120" t="s">
         <v>2</v>
       </c>
       <c r="K120">
         <v>58</v>
       </c>
       <c r="L120" t="s">
         <v>1</v>
       </c>
       <c r="M120">
         <v>117</v>
       </c>
       <c r="R120" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="121" spans="1:18">
       <c r="A121">
         <v>9105144</v>
       </c>
       <c r="B121" t="s">
-        <v>1268</v>
+        <v>1267</v>
       </c>
       <c r="C121" t="s">
-        <v>1267</v>
+        <v>1266</v>
       </c>
       <c r="D121" t="s">
         <v>79</v>
       </c>
       <c r="E121" t="s">
-        <v>304</v>
+        <v>303</v>
       </c>
       <c r="F121">
         <v>1992</v>
       </c>
       <c r="G121">
         <v>60</v>
       </c>
       <c r="H121" t="s">
         <v>3</v>
       </c>
       <c r="I121">
         <v>10231</v>
       </c>
       <c r="J121" t="s">
         <v>2</v>
       </c>
       <c r="K121">
         <v>57</v>
       </c>
       <c r="L121" t="s">
         <v>1</v>
       </c>
       <c r="M121">
         <v>82</v>
       </c>
       <c r="R121" t="s">
-        <v>303</v>
+        <v>302</v>
       </c>
     </row>
     <row r="122" spans="1:18">
       <c r="A122">
         <v>9290463</v>
       </c>
       <c r="B122" t="s">
-        <v>1266</v>
+        <v>1265</v>
       </c>
       <c r="C122" t="s">
-        <v>1265</v>
+        <v>1264</v>
       </c>
       <c r="D122" t="s">
         <v>84</v>
       </c>
       <c r="E122" t="s">
         <v>4</v>
       </c>
       <c r="F122">
         <v>2005</v>
       </c>
       <c r="G122">
         <v>60</v>
       </c>
       <c r="H122" t="s">
         <v>3</v>
       </c>
       <c r="I122">
         <v>10231</v>
       </c>
       <c r="J122" t="s">
         <v>2</v>
       </c>
       <c r="K122">
         <v>60</v>
       </c>
       <c r="L122" t="s">
         <v>1</v>
       </c>
       <c r="M122">
         <v>51</v>
       </c>
       <c r="R122" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="123" spans="1:18">
       <c r="A123">
         <v>9125008</v>
       </c>
       <c r="B123" t="s">
-        <v>858</v>
+        <v>857</v>
       </c>
       <c r="C123" t="s">
-        <v>1264</v>
+        <v>1263</v>
       </c>
       <c r="D123" t="s">
         <v>13</v>
       </c>
       <c r="E123" t="s">
-        <v>304</v>
+        <v>303</v>
       </c>
       <c r="F123">
         <v>1996</v>
       </c>
       <c r="G123">
         <v>61</v>
       </c>
       <c r="H123" t="s">
         <v>3</v>
       </c>
       <c r="I123">
         <v>10231</v>
       </c>
       <c r="J123" t="s">
         <v>2</v>
       </c>
       <c r="K123">
         <v>57</v>
       </c>
       <c r="L123" t="s">
         <v>1</v>
       </c>
       <c r="M123">
         <v>90</v>
       </c>
       <c r="R123" t="s">
-        <v>303</v>
+        <v>302</v>
       </c>
     </row>
     <row r="124" spans="1:18">
       <c r="A124">
         <v>9485399</v>
       </c>
       <c r="B124" t="s">
-        <v>1263</v>
+        <v>1262</v>
       </c>
       <c r="C124" t="s">
-        <v>684</v>
+        <v>683</v>
       </c>
       <c r="D124" t="s">
-        <v>581</v>
+        <v>580</v>
       </c>
       <c r="E124" t="s">
-        <v>304</v>
+        <v>303</v>
       </c>
       <c r="F124">
         <v>2004</v>
       </c>
       <c r="G124">
         <v>62</v>
       </c>
       <c r="H124" t="s">
         <v>3</v>
       </c>
       <c r="I124">
         <v>10231</v>
       </c>
       <c r="J124" t="s">
         <v>2</v>
       </c>
       <c r="K124">
         <v>62</v>
       </c>
       <c r="L124" t="s">
         <v>1</v>
       </c>
       <c r="M124">
         <v>45</v>
       </c>
       <c r="R124" t="s">
-        <v>303</v>
+        <v>302</v>
       </c>
     </row>
     <row r="125" spans="1:18">
       <c r="A125">
         <v>9125033</v>
       </c>
       <c r="B125" t="s">
-        <v>1262</v>
+        <v>1261</v>
       </c>
       <c r="C125" t="s">
-        <v>1261</v>
+        <v>1260</v>
       </c>
       <c r="D125" t="s">
         <v>13</v>
       </c>
       <c r="E125" t="s">
-        <v>304</v>
+        <v>303</v>
       </c>
       <c r="F125">
         <v>2000</v>
       </c>
       <c r="G125">
         <v>63</v>
       </c>
       <c r="H125" t="s">
         <v>3</v>
       </c>
       <c r="I125">
         <v>10231</v>
       </c>
       <c r="J125" t="s">
         <v>2</v>
       </c>
       <c r="K125">
         <v>62</v>
       </c>
       <c r="L125" t="s">
         <v>1</v>
       </c>
       <c r="M125">
         <v>120</v>
       </c>
       <c r="R125" t="s">
-        <v>303</v>
+        <v>302</v>
       </c>
     </row>
     <row r="126" spans="1:18">
       <c r="A126">
         <v>1699984</v>
       </c>
       <c r="B126" t="s">
-        <v>1260</v>
+        <v>1259</v>
       </c>
       <c r="C126" t="s">
-        <v>1259</v>
+        <v>1258</v>
       </c>
       <c r="D126" t="s">
-        <v>471</v>
+        <v>470</v>
       </c>
       <c r="E126" t="s">
-        <v>304</v>
+        <v>303</v>
       </c>
       <c r="F126">
         <v>1997</v>
       </c>
       <c r="G126">
         <v>64</v>
       </c>
       <c r="H126" t="s">
         <v>3</v>
       </c>
       <c r="I126">
         <v>10231</v>
       </c>
       <c r="J126" t="s">
         <v>2</v>
       </c>
       <c r="K126">
         <v>64</v>
       </c>
       <c r="L126" t="s">
         <v>1</v>
       </c>
       <c r="M126">
         <v>84</v>
       </c>
       <c r="R126" t="s">
-        <v>303</v>
+        <v>302</v>
       </c>
     </row>
     <row r="127" spans="1:18">
       <c r="A127">
         <v>9480747</v>
       </c>
       <c r="B127" t="s">
-        <v>1258</v>
+        <v>1257</v>
       </c>
       <c r="C127" t="s">
-        <v>1257</v>
+        <v>1256</v>
       </c>
       <c r="D127" t="s">
         <v>126</v>
       </c>
       <c r="E127" t="s">
         <v>4</v>
       </c>
       <c r="F127">
         <v>2002</v>
       </c>
       <c r="G127">
         <v>66</v>
       </c>
       <c r="H127" t="s">
         <v>3</v>
       </c>
       <c r="I127">
         <v>10231</v>
       </c>
       <c r="J127" t="s">
         <v>2</v>
       </c>
       <c r="L127" t="s">
         <v>1</v>
       </c>
       <c r="M127">
         <v>42</v>
       </c>
       <c r="R127" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="128" spans="1:18">
       <c r="A128">
         <v>9050316</v>
       </c>
       <c r="B128" t="s">
-        <v>1256</v>
+        <v>1255</v>
       </c>
       <c r="C128" t="s">
-        <v>1255</v>
+        <v>1254</v>
       </c>
       <c r="D128" t="s">
-        <v>581</v>
+        <v>580</v>
       </c>
       <c r="E128" t="s">
         <v>4</v>
       </c>
       <c r="F128">
         <v>2005</v>
       </c>
       <c r="G128">
         <v>68</v>
       </c>
       <c r="H128" t="s">
         <v>3</v>
       </c>
       <c r="I128">
         <v>10231</v>
       </c>
       <c r="J128" t="s">
         <v>2</v>
       </c>
       <c r="L128" t="s">
         <v>1</v>
       </c>
       <c r="M128">
         <v>53</v>
       </c>
       <c r="R128" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="129" spans="1:18">
       <c r="A129">
         <v>9050324</v>
       </c>
       <c r="B129" t="s">
-        <v>1254</v>
+        <v>1253</v>
       </c>
       <c r="C129" t="s">
-        <v>1253</v>
+        <v>1252</v>
       </c>
       <c r="D129" t="s">
-        <v>581</v>
+        <v>580</v>
       </c>
       <c r="E129" t="s">
         <v>4</v>
       </c>
       <c r="F129">
         <v>2007</v>
       </c>
       <c r="G129">
         <v>69</v>
       </c>
       <c r="H129" t="s">
         <v>3</v>
       </c>
       <c r="I129">
         <v>10231</v>
       </c>
       <c r="J129" t="s">
         <v>2</v>
       </c>
       <c r="L129" t="s">
         <v>1</v>
       </c>
       <c r="M129">
         <v>54</v>
       </c>
       <c r="R129" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="130" spans="1:18">
       <c r="A130">
         <v>9205105</v>
       </c>
       <c r="B130" t="s">
-        <v>1252</v>
+        <v>1251</v>
       </c>
       <c r="C130" t="s">
-        <v>561</v>
+        <v>560</v>
       </c>
       <c r="D130" t="s">
         <v>219</v>
       </c>
       <c r="E130" t="s">
-        <v>304</v>
+        <v>303</v>
       </c>
       <c r="F130">
         <v>2006</v>
       </c>
       <c r="G130">
         <v>70</v>
       </c>
       <c r="H130" t="s">
         <v>3</v>
       </c>
       <c r="I130">
         <v>10231</v>
       </c>
       <c r="J130" t="s">
         <v>2</v>
       </c>
       <c r="L130" t="s">
         <v>1</v>
       </c>
       <c r="M130">
         <v>35</v>
       </c>
       <c r="R130" t="s">
-        <v>303</v>
+        <v>302</v>
       </c>
     </row>
     <row r="131" spans="1:18">
       <c r="A131">
         <v>9150168</v>
       </c>
       <c r="B131" t="s">
-        <v>1251</v>
+        <v>1250</v>
       </c>
       <c r="C131" t="s">
-        <v>846</v>
+        <v>845</v>
       </c>
       <c r="D131" t="s">
         <v>23</v>
       </c>
       <c r="E131" t="s">
         <v>4</v>
       </c>
       <c r="F131">
         <v>1999</v>
       </c>
       <c r="G131">
         <v>70</v>
       </c>
       <c r="H131" t="s">
         <v>3</v>
       </c>
       <c r="I131">
         <v>10231</v>
       </c>
       <c r="J131" t="s">
         <v>2</v>
       </c>
       <c r="L131" t="s">
         <v>1</v>
       </c>
       <c r="M131">
         <v>58</v>
       </c>
       <c r="R131" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="132" spans="1:18">
       <c r="A132">
         <v>9300459</v>
       </c>
       <c r="B132" t="s">
-        <v>1250</v>
+        <v>1249</v>
       </c>
       <c r="C132" t="s">
-        <v>1249</v>
+        <v>1248</v>
       </c>
       <c r="D132" t="s">
         <v>5</v>
       </c>
       <c r="E132" t="s">
         <v>4</v>
       </c>
       <c r="F132">
         <v>1992</v>
       </c>
       <c r="G132">
         <v>71</v>
       </c>
       <c r="H132" t="s">
         <v>3</v>
       </c>
       <c r="I132">
         <v>10231</v>
       </c>
       <c r="J132" t="s">
         <v>2</v>
       </c>
       <c r="L132" t="s">
         <v>1</v>
       </c>
       <c r="M132">
         <v>59</v>
       </c>
       <c r="R132" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="133" spans="1:18">
       <c r="A133">
         <v>9205100</v>
       </c>
       <c r="B133" t="s">
-        <v>1248</v>
+        <v>1247</v>
       </c>
       <c r="C133" t="s">
-        <v>1247</v>
+        <v>1246</v>
       </c>
       <c r="D133" t="s">
         <v>219</v>
       </c>
       <c r="E133" t="s">
-        <v>304</v>
+        <v>303</v>
       </c>
       <c r="F133">
         <v>2005</v>
       </c>
       <c r="G133">
         <v>72</v>
       </c>
       <c r="H133" t="s">
         <v>3</v>
       </c>
       <c r="I133">
         <v>10231</v>
       </c>
       <c r="J133" t="s">
         <v>2</v>
       </c>
       <c r="L133" t="s">
         <v>1</v>
       </c>
       <c r="M133">
         <v>39</v>
       </c>
       <c r="R133" t="s">
-        <v>303</v>
+        <v>302</v>
       </c>
     </row>
     <row r="134" spans="1:18">
       <c r="A134">
         <v>9101490</v>
       </c>
       <c r="B134" t="s">
-        <v>1246</v>
+        <v>1245</v>
       </c>
       <c r="C134" t="s">
-        <v>1245</v>
+        <v>1244</v>
       </c>
       <c r="D134" t="s">
         <v>79</v>
       </c>
       <c r="E134" t="s">
         <v>4</v>
       </c>
       <c r="F134">
         <v>2008</v>
       </c>
       <c r="G134">
         <v>72</v>
       </c>
       <c r="H134" t="s">
         <v>3</v>
       </c>
       <c r="I134">
         <v>10231</v>
       </c>
       <c r="J134" t="s">
         <v>2</v>
       </c>
       <c r="L134" t="s">
         <v>1</v>
       </c>
       <c r="M134">
         <v>61</v>
       </c>
       <c r="R134" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="135" spans="1:18">
       <c r="A135">
         <v>9055118</v>
       </c>
       <c r="B135" t="s">
-        <v>1244</v>
+        <v>1243</v>
       </c>
       <c r="C135" t="s">
-        <v>1243</v>
+        <v>1242</v>
       </c>
       <c r="D135" t="s">
-        <v>581</v>
+        <v>580</v>
       </c>
       <c r="E135" t="s">
-        <v>304</v>
+        <v>303</v>
       </c>
       <c r="F135">
         <v>2006</v>
       </c>
       <c r="G135">
         <v>73</v>
       </c>
       <c r="H135" t="s">
         <v>3</v>
       </c>
       <c r="I135">
         <v>10231</v>
       </c>
       <c r="J135" t="s">
         <v>2</v>
       </c>
       <c r="L135" t="s">
         <v>1</v>
       </c>
       <c r="M135">
         <v>48</v>
       </c>
       <c r="R135" t="s">
-        <v>303</v>
+        <v>302</v>
       </c>
     </row>
     <row r="136" spans="1:18">
       <c r="A136">
         <v>9300870</v>
       </c>
       <c r="B136" t="s">
-        <v>1242</v>
+        <v>1241</v>
       </c>
       <c r="C136" t="s">
-        <v>1241</v>
+        <v>1240</v>
       </c>
       <c r="D136" t="s">
         <v>5</v>
       </c>
       <c r="E136" t="s">
         <v>4</v>
       </c>
       <c r="F136">
         <v>2001</v>
       </c>
       <c r="G136">
         <v>73</v>
       </c>
       <c r="H136" t="s">
         <v>3</v>
       </c>
       <c r="I136">
         <v>10231</v>
       </c>
       <c r="J136" t="s">
         <v>2</v>
       </c>
       <c r="L136" t="s">
         <v>1</v>
       </c>
       <c r="M136">
         <v>62</v>
       </c>
       <c r="R136" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="137" spans="1:18">
       <c r="A137">
         <v>9205112</v>
       </c>
       <c r="B137" t="s">
-        <v>1211</v>
+        <v>1210</v>
       </c>
       <c r="C137" t="s">
-        <v>1240</v>
+        <v>1239</v>
       </c>
       <c r="D137" t="s">
         <v>219</v>
       </c>
       <c r="E137" t="s">
-        <v>304</v>
+        <v>303</v>
       </c>
       <c r="F137">
         <v>2008</v>
       </c>
       <c r="G137">
         <v>74</v>
       </c>
       <c r="H137" t="s">
         <v>3</v>
       </c>
       <c r="I137">
         <v>10231</v>
       </c>
       <c r="J137" t="s">
         <v>2</v>
       </c>
       <c r="L137" t="s">
         <v>1</v>
       </c>
       <c r="M137">
         <v>49</v>
       </c>
       <c r="R137" t="s">
-        <v>303</v>
+        <v>302</v>
       </c>
     </row>
     <row r="138" spans="1:18">
       <c r="A138">
         <v>9530791</v>
       </c>
       <c r="B138" t="s">
-        <v>1239</v>
+        <v>1238</v>
       </c>
       <c r="C138" t="s">
-        <v>1238</v>
+        <v>1237</v>
       </c>
       <c r="D138" t="s">
-        <v>369</v>
+        <v>368</v>
       </c>
       <c r="E138" t="s">
         <v>4</v>
       </c>
       <c r="F138">
         <v>1994</v>
       </c>
       <c r="G138">
         <v>74</v>
       </c>
       <c r="H138" t="s">
         <v>3</v>
       </c>
       <c r="I138">
         <v>10231</v>
       </c>
       <c r="J138" t="s">
         <v>2</v>
       </c>
       <c r="L138" t="s">
         <v>1</v>
       </c>
       <c r="M138">
         <v>63</v>
       </c>
       <c r="R138" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="139" spans="1:18">
       <c r="A139">
         <v>9435097</v>
       </c>
       <c r="B139" t="s">
-        <v>1237</v>
+        <v>1236</v>
       </c>
       <c r="C139" t="s">
-        <v>469</v>
+        <v>468</v>
       </c>
       <c r="D139" t="s">
         <v>147</v>
       </c>
       <c r="E139" t="s">
-        <v>304</v>
+        <v>303</v>
       </c>
       <c r="F139">
         <v>2004</v>
       </c>
       <c r="G139">
         <v>75</v>
       </c>
       <c r="H139" t="s">
         <v>3</v>
       </c>
       <c r="I139">
         <v>10231</v>
       </c>
       <c r="J139" t="s">
         <v>2</v>
       </c>
       <c r="L139" t="s">
         <v>1</v>
       </c>
       <c r="M139">
         <v>54</v>
       </c>
       <c r="R139" t="s">
-        <v>303</v>
+        <v>302</v>
       </c>
     </row>
     <row r="140" spans="1:18">
       <c r="A140">
         <v>9101355</v>
       </c>
       <c r="B140" t="s">
-        <v>1236</v>
+        <v>1235</v>
       </c>
       <c r="C140" t="s">
-        <v>1235</v>
+        <v>1234</v>
       </c>
       <c r="D140" t="s">
         <v>79</v>
       </c>
       <c r="E140" t="s">
         <v>4</v>
       </c>
       <c r="F140">
         <v>2005</v>
       </c>
       <c r="G140">
         <v>75</v>
       </c>
       <c r="H140" t="s">
         <v>3</v>
       </c>
       <c r="I140">
         <v>10231</v>
       </c>
       <c r="J140" t="s">
         <v>2</v>
       </c>
       <c r="L140" t="s">
         <v>1</v>
       </c>
       <c r="M140">
         <v>64</v>
       </c>
       <c r="R140" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="141" spans="1:18">
       <c r="A141">
         <v>9531069</v>
       </c>
       <c r="B141" t="s">
-        <v>1234</v>
+        <v>1233</v>
       </c>
       <c r="C141" t="s">
-        <v>1233</v>
+        <v>1232</v>
       </c>
       <c r="D141" t="s">
-        <v>369</v>
+        <v>368</v>
       </c>
       <c r="E141" t="s">
         <v>4</v>
       </c>
       <c r="F141">
         <v>1997</v>
       </c>
       <c r="G141">
         <v>76</v>
       </c>
       <c r="H141" t="s">
         <v>3</v>
       </c>
       <c r="I141">
         <v>10231</v>
       </c>
       <c r="J141" t="s">
         <v>2</v>
       </c>
       <c r="L141" t="s">
         <v>1</v>
       </c>
       <c r="M141">
         <v>67</v>
       </c>
       <c r="R141" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="142" spans="1:18">
       <c r="A142">
         <v>9205097</v>
       </c>
       <c r="B142" t="s">
-        <v>1232</v>
+        <v>1231</v>
       </c>
       <c r="C142" t="s">
-        <v>1231</v>
+        <v>1230</v>
       </c>
       <c r="D142" t="s">
         <v>219</v>
       </c>
       <c r="E142" t="s">
-        <v>304</v>
+        <v>303</v>
       </c>
       <c r="F142">
         <v>2005</v>
       </c>
       <c r="G142">
         <v>77</v>
       </c>
       <c r="H142" t="s">
         <v>3</v>
       </c>
       <c r="I142">
         <v>10231</v>
       </c>
       <c r="J142" t="s">
         <v>2</v>
       </c>
       <c r="L142" t="s">
         <v>1</v>
       </c>
       <c r="M142">
         <v>56</v>
       </c>
       <c r="R142" t="s">
-        <v>303</v>
+        <v>302</v>
       </c>
     </row>
     <row r="143" spans="1:18">
       <c r="A143">
         <v>9530046</v>
       </c>
       <c r="B143" t="s">
-        <v>1230</v>
+        <v>1229</v>
       </c>
       <c r="C143" t="s">
-        <v>1229</v>
+        <v>1228</v>
       </c>
       <c r="D143" t="s">
-        <v>369</v>
+        <v>368</v>
       </c>
       <c r="E143" t="s">
         <v>4</v>
       </c>
       <c r="F143">
         <v>1988</v>
       </c>
       <c r="G143">
         <v>77</v>
       </c>
       <c r="H143" t="s">
         <v>3</v>
       </c>
       <c r="I143">
         <v>10231</v>
       </c>
       <c r="J143" t="s">
         <v>2</v>
       </c>
       <c r="L143" t="s">
         <v>1</v>
       </c>
       <c r="M143">
         <v>68</v>
       </c>
       <c r="R143" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="144" spans="1:18">
       <c r="A144">
         <v>9305476</v>
       </c>
       <c r="B144" t="s">
-        <v>1228</v>
+        <v>1227</v>
       </c>
       <c r="C144" t="s">
-        <v>1227</v>
+        <v>1226</v>
       </c>
       <c r="D144" t="s">
         <v>5</v>
       </c>
       <c r="E144" t="s">
-        <v>304</v>
+        <v>303</v>
       </c>
       <c r="F144">
         <v>2005</v>
       </c>
       <c r="G144">
         <v>78</v>
       </c>
       <c r="H144" t="s">
         <v>3</v>
       </c>
       <c r="I144">
         <v>10231</v>
       </c>
       <c r="J144" t="s">
         <v>2</v>
       </c>
       <c r="L144" t="s">
         <v>1</v>
       </c>
       <c r="M144">
         <v>58</v>
       </c>
       <c r="R144" t="s">
-        <v>303</v>
+        <v>302</v>
       </c>
     </row>
     <row r="145" spans="1:18">
       <c r="A145">
         <v>9531136</v>
       </c>
       <c r="B145" t="s">
-        <v>1226</v>
+        <v>1225</v>
       </c>
       <c r="C145" t="s">
-        <v>1225</v>
+        <v>1224</v>
       </c>
       <c r="D145" t="s">
-        <v>369</v>
+        <v>368</v>
       </c>
       <c r="E145" t="s">
         <v>4</v>
       </c>
       <c r="F145">
         <v>1990</v>
       </c>
       <c r="G145">
         <v>78</v>
       </c>
       <c r="H145" t="s">
         <v>3</v>
       </c>
       <c r="I145">
         <v>10231</v>
       </c>
       <c r="J145" t="s">
         <v>2</v>
       </c>
       <c r="L145" t="s">
         <v>1</v>
       </c>
       <c r="M145">
         <v>69</v>
       </c>
       <c r="R145" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="146" spans="1:18">
       <c r="A146">
         <v>9695046</v>
       </c>
       <c r="B146" t="s">
-        <v>878</v>
+        <v>877</v>
       </c>
       <c r="C146" t="s">
-        <v>1224</v>
+        <v>1223</v>
       </c>
       <c r="D146" t="s">
-        <v>471</v>
+        <v>470</v>
       </c>
       <c r="E146" t="s">
-        <v>304</v>
+        <v>303</v>
       </c>
       <c r="F146">
         <v>2005</v>
       </c>
       <c r="G146">
         <v>79</v>
       </c>
       <c r="H146" t="s">
         <v>3</v>
       </c>
       <c r="I146">
         <v>10231</v>
       </c>
       <c r="J146" t="s">
         <v>2</v>
       </c>
       <c r="L146" t="s">
         <v>1</v>
       </c>
       <c r="M146">
         <v>64</v>
       </c>
       <c r="R146" t="s">
-        <v>303</v>
+        <v>302</v>
       </c>
     </row>
     <row r="147" spans="1:18">
       <c r="A147">
         <v>9050318</v>
       </c>
       <c r="B147" t="s">
-        <v>1223</v>
+        <v>1222</v>
       </c>
       <c r="C147" t="s">
-        <v>1222</v>
+        <v>1221</v>
       </c>
       <c r="D147" t="s">
-        <v>581</v>
+        <v>580</v>
       </c>
       <c r="E147" t="s">
         <v>4</v>
       </c>
       <c r="F147">
         <v>2006</v>
       </c>
       <c r="G147">
         <v>79</v>
       </c>
       <c r="H147" t="s">
         <v>3</v>
       </c>
       <c r="I147">
         <v>10231</v>
       </c>
       <c r="J147" t="s">
         <v>2</v>
       </c>
       <c r="L147" t="s">
         <v>1</v>
       </c>
       <c r="M147">
         <v>70</v>
       </c>
       <c r="R147" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="148" spans="1:18">
       <c r="A148">
         <v>9305561</v>
       </c>
       <c r="B148" t="s">
-        <v>1221</v>
+        <v>1220</v>
       </c>
       <c r="C148" t="s">
-        <v>1220</v>
+        <v>1219</v>
       </c>
       <c r="D148" t="s">
         <v>5</v>
       </c>
       <c r="E148" t="s">
-        <v>304</v>
+        <v>303</v>
       </c>
       <c r="F148">
         <v>2008</v>
       </c>
       <c r="G148">
         <v>80</v>
       </c>
       <c r="H148" t="s">
         <v>3</v>
       </c>
       <c r="I148">
         <v>10231</v>
       </c>
       <c r="J148" t="s">
         <v>2</v>
       </c>
       <c r="L148" t="s">
         <v>1</v>
       </c>
       <c r="M148">
         <v>66</v>
       </c>
       <c r="R148" t="s">
-        <v>303</v>
+        <v>302</v>
       </c>
     </row>
     <row r="149" spans="1:18">
       <c r="A149">
         <v>9535684</v>
       </c>
       <c r="B149" t="s">
-        <v>1129</v>
+        <v>1128</v>
       </c>
       <c r="C149" t="s">
-        <v>1219</v>
+        <v>1218</v>
       </c>
       <c r="D149" t="s">
-        <v>369</v>
+        <v>368</v>
       </c>
       <c r="E149" t="s">
-        <v>304</v>
+        <v>303</v>
       </c>
       <c r="F149">
         <v>2006</v>
       </c>
       <c r="G149">
         <v>81</v>
       </c>
       <c r="H149" t="s">
         <v>3</v>
       </c>
       <c r="I149">
         <v>10231</v>
       </c>
       <c r="J149" t="s">
         <v>2</v>
       </c>
       <c r="L149" t="s">
         <v>1</v>
       </c>
       <c r="M149">
         <v>67</v>
       </c>
       <c r="R149" t="s">
-        <v>303</v>
+        <v>302</v>
       </c>
     </row>
     <row r="150" spans="1:18">
       <c r="A150">
         <v>9100940</v>
       </c>
       <c r="B150" t="s">
-        <v>1218</v>
+        <v>1217</v>
       </c>
       <c r="C150" t="s">
-        <v>1217</v>
+        <v>1216</v>
       </c>
       <c r="D150" t="s">
         <v>79</v>
       </c>
       <c r="E150" t="s">
         <v>4</v>
       </c>
       <c r="F150">
         <v>2000</v>
       </c>
       <c r="G150">
         <v>81</v>
       </c>
       <c r="H150" t="s">
         <v>3</v>
       </c>
       <c r="I150">
         <v>10231</v>
       </c>
       <c r="J150" t="s">
         <v>2</v>
       </c>
       <c r="L150" t="s">
         <v>1</v>
       </c>
       <c r="M150">
         <v>72</v>
       </c>
       <c r="R150" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="151" spans="1:18">
       <c r="A151">
         <v>9305461</v>
       </c>
       <c r="B151" t="s">
-        <v>1216</v>
+        <v>1215</v>
       </c>
       <c r="C151" t="s">
-        <v>1215</v>
+        <v>1214</v>
       </c>
       <c r="D151" t="s">
         <v>5</v>
       </c>
       <c r="E151" t="s">
-        <v>304</v>
+        <v>303</v>
       </c>
       <c r="F151">
         <v>2004</v>
       </c>
       <c r="G151">
         <v>82</v>
       </c>
       <c r="H151" t="s">
         <v>3</v>
       </c>
       <c r="I151">
         <v>10231</v>
       </c>
       <c r="J151" t="s">
         <v>2</v>
       </c>
       <c r="L151" t="s">
         <v>1</v>
       </c>
       <c r="M151">
         <v>68</v>
       </c>
       <c r="R151" t="s">
-        <v>303</v>
+        <v>302</v>
       </c>
     </row>
     <row r="152" spans="1:18">
       <c r="A152">
         <v>9050308</v>
       </c>
       <c r="B152" t="s">
-        <v>1214</v>
+        <v>1213</v>
       </c>
       <c r="C152" t="s">
-        <v>492</v>
+        <v>491</v>
       </c>
       <c r="D152" t="s">
-        <v>581</v>
+        <v>580</v>
       </c>
       <c r="E152" t="s">
         <v>4</v>
       </c>
       <c r="F152">
         <v>2004</v>
       </c>
       <c r="G152">
         <v>82</v>
       </c>
       <c r="H152" t="s">
         <v>3</v>
       </c>
       <c r="I152">
         <v>10231</v>
       </c>
       <c r="J152" t="s">
         <v>2</v>
       </c>
       <c r="L152" t="s">
         <v>1</v>
       </c>
       <c r="M152">
         <v>74</v>
       </c>
       <c r="R152" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="153" spans="1:18">
       <c r="A153">
         <v>9550007</v>
       </c>
       <c r="B153" t="s">
-        <v>1213</v>
+        <v>1212</v>
       </c>
       <c r="C153" t="s">
-        <v>1212</v>
+        <v>1211</v>
       </c>
       <c r="D153" t="s">
         <v>108</v>
       </c>
       <c r="E153" t="s">
         <v>4</v>
       </c>
       <c r="F153">
         <v>1983</v>
       </c>
       <c r="G153">
         <v>83</v>
       </c>
       <c r="H153" t="s">
         <v>3</v>
       </c>
       <c r="I153">
         <v>10231</v>
       </c>
       <c r="J153" t="s">
         <v>2</v>
       </c>
       <c r="L153" t="s">
         <v>1</v>
       </c>
       <c r="M153">
         <v>75</v>
       </c>
       <c r="R153" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="154" spans="1:18">
       <c r="A154">
         <v>9205104</v>
       </c>
       <c r="B154" t="s">
-        <v>1211</v>
+        <v>1210</v>
       </c>
       <c r="C154" t="s">
-        <v>1210</v>
+        <v>1209</v>
       </c>
       <c r="D154" t="s">
         <v>219</v>
       </c>
       <c r="E154" t="s">
-        <v>304</v>
+        <v>303</v>
       </c>
       <c r="F154">
         <v>2006</v>
       </c>
       <c r="G154">
         <v>84</v>
       </c>
       <c r="H154" t="s">
         <v>3</v>
       </c>
       <c r="I154">
         <v>10231</v>
       </c>
       <c r="J154" t="s">
         <v>2</v>
       </c>
       <c r="L154" t="s">
         <v>1</v>
       </c>
       <c r="M154">
         <v>73</v>
       </c>
       <c r="R154" t="s">
-        <v>303</v>
+        <v>302</v>
       </c>
     </row>
     <row r="155" spans="1:18">
       <c r="A155">
         <v>9690175</v>
       </c>
       <c r="B155" t="s">
-        <v>1209</v>
+        <v>1208</v>
       </c>
       <c r="C155" t="s">
-        <v>1208</v>
+        <v>1207</v>
       </c>
       <c r="D155" t="s">
-        <v>471</v>
+        <v>470</v>
       </c>
       <c r="E155" t="s">
         <v>4</v>
       </c>
       <c r="F155">
         <v>2005</v>
       </c>
       <c r="G155">
         <v>84</v>
       </c>
       <c r="H155" t="s">
         <v>3</v>
       </c>
       <c r="I155">
         <v>10231</v>
       </c>
       <c r="J155" t="s">
         <v>2</v>
       </c>
       <c r="L155" t="s">
         <v>1</v>
       </c>
       <c r="M155">
         <v>76</v>
       </c>
       <c r="R155" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="156" spans="1:18">
       <c r="A156">
         <v>9155137</v>
       </c>
       <c r="B156" t="s">
-        <v>1207</v>
+        <v>1206</v>
       </c>
       <c r="C156" t="s">
-        <v>1206</v>
+        <v>1205</v>
       </c>
       <c r="D156" t="s">
         <v>23</v>
       </c>
       <c r="E156" t="s">
-        <v>304</v>
+        <v>303</v>
       </c>
       <c r="F156">
         <v>2007</v>
       </c>
       <c r="G156">
         <v>85</v>
       </c>
       <c r="H156" t="s">
         <v>3</v>
       </c>
       <c r="I156">
         <v>10231</v>
       </c>
       <c r="J156" t="s">
         <v>2</v>
       </c>
       <c r="L156" t="s">
         <v>1</v>
       </c>
       <c r="M156">
         <v>74</v>
       </c>
       <c r="R156" t="s">
-        <v>303</v>
+        <v>302</v>
       </c>
     </row>
     <row r="157" spans="1:18">
       <c r="A157">
         <v>9320122</v>
       </c>
       <c r="B157" t="s">
-        <v>1022</v>
+        <v>1021</v>
       </c>
       <c r="C157" t="s">
-        <v>1205</v>
+        <v>1204</v>
       </c>
       <c r="D157" t="s">
         <v>180</v>
       </c>
       <c r="E157" t="s">
         <v>4</v>
       </c>
       <c r="F157">
         <v>1997</v>
       </c>
       <c r="G157">
         <v>85</v>
       </c>
       <c r="H157" t="s">
         <v>3</v>
       </c>
       <c r="I157">
         <v>10231</v>
       </c>
       <c r="J157" t="s">
         <v>2</v>
       </c>
       <c r="L157" t="s">
         <v>1</v>
       </c>
       <c r="M157">
         <v>77</v>
       </c>
       <c r="R157" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="158" spans="1:18">
       <c r="A158">
         <v>9305474</v>
       </c>
       <c r="B158" t="s">
-        <v>1204</v>
+        <v>1203</v>
       </c>
       <c r="C158" t="s">
-        <v>1203</v>
+        <v>1202</v>
       </c>
       <c r="D158" t="s">
         <v>5</v>
       </c>
       <c r="E158" t="s">
-        <v>304</v>
+        <v>303</v>
       </c>
       <c r="F158">
         <v>2005</v>
       </c>
       <c r="G158">
         <v>86</v>
       </c>
       <c r="H158" t="s">
         <v>3</v>
       </c>
       <c r="I158">
         <v>10231</v>
       </c>
       <c r="J158" t="s">
         <v>2</v>
       </c>
       <c r="L158" t="s">
         <v>1</v>
       </c>
       <c r="M158">
         <v>76</v>
       </c>
       <c r="R158" t="s">
-        <v>303</v>
+        <v>302</v>
       </c>
     </row>
     <row r="159" spans="1:18">
       <c r="A159">
         <v>9320064</v>
       </c>
       <c r="B159" t="s">
-        <v>333</v>
+        <v>332</v>
       </c>
       <c r="C159" t="s">
-        <v>1202</v>
+        <v>1201</v>
       </c>
       <c r="D159" t="s">
         <v>180</v>
       </c>
       <c r="E159" t="s">
         <v>4</v>
       </c>
       <c r="F159">
         <v>1992</v>
       </c>
       <c r="G159">
         <v>86</v>
       </c>
       <c r="H159" t="s">
         <v>3</v>
       </c>
       <c r="I159">
         <v>10231</v>
       </c>
       <c r="J159" t="s">
         <v>2</v>
       </c>
       <c r="L159" t="s">
         <v>1</v>
       </c>
       <c r="M159">
         <v>80</v>
       </c>
       <c r="R159" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="160" spans="1:18">
       <c r="A160">
         <v>9305265</v>
       </c>
       <c r="B160" t="s">
-        <v>1201</v>
+        <v>1200</v>
       </c>
       <c r="C160" t="s">
-        <v>1200</v>
+        <v>1199</v>
       </c>
       <c r="D160" t="s">
         <v>5</v>
       </c>
       <c r="E160" t="s">
-        <v>304</v>
+        <v>303</v>
       </c>
       <c r="F160">
         <v>1994</v>
       </c>
       <c r="G160">
         <v>87</v>
       </c>
       <c r="H160" t="s">
         <v>3</v>
       </c>
       <c r="I160">
         <v>10231</v>
       </c>
       <c r="J160" t="s">
         <v>2</v>
       </c>
       <c r="L160" t="s">
         <v>1</v>
       </c>
       <c r="M160">
         <v>78</v>
       </c>
       <c r="R160" t="s">
-        <v>303</v>
+        <v>302</v>
       </c>
     </row>
     <row r="161" spans="1:18">
       <c r="A161">
         <v>9695053</v>
       </c>
       <c r="B161" t="s">
-        <v>1199</v>
+        <v>1198</v>
       </c>
       <c r="C161" t="s">
-        <v>1198</v>
+        <v>1197</v>
       </c>
       <c r="D161" t="s">
-        <v>471</v>
+        <v>470</v>
       </c>
       <c r="E161" t="s">
-        <v>304</v>
+        <v>303</v>
       </c>
       <c r="F161">
         <v>2008</v>
       </c>
       <c r="G161">
         <v>88</v>
       </c>
       <c r="H161" t="s">
         <v>3</v>
       </c>
       <c r="I161">
         <v>10231</v>
       </c>
       <c r="J161" t="s">
         <v>2</v>
       </c>
       <c r="L161" t="s">
         <v>1</v>
       </c>
       <c r="M161">
         <v>79</v>
       </c>
       <c r="R161" t="s">
-        <v>303</v>
+        <v>302</v>
       </c>
     </row>
     <row r="162" spans="1:18">
       <c r="A162">
         <v>9301035</v>
       </c>
       <c r="B162" t="s">
-        <v>1197</v>
+        <v>1196</v>
       </c>
       <c r="C162" t="s">
-        <v>1196</v>
+        <v>1195</v>
       </c>
       <c r="D162" t="s">
         <v>5</v>
       </c>
       <c r="E162" t="s">
         <v>4</v>
       </c>
       <c r="F162">
         <v>2004</v>
       </c>
       <c r="G162">
         <v>88</v>
       </c>
       <c r="H162" t="s">
         <v>3</v>
       </c>
       <c r="I162">
         <v>10231</v>
       </c>
       <c r="J162" t="s">
         <v>2</v>
       </c>
       <c r="L162" t="s">
         <v>1</v>
       </c>
       <c r="M162">
         <v>82</v>
       </c>
       <c r="R162" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="163" spans="1:18">
       <c r="A163">
         <v>9435098</v>
       </c>
       <c r="B163" t="s">
-        <v>1175</v>
+        <v>1174</v>
       </c>
       <c r="C163" t="s">
-        <v>1195</v>
+        <v>1194</v>
       </c>
       <c r="D163" t="s">
         <v>147</v>
       </c>
       <c r="E163" t="s">
-        <v>304</v>
+        <v>303</v>
       </c>
       <c r="F163">
         <v>2004</v>
       </c>
       <c r="G163">
         <v>89</v>
       </c>
       <c r="H163" t="s">
         <v>3</v>
       </c>
       <c r="I163">
         <v>10231</v>
       </c>
       <c r="J163" t="s">
         <v>2</v>
       </c>
       <c r="L163" t="s">
         <v>1</v>
       </c>
       <c r="M163">
         <v>81</v>
       </c>
       <c r="R163" t="s">
-        <v>303</v>
+        <v>302</v>
       </c>
     </row>
     <row r="164" spans="1:18">
       <c r="A164">
         <v>9300905</v>
       </c>
       <c r="B164" t="s">
-        <v>1194</v>
+        <v>1193</v>
       </c>
       <c r="C164" t="s">
-        <v>1193</v>
+        <v>1192</v>
       </c>
       <c r="D164" t="s">
         <v>5</v>
       </c>
       <c r="E164" t="s">
         <v>4</v>
       </c>
       <c r="F164">
         <v>2002</v>
       </c>
       <c r="G164">
         <v>89</v>
       </c>
       <c r="H164" t="s">
         <v>3</v>
       </c>
       <c r="I164">
         <v>10231</v>
       </c>
       <c r="J164" t="s">
         <v>2</v>
       </c>
       <c r="L164" t="s">
         <v>1</v>
       </c>
       <c r="M164">
         <v>84</v>
       </c>
       <c r="R164" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="165" spans="1:18">
       <c r="A165">
         <v>9205106</v>
       </c>
       <c r="B165" t="s">
-        <v>1192</v>
+        <v>1191</v>
       </c>
       <c r="C165" t="s">
-        <v>1191</v>
+        <v>1190</v>
       </c>
       <c r="D165" t="s">
         <v>219</v>
       </c>
       <c r="E165" t="s">
-        <v>304</v>
+        <v>303</v>
       </c>
       <c r="F165">
         <v>2007</v>
       </c>
       <c r="G165">
         <v>90</v>
       </c>
       <c r="H165" t="s">
         <v>3</v>
       </c>
       <c r="I165">
         <v>10231</v>
       </c>
       <c r="J165" t="s">
         <v>2</v>
       </c>
       <c r="L165" t="s">
         <v>1</v>
       </c>
       <c r="M165">
         <v>83</v>
       </c>
       <c r="R165" t="s">
-        <v>303</v>
+        <v>302</v>
       </c>
     </row>
     <row r="166" spans="1:18">
       <c r="A166">
         <v>9290497</v>
       </c>
       <c r="B166" t="s">
-        <v>1190</v>
+        <v>1189</v>
       </c>
       <c r="C166" t="s">
-        <v>1189</v>
+        <v>1188</v>
       </c>
       <c r="D166" t="s">
         <v>84</v>
       </c>
       <c r="E166" t="s">
         <v>4</v>
       </c>
       <c r="F166">
         <v>2006</v>
       </c>
       <c r="G166">
         <v>90</v>
       </c>
       <c r="H166" t="s">
         <v>3</v>
       </c>
       <c r="I166">
         <v>10231</v>
       </c>
       <c r="J166" t="s">
         <v>2</v>
       </c>
       <c r="L166" t="s">
         <v>1</v>
       </c>
       <c r="M166">
         <v>85</v>
       </c>
       <c r="R166" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="167" spans="1:18">
       <c r="A167">
         <v>9325057</v>
       </c>
       <c r="B167" t="s">
-        <v>1188</v>
+        <v>1187</v>
       </c>
       <c r="C167" t="s">
-        <v>1187</v>
+        <v>1186</v>
       </c>
       <c r="D167" t="s">
         <v>180</v>
       </c>
       <c r="E167" t="s">
-        <v>304</v>
+        <v>303</v>
       </c>
       <c r="F167">
         <v>2002</v>
       </c>
       <c r="G167">
         <v>91</v>
       </c>
       <c r="H167" t="s">
         <v>3</v>
       </c>
       <c r="I167">
         <v>10231</v>
       </c>
       <c r="J167" t="s">
         <v>2</v>
       </c>
       <c r="L167" t="s">
         <v>1</v>
       </c>
       <c r="M167">
         <v>85</v>
       </c>
       <c r="R167" t="s">
-        <v>303</v>
+        <v>302</v>
       </c>
     </row>
     <row r="168" spans="1:18">
       <c r="A168">
         <v>9300973</v>
       </c>
       <c r="B168" t="s">
-        <v>1139</v>
+        <v>1138</v>
       </c>
       <c r="C168" t="s">
-        <v>1186</v>
+        <v>1185</v>
       </c>
       <c r="D168" t="s">
         <v>5</v>
       </c>
       <c r="E168" t="s">
         <v>4</v>
       </c>
       <c r="F168">
         <v>2001</v>
       </c>
       <c r="G168">
         <v>91</v>
       </c>
       <c r="H168" t="s">
         <v>3</v>
       </c>
       <c r="I168">
         <v>10231</v>
       </c>
       <c r="J168" t="s">
         <v>2</v>
       </c>
       <c r="L168" t="s">
         <v>1</v>
       </c>
       <c r="M168">
         <v>87</v>
       </c>
       <c r="R168" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="169" spans="1:18">
       <c r="A169">
         <v>9295234</v>
       </c>
       <c r="B169" t="s">
-        <v>1185</v>
+        <v>1184</v>
       </c>
       <c r="C169" t="s">
-        <v>1184</v>
+        <v>1183</v>
       </c>
       <c r="D169" t="s">
         <v>84</v>
       </c>
       <c r="E169" t="s">
-        <v>304</v>
+        <v>303</v>
       </c>
       <c r="F169">
         <v>2008</v>
       </c>
       <c r="G169">
         <v>92</v>
       </c>
       <c r="H169" t="s">
         <v>3</v>
       </c>
       <c r="I169">
         <v>10231</v>
       </c>
       <c r="J169" t="s">
         <v>2</v>
       </c>
       <c r="L169" t="s">
         <v>1</v>
       </c>
       <c r="M169">
         <v>86</v>
       </c>
       <c r="R169" t="s">
-        <v>303</v>
+        <v>302</v>
       </c>
     </row>
     <row r="170" spans="1:18">
       <c r="A170">
         <v>9200208</v>
       </c>
       <c r="B170" t="s">
-        <v>1183</v>
+        <v>1182</v>
       </c>
       <c r="C170" t="s">
-        <v>1182</v>
+        <v>1181</v>
       </c>
       <c r="D170" t="s">
         <v>219</v>
       </c>
       <c r="E170" t="s">
         <v>4</v>
       </c>
       <c r="F170">
         <v>2005</v>
       </c>
       <c r="G170">
         <v>92</v>
       </c>
       <c r="H170" t="s">
         <v>3</v>
       </c>
       <c r="I170">
         <v>10231</v>
       </c>
       <c r="J170" t="s">
         <v>2</v>
       </c>
       <c r="L170" t="s">
         <v>1</v>
       </c>
       <c r="M170">
         <v>88</v>
       </c>
       <c r="R170" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="171" spans="1:18">
       <c r="A171">
         <v>9095070</v>
       </c>
       <c r="B171" t="s">
-        <v>1181</v>
+        <v>1180</v>
       </c>
       <c r="C171" t="s">
-        <v>543</v>
+        <v>542</v>
       </c>
       <c r="D171" t="s">
         <v>225</v>
       </c>
       <c r="E171" t="s">
-        <v>304</v>
+        <v>303</v>
       </c>
       <c r="F171">
         <v>2006</v>
       </c>
       <c r="G171">
         <v>93</v>
       </c>
       <c r="H171" t="s">
         <v>3</v>
       </c>
       <c r="I171">
         <v>10231</v>
       </c>
       <c r="J171" t="s">
         <v>2</v>
       </c>
       <c r="L171" t="s">
         <v>1</v>
       </c>
       <c r="M171">
         <v>87</v>
       </c>
       <c r="R171" t="s">
-        <v>303</v>
+        <v>302</v>
       </c>
     </row>
     <row r="172" spans="1:18">
       <c r="A172">
         <v>1124948</v>
       </c>
       <c r="B172" t="s">
-        <v>903</v>
+        <v>902</v>
       </c>
       <c r="C172" t="s">
-        <v>343</v>
+        <v>342</v>
       </c>
       <c r="D172" t="s">
         <v>13</v>
       </c>
       <c r="E172" t="s">
         <v>4</v>
       </c>
       <c r="F172">
         <v>1992</v>
       </c>
       <c r="G172">
         <v>93</v>
       </c>
       <c r="H172" t="s">
         <v>3</v>
       </c>
       <c r="I172">
         <v>10231</v>
       </c>
       <c r="J172" t="s">
         <v>2</v>
       </c>
       <c r="L172" t="s">
         <v>1</v>
       </c>
       <c r="M172">
         <v>90</v>
       </c>
       <c r="R172" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="173" spans="1:18">
       <c r="A173">
         <v>9105568</v>
       </c>
       <c r="B173" t="s">
-        <v>1180</v>
+        <v>1179</v>
       </c>
       <c r="C173" t="s">
-        <v>1071</v>
+        <v>1070</v>
       </c>
       <c r="D173" t="s">
         <v>79</v>
       </c>
       <c r="E173" t="s">
-        <v>304</v>
+        <v>303</v>
       </c>
       <c r="F173">
         <v>2007</v>
       </c>
       <c r="G173">
         <v>94</v>
       </c>
       <c r="H173" t="s">
         <v>3</v>
       </c>
       <c r="I173">
         <v>10231</v>
       </c>
       <c r="J173" t="s">
         <v>2</v>
       </c>
       <c r="L173" t="s">
         <v>1</v>
       </c>
       <c r="M173">
         <v>89</v>
       </c>
       <c r="R173" t="s">
-        <v>303</v>
+        <v>302</v>
       </c>
     </row>
     <row r="174" spans="1:18">
       <c r="A174">
         <v>9535800</v>
       </c>
       <c r="B174" t="s">
-        <v>1179</v>
+        <v>1178</v>
       </c>
       <c r="C174" t="s">
-        <v>1178</v>
+        <v>1177</v>
       </c>
       <c r="D174" t="s">
-        <v>369</v>
+        <v>368</v>
       </c>
       <c r="E174" t="s">
-        <v>304</v>
+        <v>303</v>
       </c>
       <c r="F174">
         <v>2009</v>
       </c>
       <c r="G174">
         <v>95</v>
       </c>
       <c r="H174" t="s">
         <v>3</v>
       </c>
       <c r="I174">
         <v>10231</v>
       </c>
       <c r="J174" t="s">
         <v>2</v>
       </c>
       <c r="L174" t="s">
         <v>1</v>
       </c>
       <c r="M174">
         <v>93</v>
       </c>
       <c r="R174" t="s">
-        <v>303</v>
+        <v>302</v>
       </c>
     </row>
     <row r="175" spans="1:18">
       <c r="A175">
         <v>9430012</v>
       </c>
       <c r="B175" t="s">
-        <v>1177</v>
+        <v>1176</v>
       </c>
       <c r="C175" t="s">
-        <v>1176</v>
+        <v>1175</v>
       </c>
       <c r="D175" t="s">
         <v>147</v>
       </c>
       <c r="E175" t="s">
         <v>4</v>
       </c>
       <c r="F175">
         <v>1987</v>
       </c>
       <c r="G175">
         <v>95</v>
       </c>
       <c r="H175" t="s">
         <v>3</v>
       </c>
       <c r="I175">
         <v>10231</v>
       </c>
       <c r="J175" t="s">
         <v>2</v>
       </c>
       <c r="L175" t="s">
         <v>1</v>
       </c>
       <c r="M175">
         <v>92</v>
       </c>
       <c r="R175" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="176" spans="1:18">
       <c r="A176">
         <v>9435111</v>
       </c>
       <c r="B176" t="s">
-        <v>1175</v>
+        <v>1174</v>
       </c>
       <c r="C176" t="s">
-        <v>1174</v>
+        <v>1173</v>
       </c>
       <c r="D176" t="s">
         <v>147</v>
       </c>
       <c r="E176" t="s">
-        <v>304</v>
+        <v>303</v>
       </c>
       <c r="F176">
         <v>2007</v>
       </c>
       <c r="G176">
         <v>96</v>
       </c>
       <c r="H176" t="s">
         <v>3</v>
       </c>
       <c r="I176">
         <v>10231</v>
       </c>
       <c r="J176" t="s">
         <v>2</v>
       </c>
       <c r="L176" t="s">
         <v>1</v>
       </c>
       <c r="M176">
         <v>94</v>
       </c>
       <c r="R176" t="s">
-        <v>303</v>
+        <v>302</v>
       </c>
     </row>
     <row r="177" spans="1:18">
       <c r="A177">
         <v>9320237</v>
       </c>
       <c r="B177" t="s">
-        <v>373</v>
+        <v>372</v>
       </c>
       <c r="C177" t="s">
-        <v>1173</v>
+        <v>1172</v>
       </c>
       <c r="D177" t="s">
         <v>180</v>
       </c>
       <c r="E177" t="s">
         <v>4</v>
       </c>
       <c r="F177">
         <v>2006</v>
       </c>
       <c r="G177">
         <v>96</v>
       </c>
       <c r="H177" t="s">
         <v>3</v>
       </c>
       <c r="I177">
         <v>10231</v>
       </c>
       <c r="J177" t="s">
         <v>2</v>
       </c>
       <c r="L177" t="s">
         <v>1</v>
       </c>
       <c r="M177">
         <v>94</v>
       </c>
       <c r="R177" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="178" spans="1:18">
       <c r="A178">
         <v>9435094</v>
       </c>
       <c r="B178" t="s">
-        <v>1003</v>
+        <v>1002</v>
       </c>
       <c r="C178" t="s">
-        <v>723</v>
+        <v>722</v>
       </c>
       <c r="D178" t="s">
         <v>147</v>
       </c>
       <c r="E178" t="s">
-        <v>304</v>
+        <v>303</v>
       </c>
       <c r="F178">
         <v>2004</v>
       </c>
       <c r="G178">
         <v>97</v>
       </c>
       <c r="H178" t="s">
         <v>3</v>
       </c>
       <c r="I178">
         <v>10231</v>
       </c>
       <c r="J178" t="s">
         <v>2</v>
       </c>
       <c r="L178" t="s">
         <v>1</v>
       </c>
       <c r="M178">
         <v>95</v>
       </c>
       <c r="R178" t="s">
-        <v>303</v>
+        <v>302</v>
       </c>
     </row>
     <row r="179" spans="1:18">
       <c r="A179">
         <v>9510518</v>
       </c>
       <c r="B179" t="s">
-        <v>1172</v>
+        <v>1171</v>
       </c>
       <c r="C179" t="s">
-        <v>1171</v>
+        <v>1170</v>
       </c>
       <c r="D179" t="s">
         <v>8</v>
       </c>
       <c r="E179" t="s">
         <v>4</v>
       </c>
       <c r="F179">
         <v>2005</v>
       </c>
       <c r="G179">
         <v>97</v>
       </c>
       <c r="H179" t="s">
         <v>3</v>
       </c>
       <c r="I179">
         <v>10231</v>
       </c>
       <c r="J179" t="s">
         <v>2</v>
       </c>
       <c r="L179" t="s">
         <v>1</v>
       </c>
       <c r="M179">
         <v>95</v>
       </c>
       <c r="R179" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="180" spans="1:18">
       <c r="A180">
         <v>9435100</v>
       </c>
       <c r="B180" t="s">
-        <v>1170</v>
+        <v>1169</v>
       </c>
       <c r="C180" t="s">
-        <v>1169</v>
+        <v>1168</v>
       </c>
       <c r="D180" t="s">
         <v>147</v>
       </c>
       <c r="E180" t="s">
-        <v>304</v>
+        <v>303</v>
       </c>
       <c r="F180">
         <v>2005</v>
       </c>
       <c r="G180">
         <v>98</v>
       </c>
       <c r="H180" t="s">
         <v>3</v>
       </c>
       <c r="I180">
         <v>10231</v>
       </c>
       <c r="J180" t="s">
         <v>2</v>
       </c>
       <c r="L180" t="s">
         <v>1</v>
       </c>
       <c r="M180">
         <v>96</v>
       </c>
       <c r="R180" t="s">
-        <v>303</v>
+        <v>302</v>
       </c>
     </row>
     <row r="181" spans="1:18">
       <c r="A181">
         <v>9320171</v>
       </c>
       <c r="B181" t="s">
-        <v>670</v>
+        <v>669</v>
       </c>
       <c r="C181" t="s">
-        <v>1168</v>
+        <v>1167</v>
       </c>
       <c r="D181" t="s">
         <v>180</v>
       </c>
       <c r="E181" t="s">
         <v>4</v>
       </c>
       <c r="F181">
         <v>2000</v>
       </c>
       <c r="G181">
         <v>98</v>
       </c>
       <c r="H181" t="s">
         <v>3</v>
       </c>
       <c r="I181">
         <v>10231</v>
       </c>
       <c r="J181" t="s">
         <v>2</v>
       </c>
       <c r="L181" t="s">
         <v>1</v>
       </c>
       <c r="M181">
         <v>96</v>
       </c>
       <c r="R181" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="182" spans="1:18">
       <c r="A182">
         <v>9295224</v>
       </c>
       <c r="B182" t="s">
-        <v>1167</v>
+        <v>1166</v>
       </c>
       <c r="C182" t="s">
-        <v>1166</v>
+        <v>1165</v>
       </c>
       <c r="D182" t="s">
         <v>84</v>
       </c>
       <c r="E182" t="s">
-        <v>304</v>
+        <v>303</v>
       </c>
       <c r="F182">
         <v>2006</v>
       </c>
       <c r="G182">
         <v>99</v>
       </c>
       <c r="H182" t="s">
         <v>3</v>
       </c>
       <c r="I182">
         <v>10231</v>
       </c>
       <c r="J182" t="s">
         <v>2</v>
       </c>
       <c r="L182" t="s">
         <v>1</v>
       </c>
       <c r="M182">
         <v>97</v>
       </c>
       <c r="R182" t="s">
-        <v>303</v>
+        <v>302</v>
       </c>
     </row>
     <row r="183" spans="1:18">
       <c r="A183">
         <v>9150343</v>
       </c>
       <c r="B183" t="s">
-        <v>393</v>
+        <v>392</v>
       </c>
       <c r="C183" t="s">
-        <v>299</v>
+        <v>298</v>
       </c>
       <c r="D183" t="s">
         <v>23</v>
       </c>
       <c r="E183" t="s">
         <v>4</v>
       </c>
       <c r="F183">
         <v>2006</v>
       </c>
       <c r="G183">
         <v>99</v>
       </c>
       <c r="H183" t="s">
         <v>3</v>
       </c>
       <c r="I183">
         <v>10231</v>
       </c>
       <c r="J183" t="s">
         <v>2</v>
       </c>
       <c r="L183" t="s">
         <v>1</v>
       </c>
       <c r="M183">
         <v>97</v>
       </c>
       <c r="R183" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="184" spans="1:18">
       <c r="A184">
         <v>9535722</v>
       </c>
       <c r="B184" t="s">
-        <v>1165</v>
+        <v>1164</v>
       </c>
       <c r="C184" t="s">
-        <v>1164</v>
+        <v>1163</v>
       </c>
       <c r="D184" t="s">
-        <v>369</v>
+        <v>368</v>
       </c>
       <c r="E184" t="s">
-        <v>304</v>
+        <v>303</v>
       </c>
       <c r="F184">
         <v>2007</v>
       </c>
       <c r="G184">
         <v>100</v>
       </c>
       <c r="H184" t="s">
         <v>3</v>
       </c>
       <c r="I184">
         <v>10231</v>
       </c>
       <c r="J184" t="s">
         <v>2</v>
       </c>
       <c r="L184" t="s">
         <v>1</v>
       </c>
       <c r="M184">
         <v>98</v>
       </c>
       <c r="R184" t="s">
-        <v>303</v>
+        <v>302</v>
       </c>
     </row>
     <row r="185" spans="1:18">
       <c r="A185">
         <v>9510555</v>
       </c>
       <c r="B185" t="s">
-        <v>1163</v>
+        <v>1162</v>
       </c>
       <c r="C185" t="s">
-        <v>1162</v>
+        <v>1161</v>
       </c>
       <c r="D185" t="s">
         <v>8</v>
       </c>
       <c r="E185" t="s">
         <v>4</v>
       </c>
       <c r="F185">
         <v>2007</v>
       </c>
       <c r="G185">
         <v>100</v>
       </c>
       <c r="H185" t="s">
         <v>3</v>
       </c>
       <c r="I185">
         <v>10231</v>
       </c>
       <c r="J185" t="s">
         <v>2</v>
       </c>
       <c r="L185" t="s">
         <v>1</v>
       </c>
       <c r="M185">
         <v>98</v>
       </c>
       <c r="R185" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="186" spans="1:18">
       <c r="A186">
         <v>9535802</v>
       </c>
       <c r="B186" t="s">
-        <v>1161</v>
+        <v>1160</v>
       </c>
       <c r="C186" t="s">
-        <v>1160</v>
+        <v>1159</v>
       </c>
       <c r="D186" t="s">
-        <v>369</v>
+        <v>368</v>
       </c>
       <c r="E186" t="s">
-        <v>304</v>
+        <v>303</v>
       </c>
       <c r="F186">
         <v>2006</v>
       </c>
       <c r="G186">
         <v>101</v>
       </c>
       <c r="H186" t="s">
         <v>3</v>
       </c>
       <c r="I186">
         <v>10231</v>
       </c>
       <c r="J186" t="s">
         <v>2</v>
       </c>
       <c r="L186" t="s">
         <v>1</v>
       </c>
       <c r="M186">
         <v>99</v>
       </c>
       <c r="R186" t="s">
-        <v>303</v>
+        <v>302</v>
       </c>
     </row>
     <row r="187" spans="1:18">
       <c r="A187">
         <v>9320214</v>
       </c>
       <c r="B187" t="s">
-        <v>290</v>
+        <v>289</v>
       </c>
       <c r="C187" t="s">
-        <v>1159</v>
+        <v>1158</v>
       </c>
       <c r="D187" t="s">
         <v>180</v>
       </c>
       <c r="E187" t="s">
         <v>4</v>
       </c>
       <c r="F187">
         <v>2004</v>
       </c>
       <c r="G187">
         <v>101</v>
       </c>
       <c r="H187" t="s">
         <v>3</v>
       </c>
       <c r="I187">
         <v>10231</v>
       </c>
       <c r="J187" t="s">
         <v>2</v>
       </c>
       <c r="L187" t="s">
         <v>1</v>
       </c>
       <c r="M187">
         <v>99</v>
       </c>
       <c r="R187" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="188" spans="1:18">
       <c r="A188">
         <v>9105545</v>
       </c>
       <c r="B188" t="s">
-        <v>1158</v>
+        <v>1157</v>
       </c>
       <c r="C188" t="s">
-        <v>1157</v>
+        <v>1156</v>
       </c>
       <c r="D188" t="s">
         <v>79</v>
       </c>
       <c r="E188" t="s">
-        <v>304</v>
+        <v>303</v>
       </c>
       <c r="F188">
         <v>2006</v>
       </c>
       <c r="G188">
         <v>102</v>
       </c>
       <c r="H188" t="s">
         <v>3</v>
       </c>
       <c r="I188">
         <v>10231</v>
       </c>
       <c r="J188" t="s">
         <v>2</v>
       </c>
       <c r="L188" t="s">
         <v>1</v>
       </c>
       <c r="M188">
         <v>100</v>
       </c>
       <c r="R188" t="s">
-        <v>303</v>
+        <v>302</v>
       </c>
     </row>
     <row r="189" spans="1:18">
       <c r="A189">
         <v>9510546</v>
       </c>
       <c r="B189" t="s">
-        <v>1156</v>
+        <v>1155</v>
       </c>
       <c r="C189" t="s">
-        <v>1155</v>
+        <v>1154</v>
       </c>
       <c r="D189" t="s">
         <v>8</v>
       </c>
       <c r="E189" t="s">
         <v>4</v>
       </c>
       <c r="F189">
         <v>2006</v>
       </c>
       <c r="G189">
         <v>102</v>
       </c>
       <c r="H189" t="s">
         <v>3</v>
       </c>
       <c r="I189">
         <v>10231</v>
       </c>
       <c r="J189" t="s">
         <v>2</v>
       </c>
       <c r="L189" t="s">
         <v>1</v>
       </c>
       <c r="M189">
         <v>100</v>
       </c>
       <c r="R189" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="190" spans="1:18">
       <c r="A190">
         <v>9515247</v>
       </c>
       <c r="B190" t="s">
-        <v>1154</v>
+        <v>1153</v>
       </c>
       <c r="C190" t="s">
-        <v>1153</v>
+        <v>1152</v>
       </c>
       <c r="D190" t="s">
         <v>8</v>
       </c>
       <c r="E190" t="s">
-        <v>304</v>
+        <v>303</v>
       </c>
       <c r="F190">
         <v>2008</v>
       </c>
       <c r="G190">
         <v>103</v>
       </c>
       <c r="H190" t="s">
         <v>3</v>
       </c>
       <c r="I190">
         <v>10231</v>
       </c>
       <c r="J190" t="s">
         <v>2</v>
       </c>
       <c r="L190" t="s">
         <v>1</v>
       </c>
       <c r="M190">
         <v>101</v>
       </c>
       <c r="R190" t="s">
-        <v>303</v>
+        <v>302</v>
       </c>
     </row>
     <row r="191" spans="1:18">
       <c r="A191">
         <v>9320223</v>
       </c>
       <c r="B191" t="s">
-        <v>1152</v>
+        <v>1151</v>
       </c>
       <c r="C191" t="s">
-        <v>1151</v>
+        <v>1150</v>
       </c>
       <c r="D191" t="s">
         <v>180</v>
       </c>
       <c r="E191" t="s">
         <v>4</v>
       </c>
       <c r="F191">
         <v>2005</v>
       </c>
       <c r="G191">
         <v>103</v>
       </c>
       <c r="H191" t="s">
         <v>3</v>
       </c>
       <c r="I191">
         <v>10231</v>
       </c>
       <c r="J191" t="s">
         <v>2</v>
       </c>
       <c r="L191" t="s">
         <v>1</v>
       </c>
       <c r="M191">
         <v>101</v>
       </c>
       <c r="R191" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="192" spans="1:18">
       <c r="A192">
         <v>9105317</v>
       </c>
       <c r="B192" t="s">
-        <v>1150</v>
+        <v>1149</v>
       </c>
       <c r="C192" t="s">
-        <v>1149</v>
+        <v>1148</v>
       </c>
       <c r="D192" t="s">
         <v>79</v>
       </c>
       <c r="E192" t="s">
-        <v>304</v>
+        <v>303</v>
       </c>
       <c r="F192">
         <v>1998</v>
       </c>
       <c r="G192">
         <v>104</v>
       </c>
       <c r="H192" t="s">
         <v>3</v>
       </c>
       <c r="I192">
         <v>10231</v>
       </c>
       <c r="J192" t="s">
         <v>2</v>
       </c>
       <c r="L192" t="s">
         <v>1</v>
       </c>
       <c r="M192">
         <v>102</v>
       </c>
       <c r="R192" t="s">
-        <v>303</v>
+        <v>302</v>
       </c>
     </row>
     <row r="193" spans="1:18">
       <c r="A193">
         <v>9055128</v>
       </c>
       <c r="B193" t="s">
-        <v>1148</v>
+        <v>1147</v>
       </c>
       <c r="C193" t="s">
-        <v>1147</v>
+        <v>1146</v>
       </c>
       <c r="D193" t="s">
-        <v>581</v>
+        <v>580</v>
       </c>
       <c r="E193" t="s">
-        <v>304</v>
+        <v>303</v>
       </c>
       <c r="F193">
         <v>2008</v>
       </c>
       <c r="G193">
         <v>105</v>
       </c>
       <c r="H193" t="s">
         <v>3</v>
       </c>
       <c r="I193">
         <v>10231</v>
       </c>
       <c r="J193" t="s">
         <v>2</v>
       </c>
       <c r="L193" t="s">
         <v>1</v>
       </c>
       <c r="M193">
         <v>103</v>
       </c>
       <c r="R193" t="s">
-        <v>303</v>
+        <v>302</v>
       </c>
     </row>
     <row r="194" spans="1:18">
       <c r="A194">
         <v>9690180</v>
       </c>
       <c r="B194" t="s">
-        <v>1146</v>
+        <v>1145</v>
       </c>
       <c r="C194" t="s">
-        <v>638</v>
+        <v>637</v>
       </c>
       <c r="D194" t="s">
-        <v>471</v>
+        <v>470</v>
       </c>
       <c r="E194" t="s">
         <v>4</v>
       </c>
       <c r="F194">
         <v>2006</v>
       </c>
       <c r="G194">
         <v>105</v>
       </c>
       <c r="H194" t="s">
         <v>3</v>
       </c>
       <c r="I194">
         <v>10231</v>
       </c>
       <c r="J194" t="s">
         <v>2</v>
       </c>
       <c r="L194" t="s">
         <v>1</v>
       </c>
       <c r="M194">
         <v>103</v>
       </c>
       <c r="R194" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="195" spans="1:18">
       <c r="A195">
         <v>1605641</v>
       </c>
       <c r="B195" t="s">
-        <v>1145</v>
+        <v>1144</v>
       </c>
       <c r="C195" t="s">
-        <v>1144</v>
+        <v>1143</v>
       </c>
       <c r="D195" t="s">
         <v>225</v>
       </c>
       <c r="E195" t="s">
-        <v>304</v>
+        <v>303</v>
       </c>
       <c r="F195">
         <v>1982</v>
       </c>
       <c r="G195">
         <v>106</v>
       </c>
       <c r="H195" t="s">
         <v>3</v>
       </c>
       <c r="I195">
         <v>10231</v>
       </c>
       <c r="J195" t="s">
         <v>2</v>
       </c>
       <c r="L195" t="s">
         <v>1</v>
       </c>
       <c r="M195">
         <v>104</v>
       </c>
       <c r="R195" t="s">
-        <v>303</v>
+        <v>302</v>
       </c>
     </row>
     <row r="196" spans="1:18">
       <c r="A196">
         <v>9155116</v>
       </c>
       <c r="B196" t="s">
-        <v>1143</v>
+        <v>1142</v>
       </c>
       <c r="C196" t="s">
-        <v>1142</v>
+        <v>1141</v>
       </c>
       <c r="D196" t="s">
         <v>23</v>
       </c>
       <c r="E196" t="s">
-        <v>304</v>
+        <v>303</v>
       </c>
       <c r="F196">
         <v>2006</v>
       </c>
       <c r="G196">
         <v>107</v>
       </c>
       <c r="H196" t="s">
         <v>3</v>
       </c>
       <c r="I196">
         <v>10231</v>
       </c>
       <c r="J196" t="s">
         <v>2</v>
       </c>
       <c r="L196" t="s">
         <v>1</v>
       </c>
       <c r="M196">
         <v>105</v>
       </c>
       <c r="R196" t="s">
-        <v>303</v>
+        <v>302</v>
       </c>
     </row>
     <row r="197" spans="1:18">
       <c r="A197">
         <v>9430208</v>
       </c>
       <c r="B197" t="s">
-        <v>1141</v>
+        <v>1140</v>
       </c>
       <c r="C197" t="s">
-        <v>1140</v>
+        <v>1139</v>
       </c>
       <c r="D197" t="s">
         <v>147</v>
       </c>
       <c r="E197" t="s">
         <v>4</v>
       </c>
       <c r="F197">
         <v>2006</v>
       </c>
       <c r="G197">
         <v>107</v>
       </c>
       <c r="H197" t="s">
         <v>3</v>
       </c>
       <c r="I197">
         <v>10231</v>
       </c>
       <c r="J197" t="s">
         <v>2</v>
       </c>
       <c r="L197" t="s">
         <v>1</v>
       </c>
       <c r="M197">
         <v>105</v>
       </c>
       <c r="R197" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="198" spans="1:18">
       <c r="A198">
         <v>9305437</v>
       </c>
       <c r="B198" t="s">
-        <v>1139</v>
+        <v>1138</v>
       </c>
       <c r="C198" t="s">
-        <v>1138</v>
+        <v>1137</v>
       </c>
       <c r="D198" t="s">
         <v>5</v>
       </c>
       <c r="E198" t="s">
-        <v>304</v>
+        <v>303</v>
       </c>
       <c r="F198">
         <v>2003</v>
       </c>
       <c r="G198">
         <v>108</v>
       </c>
       <c r="H198" t="s">
         <v>3</v>
       </c>
       <c r="I198">
         <v>10231</v>
       </c>
       <c r="J198" t="s">
         <v>2</v>
       </c>
       <c r="L198" t="s">
         <v>1</v>
       </c>
       <c r="M198">
         <v>106</v>
       </c>
       <c r="R198" t="s">
-        <v>303</v>
+        <v>302</v>
       </c>
     </row>
     <row r="199" spans="1:18">
       <c r="A199">
         <v>9301078</v>
       </c>
       <c r="B199" t="s">
         <v>242</v>
       </c>
       <c r="C199" t="s">
-        <v>1137</v>
+        <v>1136</v>
       </c>
       <c r="D199" t="s">
         <v>5</v>
       </c>
       <c r="E199" t="s">
         <v>4</v>
       </c>
       <c r="F199">
         <v>2006</v>
       </c>
       <c r="G199">
         <v>108</v>
       </c>
       <c r="H199" t="s">
         <v>3</v>
       </c>
       <c r="I199">
         <v>10231</v>
       </c>
       <c r="J199" t="s">
         <v>2</v>
       </c>
       <c r="L199" t="s">
         <v>1</v>
       </c>
       <c r="M199">
         <v>106</v>
       </c>
       <c r="R199" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="200" spans="1:18">
       <c r="A200">
         <v>9515198</v>
       </c>
       <c r="B200" t="s">
-        <v>1136</v>
+        <v>1135</v>
       </c>
       <c r="C200" t="s">
-        <v>1135</v>
+        <v>1134</v>
       </c>
       <c r="D200" t="s">
         <v>8</v>
       </c>
       <c r="E200" t="s">
-        <v>304</v>
+        <v>303</v>
       </c>
       <c r="F200">
         <v>2002</v>
       </c>
       <c r="G200">
         <v>109</v>
       </c>
       <c r="H200" t="s">
         <v>3</v>
       </c>
       <c r="I200">
         <v>10231</v>
       </c>
       <c r="J200" t="s">
         <v>2</v>
       </c>
       <c r="L200" t="s">
         <v>1</v>
       </c>
       <c r="M200">
         <v>107</v>
       </c>
       <c r="R200" t="s">
-        <v>303</v>
+        <v>302</v>
       </c>
     </row>
     <row r="201" spans="1:18">
       <c r="A201">
         <v>9090184</v>
       </c>
       <c r="B201" t="s">
-        <v>1134</v>
+        <v>1133</v>
       </c>
       <c r="C201" t="s">
         <v>226</v>
       </c>
       <c r="D201" t="s">
         <v>225</v>
       </c>
       <c r="E201" t="s">
         <v>4</v>
       </c>
       <c r="F201">
         <v>2008</v>
       </c>
       <c r="G201">
         <v>109</v>
       </c>
       <c r="H201" t="s">
         <v>3</v>
       </c>
       <c r="I201">
         <v>10231</v>
       </c>
       <c r="J201" t="s">
         <v>2</v>
       </c>
       <c r="L201" t="s">
         <v>1</v>
       </c>
       <c r="M201">
         <v>107</v>
       </c>
       <c r="R201" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="202" spans="1:18">
       <c r="A202">
         <v>9535758</v>
       </c>
       <c r="B202" t="s">
-        <v>1133</v>
+        <v>1132</v>
       </c>
       <c r="C202" t="s">
-        <v>1132</v>
+        <v>1131</v>
       </c>
       <c r="D202" t="s">
-        <v>369</v>
+        <v>368</v>
       </c>
       <c r="E202" t="s">
-        <v>304</v>
+        <v>303</v>
       </c>
       <c r="F202">
         <v>2006</v>
       </c>
       <c r="G202">
         <v>110</v>
       </c>
       <c r="H202" t="s">
         <v>3</v>
       </c>
       <c r="I202">
         <v>10231</v>
       </c>
       <c r="J202" t="s">
         <v>2</v>
       </c>
       <c r="L202" t="s">
         <v>1</v>
       </c>
       <c r="M202">
         <v>108</v>
       </c>
       <c r="R202" t="s">
-        <v>303</v>
+        <v>302</v>
       </c>
     </row>
     <row r="203" spans="1:18">
       <c r="A203">
         <v>1124990</v>
       </c>
       <c r="B203" t="s">
-        <v>1131</v>
+        <v>1130</v>
       </c>
       <c r="C203" t="s">
-        <v>1130</v>
+        <v>1129</v>
       </c>
       <c r="D203" t="s">
         <v>13</v>
       </c>
       <c r="E203" t="s">
         <v>4</v>
       </c>
       <c r="F203">
         <v>2001</v>
       </c>
       <c r="G203">
         <v>110</v>
       </c>
       <c r="H203" t="s">
         <v>3</v>
       </c>
       <c r="I203">
         <v>10231</v>
       </c>
       <c r="J203" t="s">
         <v>2</v>
       </c>
       <c r="L203" t="s">
         <v>1</v>
       </c>
       <c r="M203">
         <v>108</v>
       </c>
       <c r="R203" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="204" spans="1:18">
       <c r="A204">
         <v>9535525</v>
       </c>
       <c r="B204" t="s">
-        <v>1129</v>
+        <v>1128</v>
       </c>
       <c r="C204" t="s">
-        <v>1128</v>
+        <v>1127</v>
       </c>
       <c r="D204" t="s">
-        <v>369</v>
+        <v>368</v>
       </c>
       <c r="E204" t="s">
-        <v>304</v>
+        <v>303</v>
       </c>
       <c r="F204">
         <v>2002</v>
       </c>
       <c r="G204">
         <v>111</v>
       </c>
       <c r="H204" t="s">
         <v>3</v>
       </c>
       <c r="I204">
         <v>10231</v>
       </c>
       <c r="J204" t="s">
         <v>2</v>
       </c>
       <c r="L204" t="s">
         <v>1</v>
       </c>
       <c r="M204">
         <v>109</v>
       </c>
       <c r="R204" t="s">
-        <v>303</v>
+        <v>302</v>
       </c>
     </row>
     <row r="205" spans="1:18">
       <c r="A205">
         <v>9301037</v>
       </c>
       <c r="B205" t="s">
-        <v>1127</v>
+        <v>1126</v>
       </c>
       <c r="C205" t="s">
-        <v>1126</v>
+        <v>1125</v>
       </c>
       <c r="D205" t="s">
         <v>5</v>
       </c>
       <c r="E205" t="s">
         <v>4</v>
       </c>
       <c r="F205">
         <v>2005</v>
       </c>
       <c r="G205">
         <v>111</v>
       </c>
       <c r="H205" t="s">
         <v>3</v>
       </c>
       <c r="I205">
         <v>10231</v>
       </c>
       <c r="J205" t="s">
         <v>2</v>
       </c>
       <c r="L205" t="s">
         <v>1</v>
       </c>
       <c r="M205">
         <v>109</v>
       </c>
       <c r="R205" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="206" spans="1:18">
       <c r="A206">
         <v>1024805</v>
       </c>
       <c r="B206" t="s">
-        <v>1125</v>
+        <v>1124</v>
       </c>
       <c r="C206" t="s">
-        <v>999</v>
+        <v>998</v>
       </c>
       <c r="D206" t="s">
-        <v>369</v>
+        <v>368</v>
       </c>
       <c r="E206" t="s">
-        <v>304</v>
+        <v>303</v>
       </c>
       <c r="F206">
         <v>1967</v>
       </c>
       <c r="G206">
         <v>112</v>
       </c>
       <c r="H206" t="s">
         <v>3</v>
       </c>
       <c r="I206">
         <v>10231</v>
       </c>
       <c r="J206" t="s">
         <v>2</v>
       </c>
       <c r="L206" t="s">
         <v>1</v>
       </c>
       <c r="M206">
         <v>110</v>
       </c>
       <c r="R206" t="s">
-        <v>303</v>
+        <v>302</v>
       </c>
     </row>
     <row r="207" spans="1:18">
       <c r="A207">
         <v>9055127</v>
       </c>
       <c r="B207" t="s">
-        <v>1124</v>
+        <v>1123</v>
       </c>
       <c r="C207" t="s">
-        <v>1123</v>
+        <v>1122</v>
       </c>
       <c r="D207" t="s">
-        <v>581</v>
+        <v>580</v>
       </c>
       <c r="E207" t="s">
-        <v>304</v>
+        <v>303</v>
       </c>
       <c r="F207">
         <v>2009</v>
       </c>
       <c r="G207">
         <v>113</v>
       </c>
       <c r="H207" t="s">
         <v>3</v>
       </c>
       <c r="I207">
         <v>10231</v>
       </c>
       <c r="J207" t="s">
         <v>2</v>
       </c>
       <c r="L207" t="s">
         <v>1</v>
       </c>
       <c r="M207">
         <v>111</v>
       </c>
       <c r="R207" t="s">
-        <v>303</v>
+        <v>302</v>
       </c>
     </row>
     <row r="208" spans="1:18">
       <c r="A208">
         <v>9290593</v>
       </c>
       <c r="B208" t="s">
-        <v>1120</v>
+        <v>1119</v>
       </c>
       <c r="C208" t="s">
-        <v>405</v>
+        <v>404</v>
       </c>
       <c r="D208" t="s">
         <v>84</v>
       </c>
       <c r="E208" t="s">
         <v>4</v>
       </c>
       <c r="F208">
         <v>2010</v>
       </c>
       <c r="G208">
         <v>113</v>
       </c>
       <c r="H208" t="s">
         <v>3</v>
       </c>
       <c r="I208">
         <v>10231</v>
       </c>
       <c r="J208" t="s">
         <v>2</v>
       </c>
       <c r="L208" t="s">
         <v>1</v>
       </c>
       <c r="M208">
         <v>111</v>
       </c>
       <c r="R208" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="209" spans="1:18">
       <c r="A209">
         <v>9515251</v>
       </c>
       <c r="B209" t="s">
-        <v>1122</v>
+        <v>1121</v>
       </c>
       <c r="C209" t="s">
-        <v>1121</v>
+        <v>1120</v>
       </c>
       <c r="D209" t="s">
         <v>8</v>
       </c>
       <c r="E209" t="s">
-        <v>304</v>
+        <v>303</v>
       </c>
       <c r="F209">
         <v>2008</v>
       </c>
       <c r="G209">
         <v>114</v>
       </c>
       <c r="H209" t="s">
         <v>3</v>
       </c>
       <c r="I209">
         <v>10231</v>
       </c>
       <c r="J209" t="s">
         <v>2</v>
       </c>
       <c r="L209" t="s">
         <v>1</v>
       </c>
       <c r="M209">
         <v>112</v>
       </c>
       <c r="R209" t="s">
-        <v>303</v>
+        <v>302</v>
       </c>
     </row>
     <row r="210" spans="1:18">
       <c r="A210">
         <v>9290524</v>
       </c>
       <c r="B210" t="s">
-        <v>1120</v>
+        <v>1119</v>
       </c>
       <c r="C210" t="s">
-        <v>1119</v>
+        <v>1118</v>
       </c>
       <c r="D210" t="s">
         <v>84</v>
       </c>
       <c r="E210" t="s">
         <v>4</v>
       </c>
       <c r="F210">
         <v>2007</v>
       </c>
       <c r="G210">
         <v>114</v>
       </c>
       <c r="H210" t="s">
         <v>3</v>
       </c>
       <c r="I210">
         <v>10231</v>
       </c>
       <c r="J210" t="s">
         <v>2</v>
       </c>
       <c r="L210" t="s">
         <v>1</v>
       </c>
       <c r="M210">
         <v>112</v>
       </c>
       <c r="R210" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="211" spans="1:18">
       <c r="A211">
         <v>9320222</v>
       </c>
       <c r="B211" t="s">
-        <v>373</v>
+        <v>372</v>
       </c>
       <c r="C211" t="s">
-        <v>1118</v>
+        <v>1117</v>
       </c>
       <c r="D211" t="s">
         <v>180</v>
       </c>
       <c r="E211" t="s">
         <v>4</v>
       </c>
       <c r="F211">
         <v>2005</v>
       </c>
       <c r="G211">
         <v>115</v>
       </c>
       <c r="H211" t="s">
         <v>3</v>
       </c>
       <c r="I211">
         <v>10231</v>
       </c>
       <c r="J211" t="s">
         <v>2</v>
       </c>
       <c r="L211" t="s">
         <v>1</v>
       </c>
       <c r="M211">
         <v>113</v>
       </c>
       <c r="R211" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="212" spans="1:18">
       <c r="A212">
         <v>9515257</v>
       </c>
       <c r="B212" t="s">
-        <v>1117</v>
+        <v>1116</v>
       </c>
       <c r="C212" t="s">
-        <v>1116</v>
+        <v>1115</v>
       </c>
       <c r="D212" t="s">
         <v>8</v>
       </c>
       <c r="E212" t="s">
-        <v>304</v>
+        <v>303</v>
       </c>
       <c r="F212">
         <v>2009</v>
       </c>
       <c r="G212">
         <v>116</v>
       </c>
       <c r="H212" t="s">
         <v>3</v>
       </c>
       <c r="I212">
         <v>10231</v>
       </c>
       <c r="J212" t="s">
         <v>2</v>
       </c>
       <c r="L212" t="s">
         <v>1</v>
       </c>
       <c r="M212">
         <v>114</v>
       </c>
       <c r="R212" t="s">
-        <v>303</v>
+        <v>302</v>
       </c>
     </row>
     <row r="213" spans="1:18">
       <c r="A213">
         <v>9120179</v>
       </c>
       <c r="B213" t="s">
         <v>188</v>
       </c>
       <c r="C213" t="s">
-        <v>1115</v>
+        <v>1114</v>
       </c>
       <c r="D213" t="s">
         <v>13</v>
       </c>
       <c r="E213" t="s">
         <v>4</v>
       </c>
       <c r="F213">
         <v>2007</v>
       </c>
       <c r="G213">
         <v>116</v>
       </c>
       <c r="H213" t="s">
         <v>3</v>
       </c>
       <c r="I213">
         <v>10231</v>
       </c>
       <c r="J213" t="s">
         <v>2</v>
       </c>
       <c r="L213" t="s">
         <v>1</v>
       </c>
       <c r="M213">
         <v>114</v>
       </c>
       <c r="R213" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="214" spans="1:18">
       <c r="A214">
         <v>9435105</v>
       </c>
       <c r="B214" t="s">
-        <v>1114</v>
+        <v>1113</v>
       </c>
       <c r="C214" t="s">
-        <v>1113</v>
+        <v>1112</v>
       </c>
       <c r="D214" t="s">
         <v>147</v>
       </c>
       <c r="E214" t="s">
-        <v>304</v>
+        <v>303</v>
       </c>
       <c r="F214">
         <v>2006</v>
       </c>
       <c r="G214">
         <v>117</v>
       </c>
       <c r="H214" t="s">
         <v>3</v>
       </c>
       <c r="I214">
         <v>10231</v>
       </c>
       <c r="J214" t="s">
         <v>2</v>
       </c>
       <c r="L214" t="s">
         <v>1</v>
       </c>
       <c r="M214">
         <v>115</v>
       </c>
       <c r="R214" t="s">
-        <v>303</v>
+        <v>302</v>
       </c>
     </row>
     <row r="215" spans="1:18">
       <c r="A215">
         <v>9301081</v>
       </c>
       <c r="B215" t="s">
-        <v>1112</v>
+        <v>1111</v>
       </c>
       <c r="C215" t="s">
-        <v>1111</v>
+        <v>1110</v>
       </c>
       <c r="D215" t="s">
         <v>5</v>
       </c>
       <c r="E215" t="s">
         <v>4</v>
       </c>
       <c r="F215">
         <v>2006</v>
       </c>
       <c r="G215">
         <v>117</v>
       </c>
       <c r="H215" t="s">
         <v>3</v>
       </c>
       <c r="I215">
         <v>10231</v>
       </c>
       <c r="J215" t="s">
         <v>2</v>
       </c>
       <c r="L215" t="s">
         <v>1</v>
       </c>
       <c r="M215">
         <v>115</v>
       </c>
       <c r="R215" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="216" spans="1:18">
       <c r="A216">
         <v>9435099</v>
       </c>
       <c r="B216" t="s">
-        <v>1110</v>
+        <v>1109</v>
       </c>
       <c r="C216" t="s">
-        <v>869</v>
+        <v>868</v>
       </c>
       <c r="D216" t="s">
         <v>147</v>
       </c>
       <c r="E216" t="s">
-        <v>304</v>
+        <v>303</v>
       </c>
       <c r="F216">
         <v>2004</v>
       </c>
       <c r="G216">
         <v>118</v>
       </c>
       <c r="H216" t="s">
         <v>3</v>
       </c>
       <c r="I216">
         <v>10231</v>
       </c>
       <c r="J216" t="s">
         <v>2</v>
       </c>
       <c r="L216" t="s">
         <v>1</v>
       </c>
       <c r="M216">
         <v>116</v>
       </c>
       <c r="R216" t="s">
-        <v>303</v>
+        <v>302</v>
       </c>
     </row>
     <row r="217" spans="1:18">
       <c r="A217">
         <v>9290530</v>
       </c>
       <c r="B217" t="s">
-        <v>641</v>
+        <v>640</v>
       </c>
       <c r="C217" t="s">
-        <v>1109</v>
+        <v>1108</v>
       </c>
       <c r="D217" t="s">
         <v>84</v>
       </c>
       <c r="E217" t="s">
         <v>4</v>
       </c>
       <c r="F217">
         <v>2007</v>
       </c>
       <c r="G217">
         <v>118</v>
       </c>
       <c r="H217" t="s">
         <v>3</v>
       </c>
       <c r="I217">
         <v>10231</v>
       </c>
       <c r="J217" t="s">
         <v>2</v>
       </c>
       <c r="L217" t="s">
         <v>1</v>
       </c>
       <c r="M217">
         <v>116</v>
       </c>
       <c r="R217" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="218" spans="1:18">
       <c r="A218">
         <v>9535558</v>
       </c>
       <c r="B218" t="s">
-        <v>1108</v>
+        <v>1107</v>
       </c>
       <c r="C218" t="s">
-        <v>1107</v>
+        <v>1106</v>
       </c>
       <c r="D218" t="s">
-        <v>369</v>
+        <v>368</v>
       </c>
       <c r="E218" t="s">
-        <v>304</v>
+        <v>303</v>
       </c>
       <c r="F218">
         <v>1990</v>
       </c>
       <c r="G218">
         <v>119</v>
       </c>
       <c r="H218" t="s">
         <v>3</v>
       </c>
       <c r="I218">
         <v>10231</v>
       </c>
       <c r="J218" t="s">
         <v>2</v>
       </c>
       <c r="L218" t="s">
         <v>1</v>
       </c>
       <c r="M218">
         <v>117</v>
       </c>
       <c r="R218" t="s">
-        <v>303</v>
+        <v>302</v>
       </c>
     </row>
     <row r="219" spans="1:18">
       <c r="A219">
         <v>9101491</v>
       </c>
       <c r="B219" t="s">
-        <v>1106</v>
+        <v>1105</v>
       </c>
       <c r="C219" t="s">
-        <v>1105</v>
+        <v>1104</v>
       </c>
       <c r="D219" t="s">
         <v>79</v>
       </c>
       <c r="E219" t="s">
         <v>4</v>
       </c>
       <c r="F219">
         <v>2008</v>
       </c>
       <c r="G219">
         <v>119</v>
       </c>
       <c r="H219" t="s">
         <v>3</v>
       </c>
       <c r="I219">
         <v>10231</v>
       </c>
       <c r="J219" t="s">
         <v>2</v>
       </c>
       <c r="L219" t="s">
         <v>1</v>
       </c>
       <c r="M219">
         <v>118</v>
       </c>
       <c r="R219" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="220" spans="1:18">
       <c r="A220">
         <v>9095085</v>
       </c>
       <c r="B220" t="s">
-        <v>1104</v>
+        <v>1103</v>
       </c>
       <c r="C220" t="s">
-        <v>1103</v>
+        <v>1102</v>
       </c>
       <c r="D220" t="s">
         <v>225</v>
       </c>
       <c r="E220" t="s">
-        <v>304</v>
+        <v>303</v>
       </c>
       <c r="F220">
         <v>2009</v>
       </c>
       <c r="G220">
         <v>120</v>
       </c>
       <c r="H220" t="s">
         <v>3</v>
       </c>
       <c r="I220">
         <v>10231</v>
       </c>
       <c r="J220" t="s">
         <v>2</v>
       </c>
       <c r="L220" t="s">
         <v>1</v>
       </c>
       <c r="M220">
         <v>118</v>
       </c>
       <c r="R220" t="s">
-        <v>303</v>
+        <v>302</v>
       </c>
     </row>
     <row r="221" spans="1:18">
       <c r="A221">
         <v>9690174</v>
       </c>
       <c r="B221" t="s">
-        <v>1085</v>
+        <v>1084</v>
       </c>
       <c r="C221" t="s">
-        <v>1102</v>
+        <v>1101</v>
       </c>
       <c r="D221" t="s">
-        <v>471</v>
+        <v>470</v>
       </c>
       <c r="E221" t="s">
         <v>4</v>
       </c>
       <c r="F221">
         <v>2005</v>
       </c>
       <c r="G221">
         <v>120</v>
       </c>
       <c r="H221" t="s">
         <v>3</v>
       </c>
       <c r="I221">
         <v>10231</v>
       </c>
       <c r="J221" t="s">
         <v>2</v>
       </c>
       <c r="L221" t="s">
         <v>1</v>
       </c>
       <c r="M221">
         <v>119</v>
       </c>
       <c r="R221" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="222" spans="1:18">
       <c r="A222">
         <v>9055133</v>
       </c>
       <c r="B222" t="s">
-        <v>1101</v>
+        <v>1100</v>
       </c>
       <c r="C222" t="s">
-        <v>1100</v>
+        <v>1099</v>
       </c>
       <c r="D222" t="s">
-        <v>581</v>
+        <v>580</v>
       </c>
       <c r="E222" t="s">
-        <v>304</v>
+        <v>303</v>
       </c>
       <c r="F222">
         <v>2006</v>
       </c>
       <c r="G222">
         <v>121</v>
       </c>
       <c r="H222" t="s">
         <v>3</v>
       </c>
       <c r="I222">
         <v>10231</v>
       </c>
       <c r="J222" t="s">
         <v>2</v>
       </c>
       <c r="L222" t="s">
         <v>1</v>
       </c>
       <c r="M222">
         <v>119</v>
       </c>
       <c r="R222" t="s">
-        <v>303</v>
+        <v>302</v>
       </c>
     </row>
     <row r="223" spans="1:18">
       <c r="A223">
         <v>9485431</v>
       </c>
       <c r="B223" t="s">
-        <v>1099</v>
+        <v>1098</v>
       </c>
       <c r="C223" t="s">
-        <v>545</v>
+        <v>544</v>
       </c>
       <c r="D223" t="s">
         <v>150</v>
       </c>
       <c r="E223" t="s">
-        <v>304</v>
+        <v>303</v>
       </c>
       <c r="F223">
         <v>2003</v>
       </c>
       <c r="G223">
         <v>122</v>
       </c>
       <c r="H223" t="s">
         <v>3</v>
       </c>
       <c r="I223">
         <v>10231</v>
       </c>
       <c r="J223" t="s">
         <v>2</v>
       </c>
       <c r="L223" t="s">
         <v>1</v>
       </c>
       <c r="M223">
         <v>121</v>
       </c>
       <c r="R223" t="s">
-        <v>303</v>
+        <v>302</v>
       </c>
     </row>
     <row r="224" spans="1:18">
       <c r="A224">
         <v>9510576</v>
       </c>
       <c r="B224" t="s">
-        <v>1098</v>
+        <v>1097</v>
       </c>
       <c r="C224" t="s">
-        <v>1097</v>
+        <v>1096</v>
       </c>
       <c r="D224" t="s">
         <v>8</v>
       </c>
       <c r="E224" t="s">
         <v>4</v>
       </c>
       <c r="F224">
         <v>2008</v>
       </c>
       <c r="G224">
         <v>122</v>
       </c>
       <c r="H224" t="s">
         <v>3</v>
       </c>
       <c r="I224">
         <v>10231</v>
       </c>
       <c r="J224" t="s">
         <v>2</v>
       </c>
       <c r="L224" t="s">
         <v>1</v>
       </c>
       <c r="M224">
         <v>121</v>
       </c>
       <c r="R224" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="225" spans="1:18">
       <c r="A225">
         <v>9095067</v>
       </c>
       <c r="B225" t="s">
-        <v>1096</v>
+        <v>1095</v>
       </c>
       <c r="C225" t="s">
-        <v>1095</v>
+        <v>1094</v>
       </c>
       <c r="D225" t="s">
         <v>225</v>
       </c>
       <c r="E225" t="s">
-        <v>304</v>
+        <v>303</v>
       </c>
       <c r="F225">
         <v>2006</v>
       </c>
       <c r="G225">
         <v>123</v>
       </c>
       <c r="H225" t="s">
         <v>3</v>
       </c>
       <c r="I225">
         <v>10231</v>
       </c>
       <c r="J225" t="s">
         <v>2</v>
       </c>
       <c r="L225" t="s">
         <v>1</v>
       </c>
       <c r="M225">
         <v>122</v>
       </c>
       <c r="R225" t="s">
-        <v>303</v>
+        <v>302</v>
       </c>
     </row>
     <row r="226" spans="1:18">
       <c r="A226">
         <v>9531835</v>
       </c>
       <c r="B226" t="s">
-        <v>1068</v>
+        <v>1067</v>
       </c>
       <c r="C226" t="s">
-        <v>1094</v>
+        <v>1093</v>
       </c>
       <c r="D226" t="s">
-        <v>369</v>
+        <v>368</v>
       </c>
       <c r="E226" t="s">
         <v>4</v>
       </c>
       <c r="F226">
         <v>2007</v>
       </c>
       <c r="G226">
         <v>123</v>
       </c>
       <c r="H226" t="s">
         <v>3</v>
       </c>
       <c r="I226">
         <v>10231</v>
       </c>
       <c r="J226" t="s">
         <v>2</v>
       </c>
       <c r="L226" t="s">
         <v>1</v>
       </c>
       <c r="M226">
         <v>122</v>
       </c>
       <c r="R226" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="227" spans="1:18">
       <c r="A227">
         <v>9320195</v>
       </c>
       <c r="B227" t="s">
-        <v>333</v>
+        <v>332</v>
       </c>
       <c r="C227" t="s">
-        <v>1093</v>
+        <v>1092</v>
       </c>
       <c r="D227" t="s">
         <v>180</v>
       </c>
       <c r="E227" t="s">
         <v>4</v>
       </c>
       <c r="F227">
         <v>2002</v>
       </c>
       <c r="G227">
         <v>124</v>
       </c>
       <c r="H227" t="s">
         <v>3</v>
       </c>
       <c r="I227">
         <v>10231</v>
       </c>
       <c r="J227" t="s">
         <v>2</v>
       </c>
       <c r="L227" t="s">
         <v>1</v>
       </c>
       <c r="M227">
         <v>123</v>
       </c>
       <c r="R227" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="228" spans="1:18">
       <c r="A228">
         <v>9305564</v>
       </c>
       <c r="B228" t="s">
-        <v>1092</v>
+        <v>1091</v>
       </c>
       <c r="C228" t="s">
-        <v>1091</v>
+        <v>1090</v>
       </c>
       <c r="D228" t="s">
         <v>5</v>
       </c>
       <c r="E228" t="s">
-        <v>304</v>
+        <v>303</v>
       </c>
       <c r="F228">
         <v>2009</v>
       </c>
       <c r="G228">
         <v>125</v>
       </c>
       <c r="H228" t="s">
         <v>3</v>
       </c>
       <c r="I228">
         <v>10231</v>
       </c>
       <c r="J228" t="s">
         <v>2</v>
       </c>
       <c r="L228" t="s">
         <v>1</v>
       </c>
       <c r="M228">
         <v>124</v>
       </c>
       <c r="R228" t="s">
-        <v>303</v>
+        <v>302</v>
       </c>
     </row>
     <row r="229" spans="1:18">
       <c r="A229">
         <v>9325082</v>
       </c>
       <c r="B229" t="s">
-        <v>1043</v>
+        <v>1042</v>
       </c>
       <c r="C229" t="s">
-        <v>1090</v>
+        <v>1089</v>
       </c>
       <c r="D229" t="s">
         <v>180</v>
       </c>
       <c r="E229" t="s">
-        <v>304</v>
+        <v>303</v>
       </c>
       <c r="F229">
         <v>2006</v>
       </c>
       <c r="G229">
         <v>126</v>
       </c>
       <c r="H229" t="s">
         <v>3</v>
       </c>
       <c r="I229">
         <v>10231</v>
       </c>
       <c r="J229" t="s">
         <v>2</v>
       </c>
       <c r="L229" t="s">
         <v>1</v>
       </c>
       <c r="M229">
         <v>125</v>
       </c>
       <c r="R229" t="s">
-        <v>303</v>
+        <v>302</v>
       </c>
     </row>
     <row r="230" spans="1:18">
       <c r="A230">
         <v>9150213</v>
       </c>
       <c r="B230" t="s">
-        <v>1089</v>
+        <v>1088</v>
       </c>
       <c r="C230" t="s">
-        <v>476</v>
+        <v>475</v>
       </c>
       <c r="D230" t="s">
         <v>23</v>
       </c>
       <c r="E230" t="s">
         <v>4</v>
       </c>
       <c r="F230">
         <v>1981</v>
       </c>
       <c r="G230">
         <v>126</v>
       </c>
       <c r="H230" t="s">
         <v>3</v>
       </c>
       <c r="I230">
         <v>10231</v>
       </c>
       <c r="J230" t="s">
         <v>2</v>
       </c>
       <c r="L230" t="s">
         <v>1</v>
       </c>
       <c r="M230">
         <v>125</v>
       </c>
       <c r="R230" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="231" spans="1:18">
       <c r="A231">
         <v>9295238</v>
       </c>
       <c r="B231" t="s">
-        <v>1088</v>
+        <v>1087</v>
       </c>
       <c r="C231" t="s">
-        <v>357</v>
+        <v>356</v>
       </c>
       <c r="D231" t="s">
         <v>84</v>
       </c>
       <c r="E231" t="s">
-        <v>304</v>
+        <v>303</v>
       </c>
       <c r="F231">
         <v>2007</v>
       </c>
       <c r="G231">
         <v>127</v>
       </c>
       <c r="H231" t="s">
         <v>3</v>
       </c>
       <c r="I231">
         <v>10231</v>
       </c>
       <c r="J231" t="s">
         <v>2</v>
       </c>
       <c r="L231" t="s">
         <v>1</v>
       </c>
       <c r="M231">
         <v>126</v>
       </c>
       <c r="R231" t="s">
-        <v>303</v>
+        <v>302</v>
       </c>
     </row>
     <row r="232" spans="1:18">
       <c r="A232">
         <v>9120076</v>
       </c>
       <c r="B232" t="s">
-        <v>1087</v>
+        <v>1086</v>
       </c>
       <c r="C232" t="s">
-        <v>1086</v>
+        <v>1085</v>
       </c>
       <c r="D232" t="s">
         <v>13</v>
       </c>
       <c r="E232" t="s">
         <v>4</v>
       </c>
       <c r="F232">
         <v>2003</v>
       </c>
       <c r="G232">
         <v>127</v>
       </c>
       <c r="H232" t="s">
         <v>3</v>
       </c>
       <c r="I232">
         <v>10231</v>
       </c>
       <c r="J232" t="s">
         <v>2</v>
       </c>
       <c r="L232" t="s">
         <v>1</v>
       </c>
       <c r="M232">
         <v>126</v>
       </c>
       <c r="R232" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="233" spans="1:18">
       <c r="A233">
         <v>9690140</v>
       </c>
       <c r="B233" t="s">
-        <v>1085</v>
+        <v>1084</v>
       </c>
       <c r="C233" t="s">
-        <v>1084</v>
+        <v>1083</v>
       </c>
       <c r="D233" t="s">
-        <v>471</v>
+        <v>470</v>
       </c>
       <c r="E233" t="s">
         <v>4</v>
       </c>
       <c r="F233">
         <v>2001</v>
       </c>
       <c r="G233">
         <v>128</v>
       </c>
       <c r="H233" t="s">
         <v>3</v>
       </c>
       <c r="I233">
         <v>10231</v>
       </c>
       <c r="J233" t="s">
         <v>2</v>
       </c>
       <c r="L233" t="s">
         <v>1</v>
       </c>
       <c r="M233">
         <v>127</v>
       </c>
       <c r="R233" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="234" spans="1:18">
       <c r="A234">
         <v>9120134</v>
       </c>
       <c r="B234" t="s">
-        <v>615</v>
+        <v>614</v>
       </c>
       <c r="C234" t="s">
-        <v>1083</v>
+        <v>1082</v>
       </c>
       <c r="D234" t="s">
         <v>13</v>
       </c>
       <c r="E234" t="s">
         <v>4</v>
       </c>
       <c r="F234">
         <v>2004</v>
       </c>
       <c r="G234">
         <v>129</v>
       </c>
       <c r="H234" t="s">
         <v>3</v>
       </c>
       <c r="I234">
         <v>10231</v>
       </c>
       <c r="J234" t="s">
         <v>2</v>
       </c>
       <c r="L234" t="s">
         <v>1</v>
       </c>
       <c r="M234">
         <v>128</v>
       </c>
       <c r="R234" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="235" spans="1:18">
       <c r="A235">
         <v>9305482</v>
       </c>
       <c r="B235" t="s">
-        <v>1082</v>
+        <v>1081</v>
       </c>
       <c r="C235" t="s">
-        <v>1081</v>
+        <v>1080</v>
       </c>
       <c r="D235" t="s">
         <v>5</v>
       </c>
       <c r="E235" t="s">
-        <v>304</v>
+        <v>303</v>
       </c>
       <c r="F235">
         <v>2003</v>
       </c>
       <c r="G235">
         <v>130</v>
       </c>
       <c r="H235" t="s">
         <v>3</v>
       </c>
       <c r="I235">
         <v>10231</v>
       </c>
       <c r="J235" t="s">
         <v>2</v>
       </c>
       <c r="L235" t="s">
         <v>1</v>
       </c>
       <c r="M235">
         <v>129</v>
       </c>
       <c r="R235" t="s">
-        <v>303</v>
+        <v>302</v>
       </c>
     </row>
     <row r="236" spans="1:18">
       <c r="A236">
         <v>1754924</v>
       </c>
       <c r="B236" t="s">
-        <v>1080</v>
+        <v>1079</v>
       </c>
       <c r="C236" t="s">
-        <v>582</v>
+        <v>581</v>
       </c>
       <c r="D236" t="s">
         <v>18</v>
       </c>
       <c r="E236" t="s">
         <v>4</v>
       </c>
       <c r="F236">
         <v>1976</v>
       </c>
       <c r="G236">
         <v>130</v>
       </c>
       <c r="H236" t="s">
         <v>3</v>
       </c>
       <c r="I236">
         <v>10231</v>
       </c>
       <c r="J236" t="s">
         <v>2</v>
       </c>
       <c r="L236" t="s">
         <v>1</v>
       </c>
       <c r="M236">
         <v>129</v>
       </c>
       <c r="R236" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="237" spans="1:18">
       <c r="A237">
         <v>9535557</v>
       </c>
       <c r="B237" t="s">
-        <v>1079</v>
+        <v>1078</v>
       </c>
       <c r="C237" t="s">
-        <v>1078</v>
+        <v>1077</v>
       </c>
       <c r="D237" t="s">
-        <v>369</v>
+        <v>368</v>
       </c>
       <c r="E237" t="s">
-        <v>304</v>
+        <v>303</v>
       </c>
       <c r="F237">
         <v>2002</v>
       </c>
       <c r="G237">
         <v>131</v>
       </c>
       <c r="H237" t="s">
         <v>3</v>
       </c>
       <c r="I237">
         <v>10231</v>
       </c>
       <c r="J237" t="s">
         <v>2</v>
       </c>
       <c r="L237" t="s">
         <v>1</v>
       </c>
       <c r="M237">
         <v>130</v>
       </c>
       <c r="R237" t="s">
-        <v>303</v>
+        <v>302</v>
       </c>
     </row>
     <row r="238" spans="1:18">
       <c r="A238">
         <v>9290514</v>
       </c>
       <c r="B238" t="s">
-        <v>1077</v>
+        <v>1076</v>
       </c>
       <c r="C238" t="s">
-        <v>1076</v>
+        <v>1075</v>
       </c>
       <c r="D238" t="s">
         <v>84</v>
       </c>
       <c r="E238" t="s">
         <v>4</v>
       </c>
       <c r="F238">
         <v>2007</v>
       </c>
       <c r="G238">
         <v>131</v>
       </c>
       <c r="H238" t="s">
         <v>3</v>
       </c>
       <c r="I238">
         <v>10231</v>
       </c>
       <c r="J238" t="s">
         <v>2</v>
       </c>
       <c r="L238" t="s">
         <v>1</v>
       </c>
       <c r="M238">
         <v>130</v>
       </c>
       <c r="R238" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="239" spans="1:18">
       <c r="A239">
         <v>9125131</v>
       </c>
       <c r="B239" t="s">
-        <v>817</v>
+        <v>816</v>
       </c>
       <c r="C239" t="s">
-        <v>506</v>
+        <v>505</v>
       </c>
       <c r="D239" t="s">
         <v>13</v>
       </c>
       <c r="E239" t="s">
-        <v>304</v>
+        <v>303</v>
       </c>
       <c r="F239">
         <v>2002</v>
       </c>
       <c r="G239">
         <v>132</v>
       </c>
       <c r="H239" t="s">
         <v>3</v>
       </c>
       <c r="I239">
         <v>10231</v>
       </c>
       <c r="J239" t="s">
         <v>2</v>
       </c>
       <c r="L239" t="s">
         <v>1</v>
       </c>
       <c r="M239">
         <v>131</v>
       </c>
       <c r="R239" t="s">
-        <v>303</v>
+        <v>302</v>
       </c>
     </row>
     <row r="240" spans="1:18">
       <c r="A240">
         <v>9150345</v>
       </c>
       <c r="B240" t="s">
-        <v>1075</v>
+        <v>1074</v>
       </c>
       <c r="C240" t="s">
-        <v>1074</v>
+        <v>1073</v>
       </c>
       <c r="D240" t="s">
         <v>23</v>
       </c>
       <c r="E240" t="s">
         <v>4</v>
       </c>
       <c r="F240">
         <v>2008</v>
       </c>
       <c r="G240">
         <v>132</v>
       </c>
       <c r="H240" t="s">
         <v>3</v>
       </c>
       <c r="I240">
         <v>10231</v>
       </c>
       <c r="J240" t="s">
         <v>2</v>
       </c>
       <c r="L240" t="s">
         <v>1</v>
       </c>
       <c r="M240">
         <v>131</v>
       </c>
       <c r="R240" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="241" spans="1:18">
       <c r="A241">
         <v>9305499</v>
       </c>
       <c r="B241" t="s">
-        <v>1073</v>
+        <v>1072</v>
       </c>
       <c r="C241" t="s">
-        <v>644</v>
+        <v>643</v>
       </c>
       <c r="D241" t="s">
         <v>5</v>
       </c>
       <c r="E241" t="s">
-        <v>304</v>
+        <v>303</v>
       </c>
       <c r="F241">
         <v>2006</v>
       </c>
       <c r="G241">
         <v>133</v>
       </c>
       <c r="H241" t="s">
         <v>3</v>
       </c>
       <c r="I241">
         <v>10231</v>
       </c>
       <c r="J241" t="s">
         <v>2</v>
       </c>
       <c r="L241" t="s">
         <v>1</v>
       </c>
       <c r="M241">
         <v>132</v>
       </c>
       <c r="R241" t="s">
-        <v>303</v>
+        <v>302</v>
       </c>
     </row>
     <row r="242" spans="1:18">
       <c r="A242">
         <v>9532067</v>
       </c>
       <c r="B242" t="s">
-        <v>1072</v>
+        <v>1071</v>
       </c>
       <c r="C242" t="s">
-        <v>1071</v>
+        <v>1070</v>
       </c>
       <c r="D242" t="s">
-        <v>369</v>
+        <v>368</v>
       </c>
       <c r="E242" t="s">
         <v>4</v>
       </c>
       <c r="F242">
         <v>2009</v>
       </c>
       <c r="G242">
         <v>133</v>
       </c>
       <c r="H242" t="s">
         <v>3</v>
       </c>
       <c r="I242">
         <v>10231</v>
       </c>
       <c r="J242" t="s">
         <v>2</v>
       </c>
       <c r="L242" t="s">
         <v>1</v>
       </c>
       <c r="M242">
         <v>132</v>
       </c>
       <c r="R242" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="243" spans="1:18">
       <c r="A243">
         <v>9695051</v>
       </c>
       <c r="B243" t="s">
-        <v>1070</v>
+        <v>1069</v>
       </c>
       <c r="C243" t="s">
-        <v>1069</v>
+        <v>1068</v>
       </c>
       <c r="D243" t="s">
-        <v>471</v>
+        <v>470</v>
       </c>
       <c r="E243" t="s">
-        <v>304</v>
+        <v>303</v>
       </c>
       <c r="F243">
         <v>2006</v>
       </c>
       <c r="G243">
         <v>134</v>
       </c>
       <c r="H243" t="s">
         <v>3</v>
       </c>
       <c r="I243">
         <v>10231</v>
       </c>
       <c r="J243" t="s">
         <v>2</v>
       </c>
       <c r="L243" t="s">
         <v>1</v>
       </c>
       <c r="M243">
         <v>133</v>
       </c>
       <c r="R243" t="s">
-        <v>303</v>
+        <v>302</v>
       </c>
     </row>
     <row r="244" spans="1:18">
       <c r="A244">
         <v>9531945</v>
       </c>
       <c r="B244" t="s">
-        <v>1068</v>
+        <v>1067</v>
       </c>
       <c r="C244" t="s">
-        <v>1067</v>
+        <v>1066</v>
       </c>
       <c r="D244" t="s">
-        <v>369</v>
+        <v>368</v>
       </c>
       <c r="E244" t="s">
         <v>4</v>
       </c>
       <c r="F244">
         <v>2008</v>
       </c>
       <c r="G244">
         <v>134</v>
       </c>
       <c r="H244" t="s">
         <v>3</v>
       </c>
       <c r="I244">
         <v>10231</v>
       </c>
       <c r="J244" t="s">
         <v>2</v>
       </c>
       <c r="L244" t="s">
         <v>1</v>
       </c>
       <c r="M244">
         <v>133</v>
       </c>
       <c r="R244" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="245" spans="1:18">
       <c r="A245">
         <v>9095077</v>
       </c>
       <c r="B245" t="s">
-        <v>1066</v>
+        <v>1065</v>
       </c>
       <c r="C245" t="s">
-        <v>1065</v>
+        <v>1064</v>
       </c>
       <c r="D245" t="s">
         <v>225</v>
       </c>
       <c r="E245" t="s">
-        <v>304</v>
+        <v>303</v>
       </c>
       <c r="F245">
         <v>2008</v>
       </c>
       <c r="G245">
         <v>135</v>
       </c>
       <c r="H245" t="s">
         <v>3</v>
       </c>
       <c r="I245">
         <v>10231</v>
       </c>
       <c r="J245" t="s">
         <v>2</v>
       </c>
       <c r="L245" t="s">
         <v>1</v>
       </c>
       <c r="M245">
         <v>134</v>
       </c>
       <c r="R245" t="s">
-        <v>303</v>
+        <v>302</v>
       </c>
     </row>
     <row r="246" spans="1:18">
       <c r="A246">
         <v>9430193</v>
       </c>
       <c r="B246" t="s">
-        <v>1064</v>
+        <v>1063</v>
       </c>
       <c r="C246" t="s">
-        <v>1063</v>
+        <v>1062</v>
       </c>
       <c r="D246" t="s">
         <v>147</v>
       </c>
       <c r="E246" t="s">
         <v>4</v>
       </c>
       <c r="F246">
         <v>2004</v>
       </c>
       <c r="G246">
         <v>135</v>
       </c>
       <c r="H246" t="s">
         <v>3</v>
       </c>
       <c r="I246">
         <v>10231</v>
       </c>
       <c r="J246" t="s">
         <v>2</v>
       </c>
       <c r="L246" t="s">
         <v>1</v>
       </c>
       <c r="M246">
         <v>134</v>
       </c>
       <c r="R246" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="247" spans="1:18">
       <c r="A247">
         <v>9295240</v>
       </c>
       <c r="B247" t="s">
-        <v>1062</v>
+        <v>1061</v>
       </c>
       <c r="C247" t="s">
-        <v>1061</v>
+        <v>1060</v>
       </c>
       <c r="D247" t="s">
         <v>84</v>
       </c>
       <c r="E247" t="s">
-        <v>304</v>
+        <v>303</v>
       </c>
       <c r="F247">
         <v>2008</v>
       </c>
       <c r="G247">
         <v>136</v>
       </c>
       <c r="H247" t="s">
         <v>3</v>
       </c>
       <c r="I247">
         <v>10231</v>
       </c>
       <c r="J247" t="s">
         <v>2</v>
       </c>
       <c r="L247" t="s">
         <v>1</v>
       </c>
       <c r="M247">
         <v>135</v>
       </c>
       <c r="R247" t="s">
-        <v>303</v>
+        <v>302</v>
       </c>
     </row>
     <row r="248" spans="1:18">
       <c r="A248">
         <v>9101366</v>
       </c>
       <c r="B248" t="s">
-        <v>1060</v>
+        <v>1059</v>
       </c>
       <c r="C248" t="s">
-        <v>1059</v>
+        <v>1058</v>
       </c>
       <c r="D248" t="s">
         <v>79</v>
       </c>
       <c r="E248" t="s">
         <v>4</v>
       </c>
       <c r="F248">
         <v>2006</v>
       </c>
       <c r="G248">
         <v>136</v>
       </c>
       <c r="H248" t="s">
         <v>3</v>
       </c>
       <c r="I248">
         <v>10231</v>
       </c>
       <c r="J248" t="s">
         <v>2</v>
       </c>
       <c r="L248" t="s">
         <v>1</v>
       </c>
       <c r="M248">
         <v>135</v>
       </c>
       <c r="R248" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="249" spans="1:18">
       <c r="A249">
         <v>9150395</v>
       </c>
       <c r="B249" t="s">
-        <v>1058</v>
+        <v>1057</v>
       </c>
       <c r="C249" t="s">
-        <v>327</v>
+        <v>326</v>
       </c>
       <c r="D249" t="s">
         <v>23</v>
       </c>
       <c r="E249" t="s">
         <v>4</v>
       </c>
       <c r="F249">
         <v>2008</v>
       </c>
       <c r="G249">
         <v>137</v>
       </c>
       <c r="H249" t="s">
         <v>3</v>
       </c>
       <c r="I249">
         <v>10231</v>
       </c>
       <c r="J249" t="s">
         <v>2</v>
       </c>
       <c r="L249" t="s">
         <v>1</v>
       </c>
       <c r="M249">
         <v>136</v>
       </c>
       <c r="R249" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="250" spans="1:18">
       <c r="A250">
         <v>9125153</v>
       </c>
       <c r="B250" t="s">
-        <v>1057</v>
+        <v>1056</v>
       </c>
       <c r="C250" t="s">
-        <v>1056</v>
+        <v>1055</v>
       </c>
       <c r="D250" t="s">
         <v>13</v>
       </c>
       <c r="E250" t="s">
-        <v>304</v>
+        <v>303</v>
       </c>
       <c r="F250">
         <v>2005</v>
       </c>
       <c r="G250">
         <v>138</v>
       </c>
       <c r="H250" t="s">
         <v>3</v>
       </c>
       <c r="I250">
         <v>10231</v>
       </c>
       <c r="J250" t="s">
         <v>2</v>
       </c>
       <c r="L250" t="s">
         <v>1</v>
       </c>
       <c r="M250">
         <v>137</v>
       </c>
       <c r="R250" t="s">
-        <v>303</v>
+        <v>302</v>
       </c>
     </row>
     <row r="251" spans="1:18">
       <c r="A251">
         <v>9532146</v>
       </c>
       <c r="B251" t="s">
-        <v>1055</v>
+        <v>1054</v>
       </c>
       <c r="C251" t="s">
-        <v>1054</v>
+        <v>1053</v>
       </c>
       <c r="D251" t="s">
-        <v>369</v>
+        <v>368</v>
       </c>
       <c r="E251" t="s">
         <v>4</v>
       </c>
       <c r="F251">
         <v>2006</v>
       </c>
       <c r="G251">
         <v>138</v>
       </c>
       <c r="H251" t="s">
         <v>3</v>
       </c>
       <c r="I251">
         <v>10231</v>
       </c>
       <c r="J251" t="s">
         <v>2</v>
       </c>
       <c r="L251" t="s">
         <v>1</v>
       </c>
       <c r="M251">
         <v>137</v>
       </c>
       <c r="R251" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="252" spans="1:18">
       <c r="A252">
         <v>9435112</v>
       </c>
       <c r="B252" t="s">
-        <v>1053</v>
+        <v>1052</v>
       </c>
       <c r="C252" t="s">
-        <v>383</v>
+        <v>382</v>
       </c>
       <c r="D252" t="s">
         <v>147</v>
       </c>
       <c r="E252" t="s">
-        <v>304</v>
+        <v>303</v>
       </c>
       <c r="F252">
         <v>2007</v>
       </c>
       <c r="G252">
         <v>139</v>
       </c>
       <c r="H252" t="s">
         <v>3</v>
       </c>
       <c r="I252">
         <v>10231</v>
       </c>
       <c r="J252" t="s">
         <v>2</v>
       </c>
       <c r="L252" t="s">
         <v>1</v>
       </c>
       <c r="M252">
         <v>138</v>
       </c>
       <c r="R252" t="s">
-        <v>303</v>
+        <v>302</v>
       </c>
     </row>
     <row r="253" spans="1:18">
       <c r="A253">
         <v>9301094</v>
       </c>
       <c r="B253" t="s">
-        <v>1052</v>
+        <v>1051</v>
       </c>
       <c r="C253" t="s">
-        <v>1051</v>
+        <v>1050</v>
       </c>
       <c r="D253" t="s">
         <v>5</v>
       </c>
       <c r="E253" t="s">
         <v>4</v>
       </c>
       <c r="F253">
         <v>2005</v>
       </c>
       <c r="G253">
         <v>139</v>
       </c>
       <c r="H253" t="s">
         <v>3</v>
       </c>
       <c r="I253">
         <v>10231</v>
       </c>
       <c r="J253" t="s">
         <v>2</v>
       </c>
       <c r="L253" t="s">
         <v>1</v>
       </c>
       <c r="M253">
         <v>138</v>
       </c>
       <c r="R253" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="254" spans="1:18">
       <c r="A254">
         <v>9085003</v>
       </c>
       <c r="B254" t="s">
-        <v>1050</v>
+        <v>1049</v>
       </c>
       <c r="C254" t="s">
-        <v>1049</v>
+        <v>1048</v>
       </c>
       <c r="D254" t="s">
-        <v>1048</v>
+        <v>1047</v>
       </c>
       <c r="E254" t="s">
-        <v>304</v>
+        <v>303</v>
       </c>
       <c r="F254">
         <v>1990</v>
       </c>
       <c r="G254">
         <v>140</v>
       </c>
       <c r="H254" t="s">
         <v>3</v>
       </c>
       <c r="I254">
         <v>10231</v>
       </c>
       <c r="J254" t="s">
         <v>2</v>
       </c>
       <c r="L254" t="s">
         <v>1</v>
       </c>
       <c r="M254">
         <v>139</v>
       </c>
       <c r="R254" t="s">
-        <v>303</v>
+        <v>302</v>
       </c>
     </row>
     <row r="255" spans="1:18">
       <c r="A255">
         <v>9105576</v>
       </c>
       <c r="B255" t="s">
-        <v>1047</v>
+        <v>1046</v>
       </c>
       <c r="C255" t="s">
-        <v>1046</v>
+        <v>1045</v>
       </c>
       <c r="D255" t="s">
         <v>79</v>
       </c>
       <c r="E255" t="s">
-        <v>304</v>
+        <v>303</v>
       </c>
       <c r="F255">
         <v>2008</v>
       </c>
       <c r="G255">
         <v>141</v>
       </c>
       <c r="H255" t="s">
         <v>3</v>
       </c>
       <c r="I255">
         <v>10231</v>
       </c>
       <c r="J255" t="s">
         <v>2</v>
       </c>
       <c r="L255" t="s">
         <v>1</v>
       </c>
       <c r="M255">
         <v>140</v>
       </c>
       <c r="R255" t="s">
-        <v>303</v>
+        <v>302</v>
       </c>
     </row>
     <row r="256" spans="1:18">
       <c r="A256">
         <v>9120171</v>
       </c>
       <c r="B256" t="s">
-        <v>1045</v>
+        <v>1044</v>
       </c>
       <c r="C256" t="s">
-        <v>1044</v>
+        <v>1043</v>
       </c>
       <c r="D256" t="s">
         <v>13</v>
       </c>
       <c r="E256" t="s">
         <v>4</v>
       </c>
       <c r="F256">
         <v>2003</v>
       </c>
       <c r="G256">
         <v>141</v>
       </c>
       <c r="H256" t="s">
         <v>3</v>
       </c>
       <c r="I256">
         <v>10231</v>
       </c>
       <c r="J256" t="s">
         <v>2</v>
       </c>
       <c r="L256" t="s">
         <v>1</v>
       </c>
       <c r="M256">
         <v>140</v>
       </c>
       <c r="R256" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="257" spans="1:18">
       <c r="A257">
         <v>9325097</v>
       </c>
       <c r="B257" t="s">
-        <v>1043</v>
+        <v>1042</v>
       </c>
       <c r="C257" t="s">
-        <v>1042</v>
+        <v>1041</v>
       </c>
       <c r="D257" t="s">
         <v>180</v>
       </c>
       <c r="E257" t="s">
-        <v>304</v>
+        <v>303</v>
       </c>
       <c r="F257">
         <v>1991</v>
       </c>
       <c r="G257">
         <v>142</v>
       </c>
       <c r="H257" t="s">
         <v>3</v>
       </c>
       <c r="I257">
         <v>10231</v>
       </c>
       <c r="J257" t="s">
         <v>2</v>
       </c>
       <c r="L257" t="s">
         <v>1</v>
       </c>
       <c r="M257">
         <v>141</v>
       </c>
       <c r="R257" t="s">
-        <v>303</v>
+        <v>302</v>
       </c>
     </row>
     <row r="258" spans="1:18">
       <c r="A258">
         <v>9430191</v>
       </c>
       <c r="B258" t="s">
-        <v>1041</v>
+        <v>1040</v>
       </c>
       <c r="C258" t="s">
-        <v>822</v>
+        <v>821</v>
       </c>
       <c r="D258" t="s">
         <v>147</v>
       </c>
       <c r="E258" t="s">
         <v>4</v>
       </c>
       <c r="F258">
         <v>2004</v>
       </c>
       <c r="G258">
         <v>142</v>
       </c>
       <c r="H258" t="s">
         <v>3</v>
       </c>
       <c r="I258">
         <v>10231</v>
       </c>
       <c r="J258" t="s">
         <v>2</v>
       </c>
       <c r="L258" t="s">
         <v>1</v>
       </c>
       <c r="M258">
         <v>141</v>
       </c>
       <c r="R258" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="259" spans="1:18">
       <c r="A259">
         <v>9305501</v>
       </c>
       <c r="B259" t="s">
-        <v>1040</v>
+        <v>1039</v>
       </c>
       <c r="C259" t="s">
-        <v>644</v>
+        <v>643</v>
       </c>
       <c r="D259" t="s">
         <v>5</v>
       </c>
       <c r="E259" t="s">
-        <v>304</v>
+        <v>303</v>
       </c>
       <c r="F259">
         <v>2006</v>
       </c>
       <c r="G259">
         <v>143</v>
       </c>
       <c r="H259" t="s">
         <v>3</v>
       </c>
       <c r="I259">
         <v>10231</v>
       </c>
       <c r="J259" t="s">
         <v>2</v>
       </c>
       <c r="L259" t="s">
         <v>1</v>
       </c>
       <c r="M259">
         <v>142</v>
       </c>
       <c r="R259" t="s">
-        <v>303</v>
+        <v>302</v>
       </c>
     </row>
     <row r="260" spans="1:18">
       <c r="A260">
         <v>9531068</v>
       </c>
       <c r="B260" t="s">
-        <v>1039</v>
+        <v>1038</v>
       </c>
       <c r="C260" t="s">
-        <v>1038</v>
+        <v>1037</v>
       </c>
       <c r="D260" t="s">
-        <v>369</v>
+        <v>368</v>
       </c>
       <c r="E260" t="s">
         <v>4</v>
       </c>
       <c r="F260">
         <v>1972</v>
       </c>
       <c r="G260">
         <v>143</v>
       </c>
       <c r="H260" t="s">
         <v>3</v>
       </c>
       <c r="I260">
         <v>10231</v>
       </c>
       <c r="J260" t="s">
         <v>2</v>
       </c>
       <c r="L260" t="s">
         <v>1</v>
       </c>
       <c r="M260">
         <v>142</v>
       </c>
       <c r="R260" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="261" spans="1:18">
       <c r="A261">
         <v>9435095</v>
       </c>
       <c r="B261" t="s">
-        <v>1037</v>
+        <v>1036</v>
       </c>
       <c r="C261" t="s">
-        <v>1036</v>
+        <v>1035</v>
       </c>
       <c r="D261" t="s">
         <v>147</v>
       </c>
       <c r="E261" t="s">
-        <v>304</v>
+        <v>303</v>
       </c>
       <c r="F261">
         <v>2004</v>
       </c>
       <c r="G261">
         <v>144</v>
       </c>
       <c r="H261" t="s">
         <v>3</v>
       </c>
       <c r="I261">
         <v>10231</v>
       </c>
       <c r="J261" t="s">
         <v>2</v>
       </c>
       <c r="L261" t="s">
         <v>1</v>
       </c>
       <c r="M261">
         <v>143</v>
       </c>
       <c r="R261" t="s">
-        <v>303</v>
+        <v>302</v>
       </c>
     </row>
     <row r="262" spans="1:18">
       <c r="A262">
         <v>9120181</v>
       </c>
       <c r="B262" t="s">
-        <v>903</v>
+        <v>902</v>
       </c>
       <c r="C262" t="s">
-        <v>1035</v>
+        <v>1034</v>
       </c>
       <c r="D262" t="s">
         <v>13</v>
       </c>
       <c r="E262" t="s">
         <v>4</v>
       </c>
       <c r="F262">
         <v>2009</v>
       </c>
       <c r="G262">
         <v>144</v>
       </c>
       <c r="H262" t="s">
         <v>3</v>
       </c>
       <c r="I262">
         <v>10231</v>
       </c>
       <c r="J262" t="s">
         <v>2</v>
       </c>
       <c r="L262" t="s">
         <v>1</v>
       </c>
       <c r="M262">
         <v>143</v>
       </c>
       <c r="R262" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="263" spans="1:18">
       <c r="A263">
         <v>9695056</v>
       </c>
       <c r="B263" t="s">
-        <v>1034</v>
+        <v>1033</v>
       </c>
       <c r="C263" t="s">
-        <v>1033</v>
+        <v>1032</v>
       </c>
       <c r="D263" t="s">
-        <v>471</v>
+        <v>470</v>
       </c>
       <c r="E263" t="s">
-        <v>304</v>
+        <v>303</v>
       </c>
       <c r="F263">
         <v>2009</v>
       </c>
       <c r="G263">
         <v>145</v>
       </c>
       <c r="H263" t="s">
         <v>3</v>
       </c>
       <c r="I263">
         <v>10231</v>
       </c>
       <c r="J263" t="s">
         <v>2</v>
       </c>
       <c r="L263" t="s">
         <v>1</v>
       </c>
       <c r="M263">
         <v>144</v>
       </c>
       <c r="R263" t="s">
-        <v>303</v>
+        <v>302</v>
       </c>
     </row>
     <row r="264" spans="1:18">
       <c r="A264">
         <v>9095082</v>
       </c>
       <c r="B264" t="s">
-        <v>1032</v>
+        <v>1031</v>
       </c>
       <c r="C264" t="s">
-        <v>1031</v>
+        <v>1030</v>
       </c>
       <c r="D264" t="s">
         <v>225</v>
       </c>
       <c r="E264" t="s">
-        <v>304</v>
+        <v>303</v>
       </c>
       <c r="F264">
         <v>2008</v>
       </c>
       <c r="G264">
         <v>147</v>
       </c>
       <c r="H264" t="s">
         <v>3</v>
       </c>
       <c r="I264">
         <v>10231</v>
       </c>
       <c r="J264" t="s">
         <v>2</v>
       </c>
       <c r="L264" t="s">
         <v>1</v>
       </c>
       <c r="M264">
         <v>146</v>
       </c>
       <c r="R264" t="s">
-        <v>303</v>
+        <v>302</v>
       </c>
     </row>
     <row r="265" spans="1:18">
       <c r="A265">
         <v>9200234</v>
       </c>
       <c r="B265" t="s">
-        <v>1030</v>
+        <v>1029</v>
       </c>
       <c r="C265" t="s">
         <v>143</v>
       </c>
       <c r="D265" t="s">
         <v>219</v>
       </c>
       <c r="E265" t="s">
         <v>4</v>
       </c>
       <c r="F265">
         <v>2008</v>
       </c>
       <c r="G265">
         <v>147</v>
       </c>
       <c r="H265" t="s">
         <v>3</v>
       </c>
       <c r="I265">
         <v>10231</v>
       </c>
       <c r="J265" t="s">
         <v>2</v>
       </c>
       <c r="L265" t="s">
         <v>1</v>
       </c>
       <c r="M265">
         <v>146</v>
       </c>
       <c r="R265" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="266" spans="1:18">
       <c r="A266">
         <v>9155117</v>
       </c>
       <c r="B266" t="s">
-        <v>1029</v>
+        <v>1028</v>
       </c>
       <c r="C266" t="s">
-        <v>531</v>
+        <v>530</v>
       </c>
       <c r="D266" t="s">
         <v>23</v>
       </c>
       <c r="E266" t="s">
-        <v>304</v>
+        <v>303</v>
       </c>
       <c r="F266">
         <v>2007</v>
       </c>
       <c r="G266">
         <v>148</v>
       </c>
       <c r="H266" t="s">
         <v>3</v>
       </c>
       <c r="I266">
         <v>10231</v>
       </c>
       <c r="J266" t="s">
         <v>2</v>
       </c>
       <c r="L266" t="s">
         <v>1</v>
       </c>
       <c r="M266">
         <v>147</v>
       </c>
       <c r="R266" t="s">
-        <v>303</v>
+        <v>302</v>
       </c>
     </row>
     <row r="267" spans="1:18">
       <c r="A267">
         <v>9320217</v>
       </c>
       <c r="B267" t="s">
-        <v>1028</v>
+        <v>1027</v>
       </c>
       <c r="C267" t="s">
-        <v>1027</v>
+        <v>1026</v>
       </c>
       <c r="D267" t="s">
         <v>180</v>
       </c>
       <c r="E267" t="s">
         <v>4</v>
       </c>
       <c r="F267">
         <v>2004</v>
       </c>
       <c r="G267">
         <v>148</v>
       </c>
       <c r="H267" t="s">
         <v>3</v>
       </c>
       <c r="I267">
         <v>10231</v>
       </c>
       <c r="J267" t="s">
         <v>2</v>
       </c>
       <c r="L267" t="s">
         <v>1</v>
       </c>
       <c r="M267">
         <v>147</v>
       </c>
       <c r="R267" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="268" spans="1:18">
       <c r="A268">
         <v>9090183</v>
       </c>
       <c r="B268" t="s">
-        <v>1026</v>
+        <v>1025</v>
       </c>
       <c r="C268" t="s">
-        <v>873</v>
+        <v>872</v>
       </c>
       <c r="D268" t="s">
         <v>225</v>
       </c>
       <c r="E268" t="s">
         <v>4</v>
       </c>
       <c r="F268">
         <v>2008</v>
       </c>
       <c r="G268">
         <v>149</v>
       </c>
       <c r="H268" t="s">
         <v>3</v>
       </c>
       <c r="I268">
         <v>10231</v>
       </c>
       <c r="J268" t="s">
         <v>2</v>
       </c>
       <c r="L268" t="s">
         <v>1</v>
       </c>
       <c r="M268">
         <v>148</v>
       </c>
       <c r="R268" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="269" spans="1:18">
       <c r="A269">
         <v>9055130</v>
       </c>
       <c r="B269" t="s">
-        <v>929</v>
+        <v>928</v>
       </c>
       <c r="C269" t="s">
-        <v>584</v>
+        <v>583</v>
       </c>
       <c r="D269" t="s">
-        <v>581</v>
+        <v>580</v>
       </c>
       <c r="E269" t="s">
-        <v>304</v>
+        <v>303</v>
       </c>
       <c r="F269">
         <v>2009</v>
       </c>
       <c r="G269">
         <v>150</v>
       </c>
       <c r="H269" t="s">
         <v>3</v>
       </c>
       <c r="I269">
         <v>10231</v>
       </c>
       <c r="J269" t="s">
         <v>2</v>
       </c>
       <c r="L269" t="s">
         <v>1</v>
       </c>
       <c r="M269">
         <v>149</v>
       </c>
       <c r="R269" t="s">
-        <v>303</v>
+        <v>302</v>
       </c>
     </row>
     <row r="270" spans="1:18">
       <c r="A270">
         <v>9690132</v>
       </c>
       <c r="B270" t="s">
-        <v>1025</v>
+        <v>1024</v>
       </c>
       <c r="C270" t="s">
         <v>281</v>
       </c>
       <c r="D270" t="s">
-        <v>471</v>
+        <v>470</v>
       </c>
       <c r="E270" t="s">
         <v>4</v>
       </c>
       <c r="F270">
         <v>1993</v>
       </c>
       <c r="G270">
         <v>150</v>
       </c>
       <c r="H270" t="s">
         <v>3</v>
       </c>
       <c r="I270">
         <v>10231</v>
       </c>
       <c r="J270" t="s">
         <v>2</v>
       </c>
       <c r="L270" t="s">
         <v>1</v>
       </c>
       <c r="M270">
         <v>149</v>
       </c>
       <c r="R270" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="271" spans="1:18">
       <c r="A271">
         <v>9295236</v>
       </c>
       <c r="B271" t="s">
-        <v>1024</v>
+        <v>1023</v>
       </c>
       <c r="C271" t="s">
-        <v>1023</v>
+        <v>1022</v>
       </c>
       <c r="D271" t="s">
         <v>84</v>
       </c>
       <c r="E271" t="s">
-        <v>304</v>
+        <v>303</v>
       </c>
       <c r="F271">
         <v>2008</v>
       </c>
       <c r="G271">
         <v>151</v>
       </c>
       <c r="H271" t="s">
         <v>3</v>
       </c>
       <c r="I271">
         <v>10231</v>
       </c>
       <c r="J271" t="s">
         <v>2</v>
       </c>
       <c r="L271" t="s">
         <v>1</v>
       </c>
       <c r="M271">
         <v>151</v>
       </c>
       <c r="R271" t="s">
-        <v>303</v>
+        <v>302</v>
       </c>
     </row>
     <row r="272" spans="1:18">
       <c r="A272">
         <v>9325092</v>
       </c>
       <c r="B272" t="s">
-        <v>1022</v>
+        <v>1021</v>
       </c>
       <c r="C272" t="s">
-        <v>1021</v>
+        <v>1020</v>
       </c>
       <c r="D272" t="s">
         <v>180</v>
       </c>
       <c r="E272" t="s">
-        <v>304</v>
+        <v>303</v>
       </c>
       <c r="F272">
         <v>2007</v>
       </c>
       <c r="G272">
         <v>152</v>
       </c>
       <c r="H272" t="s">
         <v>3</v>
       </c>
       <c r="I272">
         <v>10231</v>
       </c>
       <c r="J272" t="s">
         <v>2</v>
       </c>
       <c r="L272" t="s">
         <v>1</v>
       </c>
       <c r="M272">
         <v>152</v>
       </c>
       <c r="R272" t="s">
-        <v>303</v>
+        <v>302</v>
       </c>
     </row>
     <row r="273" spans="1:18">
       <c r="A273">
         <v>9430154</v>
       </c>
       <c r="B273" t="s">
-        <v>1020</v>
+        <v>1019</v>
       </c>
       <c r="C273" t="s">
-        <v>334</v>
+        <v>333</v>
       </c>
       <c r="D273" t="s">
         <v>147</v>
       </c>
       <c r="E273" t="s">
         <v>4</v>
       </c>
       <c r="F273">
         <v>2001</v>
       </c>
       <c r="G273">
         <v>152</v>
       </c>
       <c r="H273" t="s">
         <v>3</v>
       </c>
       <c r="I273">
         <v>10231</v>
       </c>
       <c r="J273" t="s">
         <v>2</v>
       </c>
       <c r="L273" t="s">
         <v>1</v>
       </c>
       <c r="M273">
         <v>151</v>
       </c>
       <c r="R273" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="274" spans="1:18">
       <c r="A274">
         <v>9305252</v>
       </c>
       <c r="B274" t="s">
-        <v>1019</v>
+        <v>1018</v>
       </c>
       <c r="C274" t="s">
-        <v>1018</v>
+        <v>1017</v>
       </c>
       <c r="D274" t="s">
         <v>5</v>
       </c>
       <c r="E274" t="s">
-        <v>304</v>
+        <v>303</v>
       </c>
       <c r="F274">
         <v>1994</v>
       </c>
       <c r="G274">
         <v>153</v>
       </c>
       <c r="H274" t="s">
         <v>3</v>
       </c>
       <c r="I274">
         <v>10231</v>
       </c>
       <c r="J274" t="s">
         <v>2</v>
       </c>
       <c r="L274" t="s">
         <v>1</v>
       </c>
       <c r="M274">
         <v>153</v>
       </c>
       <c r="R274" t="s">
-        <v>303</v>
+        <v>302</v>
       </c>
     </row>
     <row r="275" spans="1:18">
       <c r="A275">
         <v>9090090</v>
       </c>
       <c r="B275" t="s">
-        <v>1017</v>
+        <v>1016</v>
       </c>
       <c r="C275" t="s">
-        <v>1016</v>
+        <v>1015</v>
       </c>
       <c r="D275" t="s">
         <v>225</v>
       </c>
       <c r="E275" t="s">
         <v>4</v>
       </c>
       <c r="F275">
         <v>1996</v>
       </c>
       <c r="G275">
         <v>153</v>
       </c>
       <c r="H275" t="s">
         <v>3</v>
       </c>
       <c r="I275">
         <v>10231</v>
       </c>
       <c r="J275" t="s">
         <v>2</v>
       </c>
       <c r="L275" t="s">
         <v>1</v>
       </c>
       <c r="M275">
         <v>152</v>
       </c>
       <c r="R275" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="276" spans="1:18">
       <c r="A276">
         <v>9305407</v>
       </c>
       <c r="B276" t="s">
-        <v>1015</v>
+        <v>1014</v>
       </c>
       <c r="C276" t="s">
-        <v>1014</v>
+        <v>1013</v>
       </c>
       <c r="D276" t="s">
         <v>5</v>
       </c>
       <c r="E276" t="s">
-        <v>304</v>
+        <v>303</v>
       </c>
       <c r="F276">
         <v>2002</v>
       </c>
       <c r="G276">
         <v>154</v>
       </c>
       <c r="H276" t="s">
         <v>3</v>
       </c>
       <c r="I276">
         <v>10231</v>
       </c>
       <c r="J276" t="s">
         <v>2</v>
       </c>
       <c r="L276" t="s">
         <v>1</v>
       </c>
       <c r="M276">
         <v>154</v>
       </c>
       <c r="R276" t="s">
-        <v>303</v>
+        <v>302</v>
       </c>
     </row>
     <row r="277" spans="1:18">
       <c r="A277">
         <v>9430206</v>
       </c>
       <c r="B277" t="s">
-        <v>1003</v>
+        <v>1002</v>
       </c>
       <c r="C277" t="s">
-        <v>1013</v>
+        <v>1012</v>
       </c>
       <c r="D277" t="s">
         <v>147</v>
       </c>
       <c r="E277" t="s">
         <v>4</v>
       </c>
       <c r="F277">
         <v>2006</v>
       </c>
       <c r="G277">
         <v>154</v>
       </c>
       <c r="H277" t="s">
         <v>3</v>
       </c>
       <c r="I277">
         <v>10231</v>
       </c>
       <c r="J277" t="s">
         <v>2</v>
       </c>
       <c r="L277" t="s">
         <v>1</v>
       </c>
       <c r="M277">
         <v>153</v>
       </c>
       <c r="R277" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="278" spans="1:18">
       <c r="A278">
         <v>9515248</v>
       </c>
       <c r="B278" t="s">
-        <v>1012</v>
+        <v>1011</v>
       </c>
       <c r="C278" t="s">
-        <v>1011</v>
+        <v>1010</v>
       </c>
       <c r="D278" t="s">
         <v>8</v>
       </c>
       <c r="E278" t="s">
-        <v>304</v>
+        <v>303</v>
       </c>
       <c r="F278">
         <v>2008</v>
       </c>
       <c r="G278">
         <v>155</v>
       </c>
       <c r="H278" t="s">
         <v>3</v>
       </c>
       <c r="I278">
         <v>10231</v>
       </c>
       <c r="J278" t="s">
         <v>2</v>
       </c>
       <c r="L278" t="s">
         <v>1</v>
       </c>
       <c r="M278">
         <v>155</v>
       </c>
       <c r="R278" t="s">
-        <v>303</v>
+        <v>302</v>
       </c>
     </row>
     <row r="279" spans="1:18">
       <c r="A279">
         <v>9430169</v>
       </c>
       <c r="B279" t="s">
-        <v>1010</v>
+        <v>1009</v>
       </c>
       <c r="C279" t="s">
-        <v>1009</v>
+        <v>1008</v>
       </c>
       <c r="D279" t="s">
         <v>147</v>
       </c>
       <c r="E279" t="s">
         <v>4</v>
       </c>
       <c r="F279">
         <v>1999</v>
       </c>
       <c r="G279">
         <v>155</v>
       </c>
       <c r="H279" t="s">
         <v>3</v>
       </c>
       <c r="I279">
         <v>10231</v>
       </c>
       <c r="J279" t="s">
         <v>2</v>
       </c>
       <c r="L279" t="s">
         <v>1</v>
       </c>
       <c r="M279">
         <v>154</v>
       </c>
       <c r="R279" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="280" spans="1:18">
       <c r="A280">
         <v>9755005</v>
       </c>
       <c r="B280" t="s">
-        <v>971</v>
+        <v>970</v>
       </c>
       <c r="C280" t="s">
-        <v>727</v>
+        <v>726</v>
       </c>
       <c r="D280" t="s">
         <v>44</v>
       </c>
       <c r="E280" t="s">
-        <v>304</v>
+        <v>303</v>
       </c>
       <c r="F280">
         <v>1998</v>
       </c>
       <c r="G280">
         <v>156</v>
       </c>
       <c r="H280" t="s">
         <v>3</v>
       </c>
       <c r="I280">
         <v>10231</v>
       </c>
       <c r="J280" t="s">
         <v>2</v>
       </c>
       <c r="L280" t="s">
         <v>1</v>
       </c>
       <c r="M280">
         <v>156</v>
       </c>
       <c r="R280" t="s">
-        <v>303</v>
+        <v>302</v>
       </c>
     </row>
     <row r="281" spans="1:18">
       <c r="A281">
         <v>9101297</v>
       </c>
       <c r="B281" t="s">
-        <v>802</v>
+        <v>801</v>
       </c>
       <c r="C281" t="s">
-        <v>1008</v>
+        <v>1007</v>
       </c>
       <c r="D281" t="s">
         <v>79</v>
       </c>
       <c r="E281" t="s">
         <v>4</v>
       </c>
       <c r="F281">
         <v>2004</v>
       </c>
       <c r="G281">
         <v>156</v>
       </c>
       <c r="H281" t="s">
         <v>3</v>
       </c>
       <c r="I281">
         <v>10231</v>
       </c>
       <c r="J281" t="s">
         <v>2</v>
       </c>
       <c r="L281" t="s">
         <v>1</v>
       </c>
       <c r="M281">
         <v>155</v>
       </c>
       <c r="R281" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="282" spans="1:18">
       <c r="A282">
         <v>9315020</v>
       </c>
       <c r="B282" t="s">
-        <v>1007</v>
+        <v>1006</v>
       </c>
       <c r="C282" t="s">
-        <v>1006</v>
+        <v>1005</v>
       </c>
       <c r="D282" t="s">
         <v>100</v>
       </c>
       <c r="E282" t="s">
-        <v>304</v>
+        <v>303</v>
       </c>
       <c r="F282">
         <v>2006</v>
       </c>
       <c r="G282">
         <v>157</v>
       </c>
       <c r="H282" t="s">
         <v>3</v>
       </c>
       <c r="I282">
         <v>10231</v>
       </c>
       <c r="J282" t="s">
         <v>2</v>
       </c>
       <c r="L282" t="s">
         <v>1</v>
       </c>
       <c r="M282">
         <v>157</v>
       </c>
       <c r="R282" t="s">
-        <v>303</v>
+        <v>302</v>
       </c>
     </row>
     <row r="283" spans="1:18">
       <c r="A283">
         <v>9531967</v>
       </c>
       <c r="B283" t="s">
-        <v>1005</v>
+        <v>1004</v>
       </c>
       <c r="C283" t="s">
-        <v>1004</v>
+        <v>1003</v>
       </c>
       <c r="D283" t="s">
-        <v>369</v>
+        <v>368</v>
       </c>
       <c r="E283" t="s">
         <v>4</v>
       </c>
       <c r="F283">
         <v>2008</v>
       </c>
       <c r="G283">
         <v>157</v>
       </c>
       <c r="H283" t="s">
         <v>3</v>
       </c>
       <c r="I283">
         <v>10231</v>
       </c>
       <c r="J283" t="s">
         <v>2</v>
       </c>
       <c r="L283" t="s">
         <v>1</v>
       </c>
       <c r="M283">
         <v>156</v>
       </c>
       <c r="R283" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="284" spans="1:18">
       <c r="A284">
         <v>9435117</v>
       </c>
       <c r="B284" t="s">
-        <v>1003</v>
+        <v>1002</v>
       </c>
       <c r="C284" t="s">
-        <v>1002</v>
+        <v>1001</v>
       </c>
       <c r="D284" t="s">
         <v>147</v>
       </c>
       <c r="E284" t="s">
-        <v>304</v>
+        <v>303</v>
       </c>
       <c r="F284">
         <v>2008</v>
       </c>
       <c r="G284">
         <v>158</v>
       </c>
       <c r="H284" t="s">
         <v>3</v>
       </c>
       <c r="I284">
         <v>10231</v>
       </c>
       <c r="J284" t="s">
         <v>2</v>
       </c>
       <c r="L284" t="s">
         <v>1</v>
       </c>
       <c r="M284">
         <v>158</v>
       </c>
       <c r="R284" t="s">
-        <v>303</v>
+        <v>302</v>
       </c>
     </row>
     <row r="285" spans="1:18">
       <c r="A285">
         <v>9531779</v>
       </c>
       <c r="B285" t="s">
-        <v>1001</v>
+        <v>1000</v>
       </c>
       <c r="C285" t="s">
-        <v>1000</v>
+        <v>999</v>
       </c>
       <c r="D285" t="s">
-        <v>369</v>
+        <v>368</v>
       </c>
       <c r="E285" t="s">
         <v>4</v>
       </c>
       <c r="F285">
         <v>1992</v>
       </c>
       <c r="G285">
         <v>158</v>
       </c>
       <c r="H285" t="s">
         <v>3</v>
       </c>
       <c r="I285">
         <v>10231</v>
       </c>
       <c r="J285" t="s">
         <v>2</v>
       </c>
       <c r="L285" t="s">
         <v>1</v>
       </c>
       <c r="M285">
         <v>157</v>
       </c>
       <c r="R285" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="286" spans="1:18">
       <c r="A286">
         <v>1349986</v>
       </c>
       <c r="B286" t="s">
-        <v>675</v>
+        <v>674</v>
       </c>
       <c r="C286" t="s">
-        <v>999</v>
+        <v>998</v>
       </c>
       <c r="D286" t="s">
         <v>163</v>
       </c>
       <c r="E286" t="s">
-        <v>304</v>
+        <v>303</v>
       </c>
       <c r="F286">
         <v>2003</v>
       </c>
       <c r="G286">
         <v>159</v>
       </c>
       <c r="H286" t="s">
         <v>3</v>
       </c>
       <c r="I286">
         <v>10231</v>
       </c>
       <c r="J286" t="s">
         <v>2</v>
       </c>
       <c r="L286" t="s">
         <v>1</v>
       </c>
       <c r="M286">
         <v>159</v>
       </c>
       <c r="R286" t="s">
-        <v>303</v>
+        <v>302</v>
       </c>
     </row>
     <row r="287" spans="1:18">
       <c r="A287">
         <v>9290437</v>
       </c>
       <c r="B287" t="s">
-        <v>641</v>
+        <v>640</v>
       </c>
       <c r="C287" t="s">
-        <v>998</v>
+        <v>997</v>
       </c>
       <c r="D287" t="s">
         <v>84</v>
       </c>
       <c r="E287" t="s">
         <v>4</v>
       </c>
       <c r="F287">
         <v>2004</v>
       </c>
       <c r="G287">
         <v>159</v>
       </c>
       <c r="H287" t="s">
         <v>3</v>
       </c>
       <c r="I287">
         <v>10231</v>
       </c>
       <c r="J287" t="s">
         <v>2</v>
       </c>
       <c r="L287" t="s">
         <v>1</v>
       </c>
       <c r="M287">
         <v>158</v>
       </c>
       <c r="R287" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="288" spans="1:18">
       <c r="A288">
         <v>1349950</v>
       </c>
       <c r="B288" t="s">
-        <v>997</v>
+        <v>996</v>
       </c>
       <c r="C288" t="s">
-        <v>996</v>
+        <v>995</v>
       </c>
       <c r="D288" t="s">
         <v>163</v>
       </c>
       <c r="E288" t="s">
-        <v>304</v>
+        <v>303</v>
       </c>
       <c r="F288">
         <v>1985</v>
       </c>
       <c r="G288">
         <v>160</v>
       </c>
       <c r="H288" t="s">
         <v>3</v>
       </c>
       <c r="I288">
         <v>10231</v>
       </c>
       <c r="J288" t="s">
         <v>2</v>
       </c>
       <c r="L288" t="s">
         <v>1</v>
       </c>
       <c r="M288">
         <v>159</v>
       </c>
       <c r="R288" t="s">
-        <v>303</v>
+        <v>302</v>
       </c>
     </row>
     <row r="289" spans="1:18">
       <c r="A289">
         <v>9290547</v>
       </c>
       <c r="B289" t="s">
-        <v>995</v>
+        <v>994</v>
       </c>
       <c r="C289" t="s">
-        <v>994</v>
+        <v>993</v>
       </c>
       <c r="D289" t="s">
         <v>84</v>
       </c>
       <c r="E289" t="s">
         <v>4</v>
       </c>
       <c r="F289">
         <v>2008</v>
       </c>
       <c r="G289">
         <v>160</v>
       </c>
       <c r="H289" t="s">
         <v>3</v>
       </c>
       <c r="I289">
         <v>10231</v>
       </c>
       <c r="J289" t="s">
         <v>2</v>
       </c>
       <c r="L289" t="s">
         <v>1</v>
       </c>
       <c r="M289">
         <v>159</v>
       </c>
       <c r="R289" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="290" spans="1:18">
       <c r="A290">
         <v>1269931</v>
       </c>
       <c r="B290" t="s">
-        <v>993</v>
+        <v>992</v>
       </c>
       <c r="C290" t="s">
-        <v>992</v>
+        <v>991</v>
       </c>
       <c r="D290" t="s">
         <v>39</v>
       </c>
       <c r="E290" t="s">
-        <v>304</v>
+        <v>303</v>
       </c>
       <c r="F290">
         <v>1997</v>
       </c>
       <c r="G290">
         <v>161</v>
       </c>
       <c r="H290" t="s">
         <v>3</v>
       </c>
       <c r="I290">
         <v>10231</v>
       </c>
       <c r="J290" t="s">
         <v>2</v>
       </c>
       <c r="L290" t="s">
         <v>1</v>
       </c>
       <c r="M290">
         <v>159</v>
       </c>
       <c r="R290" t="s">
-        <v>303</v>
+        <v>302</v>
       </c>
     </row>
     <row r="291" spans="1:18">
       <c r="A291">
         <v>1568975</v>
       </c>
       <c r="B291" t="s">
-        <v>991</v>
+        <v>990</v>
       </c>
       <c r="C291" t="s">
-        <v>671</v>
+        <v>670</v>
       </c>
       <c r="D291" t="s">
         <v>44</v>
       </c>
       <c r="E291" t="s">
         <v>4</v>
       </c>
       <c r="F291">
         <v>1979</v>
       </c>
       <c r="G291">
         <v>161</v>
       </c>
       <c r="H291" t="s">
         <v>3</v>
       </c>
       <c r="I291">
         <v>10231</v>
       </c>
       <c r="J291" t="s">
         <v>2</v>
       </c>
       <c r="L291" t="s">
         <v>1</v>
       </c>
       <c r="M291">
         <v>160</v>
       </c>
       <c r="R291" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="292" spans="1:18">
       <c r="A292">
         <v>9095080</v>
       </c>
       <c r="B292" t="s">
-        <v>990</v>
+        <v>989</v>
       </c>
       <c r="C292" t="s">
-        <v>989</v>
+        <v>988</v>
       </c>
       <c r="D292" t="s">
         <v>225</v>
       </c>
       <c r="E292" t="s">
-        <v>304</v>
+        <v>303</v>
       </c>
       <c r="F292">
         <v>2009</v>
       </c>
       <c r="G292">
         <v>162</v>
       </c>
       <c r="H292" t="s">
         <v>3</v>
       </c>
       <c r="I292">
         <v>10231</v>
       </c>
       <c r="J292" t="s">
         <v>2</v>
       </c>
       <c r="L292" t="s">
         <v>1</v>
       </c>
       <c r="M292">
         <v>162</v>
       </c>
       <c r="R292" t="s">
-        <v>303</v>
+        <v>302</v>
       </c>
     </row>
     <row r="293" spans="1:18">
       <c r="A293">
         <v>9190630</v>
       </c>
       <c r="B293" t="s">
-        <v>988</v>
+        <v>987</v>
       </c>
       <c r="C293" t="s">
-        <v>987</v>
+        <v>986</v>
       </c>
       <c r="D293" t="s">
         <v>18</v>
       </c>
       <c r="E293" t="s">
         <v>4</v>
       </c>
       <c r="F293">
         <v>1973</v>
       </c>
       <c r="G293">
         <v>162</v>
       </c>
       <c r="H293" t="s">
         <v>3</v>
       </c>
       <c r="I293">
         <v>10231</v>
       </c>
       <c r="J293" t="s">
         <v>2</v>
       </c>
       <c r="L293" t="s">
         <v>1</v>
       </c>
       <c r="M293">
         <v>161</v>
       </c>
       <c r="R293" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="294" spans="1:18">
       <c r="A294">
         <v>9535837</v>
       </c>
       <c r="B294" t="s">
-        <v>986</v>
+        <v>985</v>
       </c>
       <c r="C294" t="s">
-        <v>985</v>
+        <v>984</v>
       </c>
       <c r="D294" t="s">
-        <v>369</v>
+        <v>368</v>
       </c>
       <c r="E294" t="s">
-        <v>304</v>
+        <v>303</v>
       </c>
       <c r="F294">
         <v>2008</v>
       </c>
       <c r="G294">
         <v>163</v>
       </c>
       <c r="H294" t="s">
         <v>3</v>
       </c>
       <c r="I294">
         <v>10231</v>
       </c>
       <c r="J294" t="s">
         <v>2</v>
       </c>
       <c r="L294" t="s">
         <v>1</v>
       </c>
       <c r="M294">
         <v>163</v>
       </c>
       <c r="R294" t="s">
-        <v>303</v>
+        <v>302</v>
       </c>
     </row>
     <row r="295" spans="1:18">
       <c r="A295">
         <v>1624962</v>
       </c>
       <c r="B295" t="s">
-        <v>984</v>
+        <v>983</v>
       </c>
       <c r="C295" t="s">
-        <v>983</v>
+        <v>982</v>
       </c>
       <c r="D295" t="s">
-        <v>284</v>
+        <v>283</v>
       </c>
       <c r="E295" t="s">
         <v>4</v>
       </c>
       <c r="F295">
         <v>1997</v>
       </c>
       <c r="G295">
         <v>163</v>
       </c>
       <c r="H295" t="s">
         <v>3</v>
       </c>
       <c r="I295">
         <v>10231</v>
       </c>
       <c r="J295" t="s">
         <v>2</v>
       </c>
       <c r="L295" t="s">
         <v>1</v>
       </c>
       <c r="M295">
         <v>162</v>
       </c>
       <c r="R295" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="296" spans="1:18">
       <c r="A296">
         <v>9435119</v>
       </c>
       <c r="B296" t="s">
-        <v>982</v>
+        <v>981</v>
       </c>
       <c r="C296" t="s">
-        <v>981</v>
+        <v>980</v>
       </c>
       <c r="D296" t="s">
         <v>147</v>
       </c>
       <c r="E296" t="s">
-        <v>304</v>
+        <v>303</v>
       </c>
       <c r="F296">
         <v>2009</v>
       </c>
       <c r="G296">
         <v>164</v>
       </c>
       <c r="H296" t="s">
         <v>3</v>
       </c>
       <c r="I296">
         <v>10231</v>
       </c>
       <c r="J296" t="s">
         <v>2</v>
       </c>
       <c r="L296" t="s">
         <v>1</v>
       </c>
       <c r="M296">
         <v>164</v>
       </c>
       <c r="R296" t="s">
-        <v>303</v>
+        <v>302</v>
       </c>
     </row>
     <row r="297" spans="1:18">
       <c r="A297">
         <v>9120168</v>
       </c>
       <c r="B297" t="s">
-        <v>980</v>
+        <v>979</v>
       </c>
       <c r="C297" t="s">
-        <v>979</v>
+        <v>978</v>
       </c>
       <c r="D297" t="s">
         <v>13</v>
       </c>
       <c r="E297" t="s">
         <v>4</v>
       </c>
       <c r="F297">
         <v>2003</v>
       </c>
       <c r="G297">
         <v>164</v>
       </c>
       <c r="H297" t="s">
         <v>3</v>
       </c>
       <c r="I297">
         <v>10231</v>
       </c>
       <c r="J297" t="s">
         <v>2</v>
       </c>
       <c r="L297" t="s">
         <v>1</v>
       </c>
       <c r="M297">
         <v>162</v>
       </c>
       <c r="R297" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="298" spans="1:18">
       <c r="A298">
         <v>9305558</v>
       </c>
       <c r="B298" t="s">
-        <v>978</v>
+        <v>977</v>
       </c>
       <c r="C298" t="s">
-        <v>977</v>
+        <v>976</v>
       </c>
       <c r="D298" t="s">
         <v>5</v>
       </c>
       <c r="E298" t="s">
-        <v>304</v>
+        <v>303</v>
       </c>
       <c r="F298">
         <v>2009</v>
       </c>
       <c r="G298">
         <v>165</v>
       </c>
       <c r="H298" t="s">
         <v>3</v>
       </c>
       <c r="I298">
         <v>10231</v>
       </c>
       <c r="J298" t="s">
         <v>2</v>
       </c>
       <c r="L298" t="s">
         <v>1</v>
       </c>
       <c r="M298">
         <v>165</v>
       </c>
       <c r="R298" t="s">
-        <v>303</v>
+        <v>302</v>
       </c>
     </row>
     <row r="299" spans="1:18">
       <c r="A299">
         <v>1473042</v>
       </c>
       <c r="B299" t="s">
-        <v>976</v>
+        <v>975</v>
       </c>
       <c r="C299" t="s">
-        <v>975</v>
+        <v>974</v>
       </c>
       <c r="D299" t="s">
         <v>23</v>
       </c>
       <c r="E299" t="s">
         <v>4</v>
       </c>
       <c r="F299">
         <v>1980</v>
       </c>
       <c r="G299">
         <v>165</v>
       </c>
       <c r="H299" t="s">
         <v>3</v>
       </c>
       <c r="I299">
         <v>10231</v>
       </c>
       <c r="J299" t="s">
         <v>2</v>
       </c>
       <c r="L299" t="s">
         <v>1</v>
       </c>
       <c r="M299">
         <v>164</v>
       </c>
       <c r="R299" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="300" spans="1:18">
       <c r="A300">
         <v>9095022</v>
       </c>
       <c r="B300" t="s">
-        <v>974</v>
+        <v>973</v>
       </c>
       <c r="C300" t="s">
-        <v>973</v>
+        <v>972</v>
       </c>
       <c r="D300" t="s">
         <v>225</v>
       </c>
       <c r="E300" t="s">
-        <v>304</v>
+        <v>303</v>
       </c>
       <c r="F300">
         <v>1994</v>
       </c>
       <c r="G300">
         <v>166</v>
       </c>
       <c r="H300" t="s">
         <v>3</v>
       </c>
       <c r="I300">
         <v>10231</v>
       </c>
       <c r="J300" t="s">
         <v>2</v>
       </c>
       <c r="L300" t="s">
         <v>1</v>
       </c>
       <c r="M300">
         <v>166</v>
       </c>
       <c r="R300" t="s">
-        <v>303</v>
+        <v>302</v>
       </c>
     </row>
     <row r="301" spans="1:18">
       <c r="A301">
         <v>1234963</v>
       </c>
       <c r="B301" t="s">
-        <v>972</v>
+        <v>971</v>
       </c>
       <c r="C301" t="s">
         <v>265</v>
       </c>
       <c r="D301" t="s">
         <v>29</v>
       </c>
       <c r="E301" t="s">
         <v>4</v>
       </c>
       <c r="F301">
         <v>1994</v>
       </c>
       <c r="G301">
         <v>166</v>
       </c>
       <c r="H301" t="s">
         <v>3</v>
       </c>
       <c r="I301">
         <v>10231</v>
       </c>
       <c r="J301" t="s">
         <v>2</v>
       </c>
       <c r="L301" t="s">
         <v>1</v>
       </c>
       <c r="M301">
         <v>165</v>
       </c>
       <c r="R301" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="302" spans="1:18">
       <c r="A302">
         <v>9755006</v>
       </c>
       <c r="B302" t="s">
-        <v>971</v>
+        <v>970</v>
       </c>
       <c r="C302" t="s">
-        <v>719</v>
+        <v>718</v>
       </c>
       <c r="D302" t="s">
         <v>44</v>
       </c>
       <c r="E302" t="s">
-        <v>304</v>
+        <v>303</v>
       </c>
       <c r="F302">
         <v>2006</v>
       </c>
       <c r="G302">
         <v>167</v>
       </c>
       <c r="H302" t="s">
         <v>3</v>
       </c>
       <c r="I302">
         <v>10231</v>
       </c>
       <c r="J302" t="s">
         <v>2</v>
       </c>
       <c r="L302" t="s">
         <v>1</v>
       </c>
       <c r="M302">
         <v>167</v>
       </c>
       <c r="R302" t="s">
-        <v>303</v>
+        <v>302</v>
       </c>
     </row>
     <row r="303" spans="1:18">
       <c r="A303">
         <v>1264984</v>
       </c>
       <c r="B303" t="s">
         <v>120</v>
       </c>
       <c r="C303" t="s">
-        <v>970</v>
+        <v>969</v>
       </c>
       <c r="D303" t="s">
         <v>39</v>
       </c>
       <c r="E303" t="s">
         <v>4</v>
       </c>
       <c r="F303">
         <v>1984</v>
       </c>
       <c r="G303">
         <v>167</v>
       </c>
       <c r="H303" t="s">
         <v>3</v>
       </c>
       <c r="I303">
         <v>10231</v>
       </c>
       <c r="J303" t="s">
         <v>2</v>
       </c>
       <c r="L303" t="s">
         <v>1</v>
       </c>
       <c r="M303">
         <v>166</v>
       </c>
       <c r="R303" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="304" spans="1:18">
       <c r="A304">
         <v>9315038</v>
       </c>
       <c r="B304" t="s">
-        <v>813</v>
+        <v>812</v>
       </c>
       <c r="C304" t="s">
-        <v>969</v>
+        <v>968</v>
       </c>
       <c r="D304" t="s">
         <v>100</v>
       </c>
       <c r="E304" t="s">
-        <v>304</v>
+        <v>303</v>
       </c>
       <c r="F304">
         <v>2008</v>
       </c>
       <c r="G304">
         <v>168</v>
       </c>
       <c r="H304" t="s">
         <v>3</v>
       </c>
       <c r="I304">
         <v>10231</v>
       </c>
       <c r="J304" t="s">
         <v>2</v>
       </c>
       <c r="L304" t="s">
         <v>1</v>
       </c>
       <c r="M304">
         <v>168</v>
       </c>
       <c r="R304" t="s">
-        <v>303</v>
+        <v>302</v>
       </c>
     </row>
     <row r="305" spans="1:18">
       <c r="A305">
         <v>1653462</v>
       </c>
       <c r="B305" t="s">
-        <v>968</v>
+        <v>967</v>
       </c>
       <c r="C305" t="s">
-        <v>967</v>
+        <v>966</v>
       </c>
       <c r="D305" t="s">
         <v>32</v>
       </c>
       <c r="E305" t="s">
         <v>4</v>
       </c>
       <c r="F305">
         <v>1976</v>
       </c>
       <c r="G305">
         <v>168</v>
       </c>
       <c r="H305" t="s">
         <v>3</v>
       </c>
       <c r="I305">
         <v>10231</v>
       </c>
       <c r="J305" t="s">
         <v>2</v>
       </c>
       <c r="L305" t="s">
         <v>1</v>
       </c>
       <c r="M305">
         <v>166</v>
       </c>
       <c r="R305" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="306" spans="1:18">
       <c r="A306">
         <v>9525035</v>
       </c>
       <c r="B306" t="s">
-        <v>966</v>
+        <v>965</v>
       </c>
       <c r="C306" t="s">
-        <v>965</v>
+        <v>964</v>
       </c>
       <c r="D306" t="s">
         <v>74</v>
       </c>
       <c r="E306" t="s">
-        <v>304</v>
+        <v>303</v>
       </c>
       <c r="F306">
         <v>2006</v>
       </c>
       <c r="G306">
         <v>169</v>
       </c>
       <c r="H306" t="s">
         <v>3</v>
       </c>
       <c r="I306">
         <v>10231</v>
       </c>
       <c r="J306" t="s">
         <v>2</v>
       </c>
       <c r="L306" t="s">
         <v>1</v>
       </c>
       <c r="M306">
         <v>169</v>
       </c>
       <c r="R306" t="s">
-        <v>303</v>
+        <v>302</v>
       </c>
     </row>
     <row r="307" spans="1:18">
       <c r="A307">
         <v>9520024</v>
       </c>
       <c r="B307" t="s">
-        <v>964</v>
+        <v>963</v>
       </c>
       <c r="C307" t="s">
-        <v>963</v>
+        <v>962</v>
       </c>
       <c r="D307" t="s">
         <v>74</v>
       </c>
       <c r="E307" t="s">
         <v>4</v>
       </c>
       <c r="F307">
         <v>2008</v>
       </c>
       <c r="G307">
         <v>169</v>
       </c>
       <c r="H307" t="s">
         <v>3</v>
       </c>
       <c r="I307">
         <v>10231</v>
       </c>
       <c r="J307" t="s">
         <v>2</v>
       </c>
       <c r="L307" t="s">
         <v>1</v>
       </c>
       <c r="M307">
         <v>166</v>
       </c>
       <c r="R307" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="308" spans="1:18">
       <c r="A308">
         <v>1239988</v>
       </c>
       <c r="B308" t="s">
-        <v>962</v>
+        <v>961</v>
       </c>
       <c r="C308" t="s">
-        <v>688</v>
+        <v>687</v>
       </c>
       <c r="D308" t="s">
         <v>29</v>
       </c>
       <c r="E308" t="s">
-        <v>304</v>
+        <v>303</v>
       </c>
       <c r="F308">
         <v>2009</v>
       </c>
       <c r="G308">
         <v>170</v>
       </c>
       <c r="H308" t="s">
         <v>3</v>
       </c>
       <c r="I308">
         <v>10231</v>
       </c>
       <c r="J308" t="s">
         <v>2</v>
       </c>
       <c r="L308" t="s">
         <v>1</v>
       </c>
       <c r="M308">
         <v>169</v>
       </c>
       <c r="R308" t="s">
-        <v>303</v>
+        <v>302</v>
       </c>
     </row>
     <row r="309" spans="1:18">
       <c r="A309">
         <v>1663647</v>
       </c>
       <c r="B309" t="s">
-        <v>961</v>
+        <v>960</v>
       </c>
       <c r="C309" t="s">
         <v>155</v>
       </c>
       <c r="D309" t="s">
         <v>39</v>
       </c>
       <c r="E309" t="s">
         <v>4</v>
       </c>
       <c r="F309">
         <v>1983</v>
       </c>
       <c r="G309">
         <v>170</v>
       </c>
       <c r="H309" t="s">
         <v>3</v>
       </c>
       <c r="I309">
         <v>10231</v>
       </c>
       <c r="J309" t="s">
         <v>2</v>
       </c>
       <c r="L309" t="s">
         <v>1</v>
       </c>
       <c r="M309">
         <v>166</v>
       </c>
       <c r="R309" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="310" spans="1:18">
       <c r="A310">
         <v>1269954</v>
       </c>
       <c r="B310" t="s">
         <v>99</v>
       </c>
       <c r="C310" t="s">
-        <v>734</v>
+        <v>733</v>
       </c>
       <c r="D310" t="s">
         <v>39</v>
       </c>
       <c r="E310" t="s">
-        <v>304</v>
+        <v>303</v>
       </c>
       <c r="F310">
         <v>2005</v>
       </c>
       <c r="G310">
         <v>171</v>
       </c>
       <c r="H310" t="s">
         <v>3</v>
       </c>
       <c r="I310">
         <v>10231</v>
       </c>
       <c r="J310" t="s">
         <v>2</v>
       </c>
       <c r="L310" t="s">
         <v>1</v>
       </c>
       <c r="M310">
         <v>169</v>
       </c>
       <c r="R310" t="s">
-        <v>303</v>
+        <v>302</v>
       </c>
     </row>
     <row r="311" spans="1:18">
       <c r="A311">
         <v>9120167</v>
       </c>
       <c r="B311" t="s">
-        <v>960</v>
+        <v>959</v>
       </c>
       <c r="C311" t="s">
-        <v>959</v>
+        <v>958</v>
       </c>
       <c r="D311" t="s">
         <v>13</v>
       </c>
       <c r="E311" t="s">
         <v>4</v>
       </c>
       <c r="F311">
         <v>2007</v>
       </c>
       <c r="G311">
         <v>171</v>
       </c>
       <c r="H311" t="s">
         <v>3</v>
       </c>
       <c r="I311">
         <v>10231</v>
       </c>
       <c r="J311" t="s">
         <v>2</v>
       </c>
       <c r="L311" t="s">
         <v>1</v>
       </c>
       <c r="M311">
         <v>170</v>
       </c>
       <c r="R311" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="312" spans="1:18">
       <c r="A312">
         <v>1124988</v>
       </c>
       <c r="B312" t="s">
         <v>71</v>
       </c>
       <c r="C312" t="s">
-        <v>958</v>
+        <v>957</v>
       </c>
       <c r="D312" t="s">
         <v>13</v>
       </c>
       <c r="E312" t="s">
         <v>4</v>
       </c>
       <c r="F312">
         <v>2002</v>
       </c>
       <c r="G312">
         <v>172</v>
       </c>
       <c r="H312" t="s">
         <v>3</v>
       </c>
       <c r="I312">
         <v>10231</v>
       </c>
       <c r="J312" t="s">
         <v>2</v>
       </c>
       <c r="L312" t="s">
         <v>1</v>
       </c>
       <c r="M312">
         <v>171</v>
       </c>
       <c r="R312" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="313" spans="1:18">
       <c r="A313">
         <v>9205116</v>
       </c>
       <c r="B313" t="s">
-        <v>957</v>
+        <v>956</v>
       </c>
       <c r="C313" t="s">
-        <v>956</v>
+        <v>955</v>
       </c>
       <c r="D313" t="s">
         <v>219</v>
       </c>
       <c r="E313" t="s">
-        <v>304</v>
+        <v>303</v>
       </c>
       <c r="F313">
         <v>2009</v>
       </c>
       <c r="G313">
         <v>173</v>
       </c>
       <c r="H313" t="s">
         <v>3</v>
       </c>
       <c r="I313">
         <v>10231</v>
       </c>
       <c r="J313" t="s">
         <v>2</v>
       </c>
       <c r="L313" t="s">
         <v>1</v>
       </c>
       <c r="M313">
         <v>173</v>
       </c>
       <c r="R313" t="s">
-        <v>303</v>
+        <v>302</v>
       </c>
     </row>
     <row r="314" spans="1:18">
       <c r="A314">
         <v>9532016</v>
       </c>
       <c r="B314" t="s">
-        <v>955</v>
+        <v>954</v>
       </c>
       <c r="C314" t="s">
-        <v>954</v>
+        <v>953</v>
       </c>
       <c r="D314" t="s">
-        <v>369</v>
+        <v>368</v>
       </c>
       <c r="E314" t="s">
         <v>4</v>
       </c>
       <c r="F314">
         <v>1977</v>
       </c>
       <c r="G314">
         <v>173</v>
       </c>
       <c r="H314" t="s">
         <v>3</v>
       </c>
       <c r="I314">
         <v>10231</v>
       </c>
       <c r="J314" t="s">
         <v>2</v>
       </c>
       <c r="L314" t="s">
         <v>1</v>
       </c>
       <c r="M314">
         <v>172</v>
       </c>
       <c r="R314" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="315" spans="1:18">
       <c r="A315">
         <v>9325090</v>
       </c>
       <c r="B315" t="s">
-        <v>290</v>
+        <v>289</v>
       </c>
       <c r="C315" t="s">
-        <v>953</v>
+        <v>952</v>
       </c>
       <c r="D315" t="s">
         <v>180</v>
       </c>
       <c r="E315" t="s">
-        <v>304</v>
+        <v>303</v>
       </c>
       <c r="F315">
         <v>2008</v>
       </c>
       <c r="G315">
         <v>174</v>
       </c>
       <c r="H315" t="s">
         <v>3</v>
       </c>
       <c r="I315">
         <v>10231</v>
       </c>
       <c r="J315" t="s">
         <v>2</v>
       </c>
       <c r="L315" t="s">
         <v>1</v>
       </c>
       <c r="M315">
         <v>174</v>
       </c>
       <c r="R315" t="s">
-        <v>303</v>
+        <v>302</v>
       </c>
     </row>
     <row r="316" spans="1:18">
       <c r="A316">
         <v>9320257</v>
       </c>
       <c r="B316" t="s">
-        <v>290</v>
+        <v>289</v>
       </c>
       <c r="C316" t="s">
-        <v>952</v>
+        <v>951</v>
       </c>
       <c r="D316" t="s">
         <v>180</v>
       </c>
       <c r="E316" t="s">
         <v>4</v>
       </c>
       <c r="F316">
         <v>2008</v>
       </c>
       <c r="G316">
         <v>174</v>
       </c>
       <c r="H316" t="s">
         <v>3</v>
       </c>
       <c r="I316">
         <v>10231</v>
       </c>
       <c r="J316" t="s">
         <v>2</v>
       </c>
       <c r="L316" t="s">
         <v>1</v>
       </c>
       <c r="M316">
         <v>173</v>
       </c>
       <c r="R316" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="317" spans="1:18">
       <c r="A317">
         <v>9045127</v>
       </c>
       <c r="B317" t="s">
-        <v>951</v>
+        <v>950</v>
       </c>
       <c r="C317" t="s">
-        <v>727</v>
+        <v>726</v>
       </c>
       <c r="D317" t="s">
-        <v>497</v>
+        <v>496</v>
       </c>
       <c r="E317" t="s">
-        <v>304</v>
+        <v>303</v>
       </c>
       <c r="F317">
         <v>2003</v>
       </c>
       <c r="G317">
         <v>175</v>
       </c>
       <c r="H317" t="s">
         <v>3</v>
       </c>
       <c r="I317">
         <v>10231</v>
       </c>
       <c r="J317" t="s">
         <v>2</v>
       </c>
       <c r="L317" t="s">
         <v>1</v>
       </c>
       <c r="M317">
         <v>175</v>
       </c>
       <c r="R317" t="s">
-        <v>303</v>
+        <v>302</v>
       </c>
     </row>
     <row r="318" spans="1:18">
       <c r="A318">
         <v>9240046</v>
       </c>
       <c r="B318" t="s">
-        <v>950</v>
+        <v>949</v>
       </c>
       <c r="C318" t="s">
-        <v>949</v>
+        <v>948</v>
       </c>
       <c r="D318" t="s">
-        <v>361</v>
+        <v>360</v>
       </c>
       <c r="E318" t="s">
         <v>4</v>
       </c>
       <c r="F318">
         <v>2005</v>
       </c>
       <c r="G318">
         <v>175</v>
       </c>
       <c r="H318" t="s">
         <v>3</v>
       </c>
       <c r="I318">
         <v>10231</v>
       </c>
       <c r="J318" t="s">
         <v>2</v>
       </c>
       <c r="L318" t="s">
         <v>1</v>
       </c>
       <c r="M318">
         <v>174</v>
       </c>
       <c r="R318" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="319" spans="1:18">
       <c r="A319">
         <v>9535810</v>
       </c>
       <c r="B319" t="s">
-        <v>797</v>
+        <v>796</v>
       </c>
       <c r="C319" t="s">
-        <v>948</v>
+        <v>947</v>
       </c>
       <c r="D319" t="s">
-        <v>369</v>
+        <v>368</v>
       </c>
       <c r="E319" t="s">
-        <v>304</v>
+        <v>303</v>
       </c>
       <c r="F319">
         <v>2008</v>
       </c>
       <c r="G319">
         <v>176</v>
       </c>
       <c r="H319" t="s">
         <v>3</v>
       </c>
       <c r="I319">
         <v>10231</v>
       </c>
       <c r="J319" t="s">
         <v>2</v>
       </c>
       <c r="L319" t="s">
         <v>1</v>
       </c>
       <c r="M319">
         <v>176</v>
       </c>
       <c r="R319" t="s">
-        <v>303</v>
+        <v>302</v>
       </c>
     </row>
     <row r="320" spans="1:18">
       <c r="A320">
         <v>1020634</v>
       </c>
       <c r="B320" t="s">
-        <v>947</v>
+        <v>946</v>
       </c>
       <c r="C320" t="s">
-        <v>946</v>
+        <v>945</v>
       </c>
       <c r="D320" t="s">
         <v>84</v>
       </c>
       <c r="E320" t="s">
         <v>4</v>
       </c>
       <c r="F320">
         <v>1973</v>
       </c>
       <c r="G320">
         <v>176</v>
       </c>
       <c r="H320" t="s">
         <v>3</v>
       </c>
       <c r="I320">
         <v>10231</v>
       </c>
       <c r="J320" t="s">
         <v>2</v>
       </c>
       <c r="L320" t="s">
         <v>1</v>
       </c>
       <c r="M320">
         <v>175</v>
       </c>
       <c r="R320" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="321" spans="1:18">
       <c r="A321">
         <v>9055138</v>
       </c>
       <c r="B321" t="s">
-        <v>945</v>
+        <v>944</v>
       </c>
       <c r="C321" t="s">
-        <v>944</v>
+        <v>943</v>
       </c>
       <c r="D321" t="s">
-        <v>581</v>
+        <v>580</v>
       </c>
       <c r="E321" t="s">
-        <v>304</v>
+        <v>303</v>
       </c>
       <c r="F321">
         <v>2010</v>
       </c>
       <c r="G321">
         <v>177</v>
       </c>
       <c r="H321" t="s">
         <v>3</v>
       </c>
       <c r="I321">
         <v>10231</v>
       </c>
       <c r="J321" t="s">
         <v>2</v>
       </c>
       <c r="L321" t="s">
         <v>1</v>
       </c>
       <c r="M321">
         <v>177</v>
       </c>
       <c r="R321" t="s">
-        <v>303</v>
+        <v>302</v>
       </c>
     </row>
     <row r="322" spans="1:18">
       <c r="A322">
         <v>9320262</v>
       </c>
       <c r="B322" t="s">
-        <v>290</v>
+        <v>289</v>
       </c>
       <c r="C322" t="s">
-        <v>943</v>
+        <v>942</v>
       </c>
       <c r="D322" t="s">
         <v>180</v>
       </c>
       <c r="E322" t="s">
         <v>4</v>
       </c>
       <c r="F322">
         <v>2008</v>
       </c>
       <c r="G322">
         <v>177</v>
       </c>
       <c r="H322" t="s">
         <v>3</v>
       </c>
       <c r="I322">
         <v>10231</v>
       </c>
       <c r="J322" t="s">
         <v>2</v>
       </c>
       <c r="L322" t="s">
         <v>1</v>
       </c>
       <c r="M322">
         <v>176</v>
       </c>
       <c r="R322" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="323" spans="1:18">
       <c r="A323">
         <v>9435133</v>
       </c>
       <c r="B323" t="s">
-        <v>942</v>
+        <v>941</v>
       </c>
       <c r="C323" t="s">
-        <v>941</v>
+        <v>940</v>
       </c>
       <c r="D323" t="s">
         <v>147</v>
       </c>
       <c r="E323" t="s">
-        <v>304</v>
+        <v>303</v>
       </c>
       <c r="F323">
         <v>2010</v>
       </c>
       <c r="G323">
         <v>178</v>
       </c>
       <c r="H323" t="s">
         <v>3</v>
       </c>
       <c r="I323">
         <v>10231</v>
       </c>
       <c r="J323" t="s">
         <v>2</v>
       </c>
       <c r="L323" t="s">
         <v>1</v>
       </c>
       <c r="M323">
         <v>178</v>
       </c>
       <c r="R323" t="s">
-        <v>303</v>
+        <v>302</v>
       </c>
     </row>
     <row r="324" spans="1:18">
       <c r="A324">
         <v>9050337</v>
       </c>
       <c r="B324" t="s">
-        <v>940</v>
+        <v>939</v>
       </c>
       <c r="C324" t="s">
-        <v>939</v>
+        <v>938</v>
       </c>
       <c r="D324" t="s">
-        <v>581</v>
+        <v>580</v>
       </c>
       <c r="E324" t="s">
         <v>4</v>
       </c>
       <c r="F324">
         <v>2010</v>
       </c>
       <c r="G324">
         <v>178</v>
       </c>
       <c r="H324" t="s">
         <v>3</v>
       </c>
       <c r="I324">
         <v>10231</v>
       </c>
       <c r="J324" t="s">
         <v>2</v>
       </c>
       <c r="L324" t="s">
         <v>1</v>
       </c>
       <c r="M324">
         <v>177</v>
       </c>
       <c r="R324" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="325" spans="1:18">
       <c r="A325">
         <v>9325094</v>
       </c>
       <c r="B325" t="s">
-        <v>333</v>
+        <v>332</v>
       </c>
       <c r="C325" t="s">
-        <v>938</v>
+        <v>937</v>
       </c>
       <c r="D325" t="s">
         <v>180</v>
       </c>
       <c r="E325" t="s">
-        <v>304</v>
+        <v>303</v>
       </c>
       <c r="F325">
         <v>2008</v>
       </c>
       <c r="G325">
         <v>179</v>
       </c>
       <c r="H325" t="s">
         <v>3</v>
       </c>
       <c r="I325">
         <v>10231</v>
       </c>
       <c r="J325" t="s">
         <v>2</v>
       </c>
       <c r="L325" t="s">
         <v>1</v>
       </c>
       <c r="M325">
         <v>179</v>
       </c>
       <c r="R325" t="s">
-        <v>303</v>
+        <v>302</v>
       </c>
     </row>
     <row r="326" spans="1:18">
       <c r="A326">
         <v>9532150</v>
       </c>
       <c r="B326" t="s">
-        <v>937</v>
+        <v>936</v>
       </c>
       <c r="C326" t="s">
-        <v>936</v>
+        <v>935</v>
       </c>
       <c r="D326" t="s">
-        <v>369</v>
+        <v>368</v>
       </c>
       <c r="E326" t="s">
         <v>4</v>
       </c>
       <c r="F326">
         <v>2007</v>
       </c>
       <c r="G326">
         <v>179</v>
       </c>
       <c r="H326" t="s">
         <v>3</v>
       </c>
       <c r="I326">
         <v>10231</v>
       </c>
       <c r="J326" t="s">
         <v>2</v>
       </c>
       <c r="L326" t="s">
         <v>1</v>
       </c>
       <c r="M326">
         <v>178</v>
       </c>
       <c r="R326" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="327" spans="1:18">
       <c r="A327">
         <v>9305517</v>
       </c>
       <c r="B327" t="s">
-        <v>935</v>
+        <v>934</v>
       </c>
       <c r="C327" t="s">
-        <v>934</v>
+        <v>933</v>
       </c>
       <c r="D327" t="s">
         <v>5</v>
       </c>
       <c r="E327" t="s">
-        <v>304</v>
+        <v>303</v>
       </c>
       <c r="F327">
         <v>2006</v>
       </c>
       <c r="G327">
         <v>180</v>
       </c>
       <c r="H327" t="s">
         <v>3</v>
       </c>
       <c r="I327">
         <v>10231</v>
       </c>
       <c r="J327" t="s">
         <v>2</v>
       </c>
       <c r="L327" t="s">
         <v>1</v>
       </c>
       <c r="M327">
         <v>180</v>
       </c>
       <c r="R327" t="s">
-        <v>303</v>
+        <v>302</v>
       </c>
     </row>
     <row r="328" spans="1:18">
       <c r="A328">
         <v>9531459</v>
       </c>
       <c r="B328" t="s">
-        <v>933</v>
+        <v>932</v>
       </c>
       <c r="C328" t="s">
-        <v>932</v>
+        <v>931</v>
       </c>
       <c r="D328" t="s">
-        <v>369</v>
+        <v>368</v>
       </c>
       <c r="E328" t="s">
         <v>4</v>
       </c>
       <c r="F328">
         <v>1998</v>
       </c>
       <c r="G328">
         <v>180</v>
       </c>
       <c r="H328" t="s">
         <v>3</v>
       </c>
       <c r="I328">
         <v>10231</v>
       </c>
       <c r="J328" t="s">
         <v>2</v>
       </c>
       <c r="L328" t="s">
         <v>1</v>
       </c>
       <c r="M328">
         <v>179</v>
       </c>
       <c r="R328" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="329" spans="1:18">
       <c r="A329">
         <v>9125159</v>
       </c>
       <c r="B329" t="s">
-        <v>931</v>
+        <v>930</v>
       </c>
       <c r="C329" t="s">
-        <v>930</v>
+        <v>929</v>
       </c>
       <c r="D329" t="s">
         <v>13</v>
       </c>
       <c r="E329" t="s">
-        <v>304</v>
+        <v>303</v>
       </c>
       <c r="F329">
         <v>2005</v>
       </c>
       <c r="G329">
         <v>181</v>
       </c>
       <c r="H329" t="s">
         <v>3</v>
       </c>
       <c r="I329">
         <v>10231</v>
       </c>
       <c r="J329" t="s">
         <v>2</v>
       </c>
       <c r="L329" t="s">
         <v>1</v>
       </c>
       <c r="M329">
         <v>181</v>
       </c>
       <c r="R329" t="s">
-        <v>303</v>
+        <v>302</v>
       </c>
     </row>
     <row r="330" spans="1:18">
       <c r="A330">
         <v>9050335</v>
       </c>
       <c r="B330" t="s">
-        <v>929</v>
+        <v>928</v>
       </c>
       <c r="C330" t="s">
-        <v>928</v>
+        <v>927</v>
       </c>
       <c r="D330" t="s">
-        <v>581</v>
+        <v>580</v>
       </c>
       <c r="E330" t="s">
         <v>4</v>
       </c>
       <c r="F330">
         <v>2009</v>
       </c>
       <c r="G330">
         <v>181</v>
       </c>
       <c r="H330" t="s">
         <v>3</v>
       </c>
       <c r="I330">
         <v>10231</v>
       </c>
       <c r="J330" t="s">
         <v>2</v>
       </c>
       <c r="L330" t="s">
         <v>1</v>
       </c>
       <c r="M330">
         <v>180</v>
       </c>
       <c r="R330" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="331" spans="1:18">
       <c r="A331">
         <v>1269950</v>
       </c>
       <c r="B331" t="s">
-        <v>927</v>
+        <v>926</v>
       </c>
       <c r="C331" t="s">
-        <v>926</v>
+        <v>925</v>
       </c>
       <c r="D331" t="s">
         <v>39</v>
       </c>
       <c r="E331" t="s">
-        <v>304</v>
+        <v>303</v>
       </c>
       <c r="F331">
         <v>2004</v>
       </c>
       <c r="G331">
         <v>182</v>
       </c>
       <c r="H331" t="s">
         <v>3</v>
       </c>
       <c r="I331">
         <v>10231</v>
       </c>
       <c r="J331" t="s">
         <v>2</v>
       </c>
       <c r="L331" t="s">
         <v>1</v>
       </c>
       <c r="M331">
         <v>182</v>
       </c>
       <c r="R331" t="s">
-        <v>303</v>
+        <v>302</v>
       </c>
     </row>
     <row r="332" spans="1:18">
       <c r="A332">
         <v>9320286</v>
       </c>
       <c r="B332" t="s">
-        <v>290</v>
+        <v>289</v>
       </c>
       <c r="C332" t="s">
-        <v>925</v>
+        <v>924</v>
       </c>
       <c r="D332" t="s">
         <v>180</v>
       </c>
       <c r="E332" t="s">
         <v>4</v>
       </c>
       <c r="F332">
         <v>2010</v>
       </c>
       <c r="G332">
         <v>182</v>
       </c>
       <c r="H332" t="s">
         <v>3</v>
       </c>
       <c r="I332">
         <v>10231</v>
       </c>
       <c r="J332" t="s">
         <v>2</v>
       </c>
       <c r="L332" t="s">
         <v>1</v>
       </c>
       <c r="M332">
         <v>181</v>
       </c>
       <c r="R332" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="333" spans="1:18">
       <c r="A333">
         <v>9325095</v>
       </c>
       <c r="B333" t="s">
-        <v>290</v>
+        <v>289</v>
       </c>
       <c r="C333" t="s">
-        <v>924</v>
+        <v>923</v>
       </c>
       <c r="D333" t="s">
         <v>180</v>
       </c>
       <c r="E333" t="s">
-        <v>304</v>
+        <v>303</v>
       </c>
       <c r="F333">
         <v>2009</v>
       </c>
       <c r="G333">
         <v>183</v>
       </c>
       <c r="H333" t="s">
         <v>3</v>
       </c>
       <c r="I333">
         <v>10231</v>
       </c>
       <c r="J333" t="s">
         <v>2</v>
       </c>
       <c r="L333" t="s">
         <v>1</v>
       </c>
       <c r="M333">
         <v>183</v>
       </c>
       <c r="R333" t="s">
-        <v>303</v>
+        <v>302</v>
       </c>
     </row>
     <row r="334" spans="1:18">
       <c r="A334">
         <v>9040396</v>
       </c>
       <c r="B334" t="s">
-        <v>621</v>
+        <v>620</v>
       </c>
       <c r="C334" t="s">
-        <v>923</v>
+        <v>922</v>
       </c>
       <c r="D334" t="s">
-        <v>497</v>
+        <v>496</v>
       </c>
       <c r="E334" t="s">
         <v>4</v>
       </c>
       <c r="F334">
         <v>2010</v>
       </c>
       <c r="G334">
         <v>183</v>
       </c>
       <c r="H334" t="s">
         <v>3</v>
       </c>
       <c r="I334">
         <v>10231</v>
       </c>
       <c r="J334" t="s">
         <v>2</v>
       </c>
       <c r="L334" t="s">
         <v>1</v>
       </c>
       <c r="M334">
         <v>182</v>
       </c>
       <c r="R334" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="335" spans="1:18">
       <c r="A335">
         <v>9105599</v>
       </c>
       <c r="B335" t="s">
-        <v>922</v>
+        <v>921</v>
       </c>
       <c r="C335" t="s">
-        <v>921</v>
+        <v>920</v>
       </c>
       <c r="D335" t="s">
         <v>79</v>
       </c>
       <c r="E335" t="s">
-        <v>304</v>
+        <v>303</v>
       </c>
       <c r="F335">
         <v>2009</v>
       </c>
       <c r="G335">
         <v>184</v>
       </c>
       <c r="H335" t="s">
         <v>3</v>
       </c>
       <c r="I335">
         <v>10231</v>
       </c>
       <c r="J335" t="s">
         <v>2</v>
       </c>
       <c r="L335" t="s">
         <v>1</v>
       </c>
       <c r="M335">
         <v>184</v>
       </c>
       <c r="R335" t="s">
-        <v>303</v>
+        <v>302</v>
       </c>
     </row>
     <row r="336" spans="1:18">
       <c r="A336">
         <v>1684990</v>
       </c>
       <c r="B336" t="s">
-        <v>920</v>
+        <v>919</v>
       </c>
       <c r="C336" t="s">
-        <v>919</v>
+        <v>918</v>
       </c>
       <c r="D336" t="s">
-        <v>918</v>
+        <v>917</v>
       </c>
       <c r="E336" t="s">
         <v>4</v>
       </c>
       <c r="F336">
         <v>1985</v>
       </c>
       <c r="G336">
         <v>184</v>
       </c>
       <c r="H336" t="s">
         <v>3</v>
       </c>
       <c r="I336">
         <v>10231</v>
       </c>
       <c r="J336" t="s">
         <v>2</v>
       </c>
       <c r="L336" t="s">
         <v>1</v>
       </c>
       <c r="M336">
         <v>183</v>
       </c>
       <c r="R336" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="337" spans="1:18">
       <c r="A337">
         <v>9525029</v>
       </c>
       <c r="B337" t="s">
-        <v>568</v>
+        <v>567</v>
       </c>
       <c r="C337" t="s">
-        <v>917</v>
+        <v>916</v>
       </c>
       <c r="D337" t="s">
         <v>74</v>
       </c>
       <c r="E337" t="s">
-        <v>304</v>
+        <v>303</v>
       </c>
       <c r="F337">
         <v>2004</v>
       </c>
       <c r="G337">
         <v>185</v>
       </c>
       <c r="H337" t="s">
         <v>3</v>
       </c>
       <c r="I337">
         <v>10231</v>
       </c>
       <c r="J337" t="s">
         <v>2</v>
       </c>
       <c r="L337" t="s">
         <v>1</v>
       </c>
       <c r="M337">
         <v>185</v>
       </c>
       <c r="R337" t="s">
-        <v>303</v>
+        <v>302</v>
       </c>
     </row>
     <row r="338" spans="1:18">
       <c r="A338">
         <v>9320240</v>
       </c>
       <c r="B338" t="s">
-        <v>290</v>
+        <v>289</v>
       </c>
       <c r="C338" t="s">
-        <v>916</v>
+        <v>915</v>
       </c>
       <c r="D338" t="s">
         <v>180</v>
       </c>
       <c r="E338" t="s">
         <v>4</v>
       </c>
       <c r="F338">
         <v>2006</v>
       </c>
       <c r="G338">
         <v>185</v>
       </c>
       <c r="H338" t="s">
         <v>3</v>
       </c>
       <c r="I338">
         <v>10231</v>
       </c>
       <c r="J338" t="s">
         <v>2</v>
       </c>
       <c r="L338" t="s">
         <v>1</v>
       </c>
       <c r="M338">
         <v>184</v>
       </c>
       <c r="R338" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="339" spans="1:18">
       <c r="A339">
         <v>9185017</v>
       </c>
       <c r="B339" t="s">
-        <v>915</v>
+        <v>914</v>
       </c>
       <c r="C339" t="s">
-        <v>914</v>
+        <v>913</v>
       </c>
       <c r="D339" t="s">
-        <v>349</v>
+        <v>348</v>
       </c>
       <c r="E339" t="s">
-        <v>304</v>
+        <v>303</v>
       </c>
       <c r="F339">
         <v>1989</v>
       </c>
       <c r="G339">
         <v>186</v>
       </c>
       <c r="H339" t="s">
         <v>3</v>
       </c>
       <c r="I339">
         <v>10231</v>
       </c>
       <c r="J339" t="s">
         <v>2</v>
       </c>
       <c r="L339" t="s">
         <v>1</v>
       </c>
       <c r="M339">
         <v>186</v>
       </c>
       <c r="R339" t="s">
-        <v>303</v>
+        <v>302</v>
       </c>
     </row>
     <row r="340" spans="1:18">
       <c r="A340">
         <v>9150336</v>
       </c>
       <c r="B340" t="s">
-        <v>913</v>
+        <v>912</v>
       </c>
       <c r="C340" t="s">
-        <v>912</v>
+        <v>911</v>
       </c>
       <c r="D340" t="s">
         <v>23</v>
       </c>
       <c r="E340" t="s">
         <v>4</v>
       </c>
       <c r="F340">
         <v>2004</v>
       </c>
       <c r="G340">
         <v>186</v>
       </c>
       <c r="H340" t="s">
         <v>3</v>
       </c>
       <c r="I340">
         <v>10231</v>
       </c>
       <c r="J340" t="s">
         <v>2</v>
       </c>
       <c r="L340" t="s">
         <v>1</v>
       </c>
       <c r="M340">
         <v>185</v>
       </c>
       <c r="R340" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="341" spans="1:18">
       <c r="A341">
         <v>9155110</v>
       </c>
       <c r="B341" t="s">
-        <v>911</v>
+        <v>910</v>
       </c>
       <c r="C341" t="s">
-        <v>493</v>
+        <v>492</v>
       </c>
       <c r="D341" t="s">
         <v>23</v>
       </c>
       <c r="E341" t="s">
-        <v>304</v>
+        <v>303</v>
       </c>
       <c r="F341">
         <v>2006</v>
       </c>
       <c r="G341">
         <v>187</v>
       </c>
       <c r="H341" t="s">
         <v>3</v>
       </c>
       <c r="I341">
         <v>10231</v>
       </c>
       <c r="J341" t="s">
         <v>2</v>
       </c>
       <c r="L341" t="s">
         <v>1</v>
       </c>
       <c r="M341">
         <v>187</v>
       </c>
       <c r="R341" t="s">
-        <v>303</v>
+        <v>302</v>
       </c>
     </row>
     <row r="342" spans="1:18">
       <c r="A342">
         <v>9150387</v>
       </c>
       <c r="B342" t="s">
-        <v>328</v>
+        <v>327</v>
       </c>
       <c r="C342" t="s">
-        <v>529</v>
+        <v>528</v>
       </c>
       <c r="D342" t="s">
         <v>23</v>
       </c>
       <c r="E342" t="s">
         <v>4</v>
       </c>
       <c r="F342">
         <v>2007</v>
       </c>
       <c r="G342">
         <v>187</v>
       </c>
       <c r="H342" t="s">
         <v>3</v>
       </c>
       <c r="I342">
         <v>10231</v>
       </c>
       <c r="J342" t="s">
         <v>2</v>
       </c>
       <c r="L342" t="s">
         <v>1</v>
       </c>
       <c r="M342">
         <v>186</v>
       </c>
       <c r="R342" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="343" spans="1:18">
       <c r="A343">
         <v>9155108</v>
       </c>
       <c r="B343" t="s">
-        <v>910</v>
+        <v>909</v>
       </c>
       <c r="C343" t="s">
-        <v>909</v>
+        <v>908</v>
       </c>
       <c r="D343" t="s">
         <v>23</v>
       </c>
       <c r="E343" t="s">
-        <v>304</v>
+        <v>303</v>
       </c>
       <c r="F343">
         <v>2005</v>
       </c>
       <c r="G343">
         <v>188</v>
       </c>
       <c r="H343" t="s">
         <v>3</v>
       </c>
       <c r="I343">
         <v>10231</v>
       </c>
       <c r="J343" t="s">
         <v>2</v>
       </c>
       <c r="L343" t="s">
         <v>1</v>
       </c>
       <c r="M343">
         <v>188</v>
       </c>
       <c r="R343" t="s">
-        <v>303</v>
+        <v>302</v>
       </c>
     </row>
     <row r="344" spans="1:18">
       <c r="A344">
         <v>9560032</v>
       </c>
       <c r="B344" t="s">
-        <v>908</v>
+        <v>907</v>
       </c>
       <c r="C344" t="s">
-        <v>859</v>
+        <v>858</v>
       </c>
       <c r="D344" t="s">
-        <v>296</v>
+        <v>295</v>
       </c>
       <c r="E344" t="s">
         <v>4</v>
       </c>
       <c r="F344">
         <v>1989</v>
       </c>
       <c r="G344">
         <v>188</v>
       </c>
       <c r="H344" t="s">
         <v>3</v>
       </c>
       <c r="I344">
         <v>10231</v>
       </c>
       <c r="J344" t="s">
         <v>2</v>
       </c>
       <c r="L344" t="s">
         <v>1</v>
       </c>
       <c r="M344">
         <v>187</v>
       </c>
       <c r="R344" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="345" spans="1:18">
       <c r="A345">
         <v>9155155</v>
       </c>
       <c r="B345" t="s">
-        <v>907</v>
+        <v>906</v>
       </c>
       <c r="C345" t="s">
-        <v>906</v>
+        <v>905</v>
       </c>
       <c r="D345" t="s">
         <v>23</v>
       </c>
       <c r="E345" t="s">
-        <v>304</v>
+        <v>303</v>
       </c>
       <c r="F345">
         <v>2009</v>
       </c>
       <c r="G345">
         <v>189</v>
       </c>
       <c r="H345" t="s">
         <v>3</v>
       </c>
       <c r="I345">
         <v>10231</v>
       </c>
       <c r="J345" t="s">
         <v>2</v>
       </c>
       <c r="L345" t="s">
         <v>1</v>
       </c>
       <c r="M345">
         <v>189</v>
       </c>
       <c r="R345" t="s">
-        <v>303</v>
+        <v>302</v>
       </c>
     </row>
     <row r="346" spans="1:18">
       <c r="A346">
         <v>9532156</v>
       </c>
       <c r="B346" t="s">
-        <v>905</v>
+        <v>904</v>
       </c>
       <c r="C346" t="s">
-        <v>904</v>
+        <v>903</v>
       </c>
       <c r="D346" t="s">
-        <v>369</v>
+        <v>368</v>
       </c>
       <c r="E346" t="s">
         <v>4</v>
       </c>
       <c r="F346">
         <v>2010</v>
       </c>
       <c r="G346">
         <v>189</v>
       </c>
       <c r="H346" t="s">
         <v>3</v>
       </c>
       <c r="I346">
         <v>10231</v>
       </c>
       <c r="J346" t="s">
         <v>2</v>
       </c>
       <c r="L346" t="s">
         <v>1</v>
       </c>
       <c r="M346">
         <v>188</v>
       </c>
       <c r="R346" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="347" spans="1:18">
       <c r="A347">
         <v>9125161</v>
       </c>
       <c r="B347" t="s">
-        <v>903</v>
+        <v>902</v>
       </c>
       <c r="C347" t="s">
         <v>65</v>
       </c>
       <c r="D347" t="s">
         <v>13</v>
       </c>
       <c r="E347" t="s">
-        <v>304</v>
+        <v>303</v>
       </c>
       <c r="F347">
         <v>2005</v>
       </c>
       <c r="G347">
         <v>190</v>
       </c>
       <c r="H347" t="s">
         <v>3</v>
       </c>
       <c r="I347">
         <v>10231</v>
       </c>
       <c r="J347" t="s">
         <v>2</v>
       </c>
       <c r="L347" t="s">
         <v>1</v>
       </c>
       <c r="M347">
         <v>190</v>
       </c>
       <c r="R347" t="s">
-        <v>303</v>
+        <v>302</v>
       </c>
     </row>
     <row r="348" spans="1:18">
       <c r="A348">
         <v>9120160</v>
       </c>
       <c r="B348" t="s">
-        <v>902</v>
+        <v>901</v>
       </c>
       <c r="C348" t="s">
-        <v>901</v>
+        <v>900</v>
       </c>
       <c r="D348" t="s">
         <v>13</v>
       </c>
       <c r="E348" t="s">
         <v>4</v>
       </c>
       <c r="F348">
         <v>2006</v>
       </c>
       <c r="G348">
         <v>190</v>
       </c>
       <c r="H348" t="s">
         <v>3</v>
       </c>
       <c r="I348">
         <v>10231</v>
       </c>
       <c r="J348" t="s">
         <v>2</v>
       </c>
       <c r="L348" t="s">
         <v>1</v>
       </c>
       <c r="M348">
         <v>189</v>
       </c>
       <c r="R348" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="349" spans="1:18">
       <c r="A349">
         <v>9195335</v>
       </c>
       <c r="B349" t="s">
-        <v>900</v>
+        <v>899</v>
       </c>
       <c r="C349" t="s">
-        <v>899</v>
+        <v>898</v>
       </c>
       <c r="D349" t="s">
         <v>18</v>
       </c>
       <c r="E349" t="s">
-        <v>304</v>
+        <v>303</v>
       </c>
       <c r="F349">
         <v>1988</v>
       </c>
       <c r="G349">
         <v>191</v>
       </c>
       <c r="H349" t="s">
         <v>3</v>
       </c>
       <c r="I349">
         <v>10231</v>
       </c>
       <c r="J349" t="s">
         <v>2</v>
       </c>
       <c r="L349" t="s">
         <v>1</v>
       </c>
       <c r="M349">
         <v>191</v>
       </c>
       <c r="R349" t="s">
-        <v>303</v>
+        <v>302</v>
       </c>
     </row>
     <row r="350" spans="1:18">
       <c r="A350">
         <v>1344948</v>
       </c>
       <c r="B350" t="s">
-        <v>898</v>
+        <v>897</v>
       </c>
       <c r="C350" t="s">
-        <v>897</v>
+        <v>896</v>
       </c>
       <c r="D350" t="s">
         <v>163</v>
       </c>
       <c r="E350" t="s">
         <v>4</v>
       </c>
       <c r="F350">
         <v>1982</v>
       </c>
       <c r="G350">
         <v>191</v>
       </c>
       <c r="H350" t="s">
         <v>3</v>
       </c>
       <c r="I350">
         <v>10231</v>
       </c>
       <c r="J350" t="s">
         <v>2</v>
       </c>
       <c r="L350" t="s">
         <v>1</v>
       </c>
       <c r="M350">
         <v>190</v>
       </c>
       <c r="R350" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="351" spans="1:18">
       <c r="A351">
         <v>9155166</v>
       </c>
       <c r="B351" t="s">
-        <v>896</v>
+        <v>895</v>
       </c>
       <c r="C351" t="s">
-        <v>469</v>
+        <v>468</v>
       </c>
       <c r="D351" t="s">
         <v>23</v>
       </c>
       <c r="E351" t="s">
-        <v>304</v>
+        <v>303</v>
       </c>
       <c r="F351">
         <v>2010</v>
       </c>
       <c r="G351">
         <v>192</v>
       </c>
       <c r="H351" t="s">
         <v>3</v>
       </c>
       <c r="I351">
         <v>10231</v>
       </c>
       <c r="J351" t="s">
         <v>2</v>
       </c>
       <c r="L351" t="s">
         <v>1</v>
       </c>
       <c r="M351">
         <v>192</v>
       </c>
       <c r="R351" t="s">
-        <v>303</v>
+        <v>302</v>
       </c>
     </row>
     <row r="352" spans="1:18">
       <c r="A352">
         <v>9531969</v>
       </c>
       <c r="B352" t="s">
-        <v>895</v>
+        <v>894</v>
       </c>
       <c r="C352" t="s">
-        <v>894</v>
+        <v>893</v>
       </c>
       <c r="D352" t="s">
-        <v>369</v>
+        <v>368</v>
       </c>
       <c r="E352" t="s">
         <v>4</v>
       </c>
       <c r="F352">
         <v>2008</v>
       </c>
       <c r="G352">
         <v>192</v>
       </c>
       <c r="H352" t="s">
         <v>3</v>
       </c>
       <c r="I352">
         <v>10231</v>
       </c>
       <c r="J352" t="s">
         <v>2</v>
       </c>
       <c r="L352" t="s">
         <v>1</v>
       </c>
       <c r="M352">
         <v>190</v>
       </c>
       <c r="R352" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="353" spans="1:18">
       <c r="A353">
         <v>9305438</v>
       </c>
       <c r="B353" t="s">
-        <v>893</v>
+        <v>892</v>
       </c>
       <c r="C353" t="s">
-        <v>892</v>
+        <v>891</v>
       </c>
       <c r="D353" t="s">
         <v>5</v>
       </c>
       <c r="E353" t="s">
-        <v>304</v>
+        <v>303</v>
       </c>
       <c r="F353">
         <v>2003</v>
       </c>
       <c r="G353">
         <v>193</v>
       </c>
       <c r="H353" t="s">
         <v>3</v>
       </c>
       <c r="I353">
         <v>10231</v>
       </c>
       <c r="J353" t="s">
         <v>2</v>
       </c>
       <c r="L353" t="s">
         <v>1</v>
       </c>
       <c r="M353">
         <v>193</v>
       </c>
       <c r="R353" t="s">
-        <v>303</v>
+        <v>302</v>
       </c>
     </row>
     <row r="354" spans="1:18">
       <c r="A354">
         <v>9301198</v>
       </c>
       <c r="B354" t="s">
-        <v>891</v>
+        <v>890</v>
       </c>
       <c r="C354" t="s">
-        <v>890</v>
+        <v>889</v>
       </c>
       <c r="D354" t="s">
         <v>5</v>
       </c>
       <c r="E354" t="s">
         <v>4</v>
       </c>
       <c r="F354">
         <v>2009</v>
       </c>
       <c r="G354">
         <v>193</v>
       </c>
       <c r="H354" t="s">
         <v>3</v>
       </c>
       <c r="I354">
         <v>10231</v>
       </c>
       <c r="J354" t="s">
         <v>2</v>
       </c>
       <c r="L354" t="s">
         <v>1</v>
       </c>
       <c r="M354">
         <v>190</v>
       </c>
       <c r="R354" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="355" spans="1:18">
       <c r="A355">
         <v>9155149</v>
       </c>
       <c r="B355" t="s">
-        <v>705</v>
+        <v>704</v>
       </c>
       <c r="C355" t="s">
-        <v>889</v>
+        <v>888</v>
       </c>
       <c r="D355" t="s">
         <v>23</v>
       </c>
       <c r="E355" t="s">
-        <v>304</v>
+        <v>303</v>
       </c>
       <c r="F355">
         <v>2008</v>
       </c>
       <c r="G355">
         <v>194</v>
       </c>
       <c r="H355" t="s">
         <v>3</v>
       </c>
       <c r="I355">
         <v>10231</v>
       </c>
       <c r="J355" t="s">
         <v>2</v>
       </c>
       <c r="L355" t="s">
         <v>1</v>
       </c>
       <c r="M355">
         <v>194</v>
       </c>
       <c r="R355" t="s">
-        <v>303</v>
+        <v>302</v>
       </c>
     </row>
     <row r="356" spans="1:18">
       <c r="A356">
         <v>9510574</v>
       </c>
       <c r="B356" t="s">
-        <v>888</v>
+        <v>887</v>
       </c>
       <c r="C356" t="s">
-        <v>887</v>
+        <v>886</v>
       </c>
       <c r="D356" t="s">
         <v>8</v>
       </c>
       <c r="E356" t="s">
         <v>4</v>
       </c>
       <c r="F356">
         <v>2008</v>
       </c>
       <c r="G356">
         <v>194</v>
       </c>
       <c r="H356" t="s">
         <v>3</v>
       </c>
       <c r="I356">
         <v>10231</v>
       </c>
       <c r="J356" t="s">
         <v>2</v>
       </c>
       <c r="L356" t="s">
         <v>1</v>
       </c>
       <c r="M356">
         <v>193</v>
       </c>
       <c r="R356" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="357" spans="1:18">
       <c r="A357">
         <v>1349966</v>
       </c>
       <c r="B357" t="s">
-        <v>886</v>
+        <v>885</v>
       </c>
       <c r="C357" t="s">
-        <v>885</v>
+        <v>884</v>
       </c>
       <c r="D357" t="s">
         <v>163</v>
       </c>
       <c r="E357" t="s">
-        <v>304</v>
+        <v>303</v>
       </c>
       <c r="F357">
         <v>1999</v>
       </c>
       <c r="G357">
         <v>195</v>
       </c>
       <c r="H357" t="s">
         <v>3</v>
       </c>
       <c r="I357">
         <v>10231</v>
       </c>
       <c r="J357" t="s">
         <v>2</v>
       </c>
       <c r="L357" t="s">
         <v>1</v>
       </c>
       <c r="M357">
         <v>195</v>
       </c>
       <c r="R357" t="s">
-        <v>303</v>
+        <v>302</v>
       </c>
     </row>
     <row r="358" spans="1:18">
       <c r="A358">
         <v>9320279</v>
       </c>
       <c r="B358" t="s">
-        <v>884</v>
+        <v>883</v>
       </c>
       <c r="C358" t="s">
-        <v>883</v>
+        <v>882</v>
       </c>
       <c r="D358" t="s">
         <v>180</v>
       </c>
       <c r="E358" t="s">
         <v>4</v>
       </c>
       <c r="F358">
         <v>2009</v>
       </c>
       <c r="G358">
         <v>195</v>
       </c>
       <c r="H358" t="s">
         <v>3</v>
       </c>
       <c r="I358">
         <v>10231</v>
       </c>
       <c r="J358" t="s">
         <v>2</v>
       </c>
       <c r="L358" t="s">
         <v>1</v>
       </c>
       <c r="M358">
         <v>194</v>
       </c>
       <c r="R358" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="359" spans="1:18">
       <c r="A359">
         <v>1269958</v>
       </c>
       <c r="B359" t="s">
         <v>99</v>
       </c>
       <c r="C359" t="s">
-        <v>882</v>
+        <v>881</v>
       </c>
       <c r="D359" t="s">
         <v>39</v>
       </c>
       <c r="E359" t="s">
-        <v>304</v>
+        <v>303</v>
       </c>
       <c r="F359">
         <v>2005</v>
       </c>
       <c r="G359">
         <v>196</v>
       </c>
       <c r="H359" t="s">
         <v>3</v>
       </c>
       <c r="I359">
         <v>10231</v>
       </c>
       <c r="J359" t="s">
         <v>2</v>
       </c>
       <c r="L359" t="s">
         <v>1</v>
       </c>
       <c r="M359">
         <v>195</v>
       </c>
       <c r="R359" t="s">
-        <v>303</v>
+        <v>302</v>
       </c>
     </row>
     <row r="360" spans="1:18">
       <c r="A360">
         <v>9301135</v>
       </c>
       <c r="B360" t="s">
-        <v>414</v>
+        <v>413</v>
       </c>
       <c r="C360" t="s">
-        <v>881</v>
+        <v>880</v>
       </c>
       <c r="D360" t="s">
         <v>5</v>
       </c>
       <c r="E360" t="s">
         <v>4</v>
       </c>
       <c r="F360">
         <v>2007</v>
       </c>
       <c r="G360">
         <v>196</v>
       </c>
       <c r="H360" t="s">
         <v>3</v>
       </c>
       <c r="I360">
         <v>10231</v>
       </c>
       <c r="J360" t="s">
         <v>2</v>
       </c>
       <c r="L360" t="s">
         <v>1</v>
       </c>
       <c r="M360">
         <v>195</v>
       </c>
       <c r="R360" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="361" spans="1:18">
       <c r="A361">
         <v>1349965</v>
       </c>
       <c r="B361" t="s">
-        <v>880</v>
+        <v>879</v>
       </c>
       <c r="C361" t="s">
-        <v>879</v>
+        <v>878</v>
       </c>
       <c r="D361" t="s">
         <v>163</v>
       </c>
       <c r="E361" t="s">
-        <v>304</v>
+        <v>303</v>
       </c>
       <c r="F361">
         <v>1991</v>
       </c>
       <c r="G361">
         <v>197</v>
       </c>
       <c r="H361" t="s">
         <v>3</v>
       </c>
       <c r="I361">
         <v>10231</v>
       </c>
       <c r="J361" t="s">
         <v>2</v>
       </c>
       <c r="L361" t="s">
         <v>1</v>
       </c>
       <c r="M361">
         <v>195</v>
       </c>
       <c r="R361" t="s">
-        <v>303</v>
+        <v>302</v>
       </c>
     </row>
     <row r="362" spans="1:18">
       <c r="A362">
         <v>9690189</v>
       </c>
       <c r="B362" t="s">
-        <v>878</v>
+        <v>877</v>
       </c>
       <c r="C362" t="s">
-        <v>877</v>
+        <v>876</v>
       </c>
       <c r="D362" t="s">
-        <v>471</v>
+        <v>470</v>
       </c>
       <c r="E362" t="s">
         <v>4</v>
       </c>
       <c r="F362">
         <v>2008</v>
       </c>
       <c r="G362">
         <v>197</v>
       </c>
       <c r="H362" t="s">
         <v>3</v>
       </c>
       <c r="I362">
         <v>10231</v>
       </c>
       <c r="J362" t="s">
         <v>2</v>
       </c>
       <c r="L362" t="s">
         <v>1</v>
       </c>
       <c r="M362">
         <v>196</v>
       </c>
       <c r="R362" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="363" spans="1:18">
       <c r="A363">
         <v>9435116</v>
       </c>
       <c r="B363" t="s">
-        <v>876</v>
+        <v>875</v>
       </c>
       <c r="C363" t="s">
-        <v>875</v>
+        <v>874</v>
       </c>
       <c r="D363" t="s">
         <v>147</v>
       </c>
       <c r="E363" t="s">
-        <v>304</v>
+        <v>303</v>
       </c>
       <c r="F363">
         <v>2007</v>
       </c>
       <c r="G363">
         <v>198</v>
       </c>
       <c r="H363" t="s">
         <v>3</v>
       </c>
       <c r="I363">
         <v>10231</v>
       </c>
       <c r="J363" t="s">
         <v>2</v>
       </c>
       <c r="L363" t="s">
         <v>1</v>
       </c>
       <c r="M363">
         <v>198</v>
       </c>
       <c r="R363" t="s">
-        <v>303</v>
+        <v>302</v>
       </c>
     </row>
     <row r="364" spans="1:18">
       <c r="A364">
         <v>9090065</v>
       </c>
       <c r="B364" t="s">
-        <v>874</v>
+        <v>873</v>
       </c>
       <c r="C364" t="s">
-        <v>873</v>
+        <v>872</v>
       </c>
       <c r="D364" t="s">
         <v>225</v>
       </c>
       <c r="E364" t="s">
         <v>4</v>
       </c>
       <c r="F364">
         <v>1994</v>
       </c>
       <c r="G364">
         <v>198</v>
       </c>
       <c r="H364" t="s">
         <v>3</v>
       </c>
       <c r="I364">
         <v>10231</v>
       </c>
       <c r="J364" t="s">
         <v>2</v>
       </c>
       <c r="L364" t="s">
         <v>1</v>
       </c>
       <c r="M364">
         <v>197</v>
       </c>
       <c r="R364" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="365" spans="1:18">
       <c r="A365">
         <v>9525030</v>
       </c>
       <c r="B365" t="s">
-        <v>338</v>
+        <v>337</v>
       </c>
       <c r="C365" t="s">
-        <v>872</v>
+        <v>871</v>
       </c>
       <c r="D365" t="s">
         <v>74</v>
       </c>
       <c r="E365" t="s">
-        <v>304</v>
+        <v>303</v>
       </c>
       <c r="F365">
         <v>2004</v>
       </c>
       <c r="G365">
         <v>199</v>
       </c>
       <c r="H365" t="s">
         <v>3</v>
       </c>
       <c r="I365">
         <v>10231</v>
       </c>
       <c r="J365" t="s">
         <v>2</v>
       </c>
       <c r="L365" t="s">
         <v>1</v>
       </c>
       <c r="M365">
         <v>199</v>
       </c>
       <c r="R365" t="s">
-        <v>303</v>
+        <v>302</v>
       </c>
     </row>
     <row r="366" spans="1:18">
       <c r="A366">
         <v>9320267</v>
       </c>
       <c r="B366" t="s">
-        <v>333</v>
+        <v>332</v>
       </c>
       <c r="C366" t="s">
-        <v>871</v>
+        <v>870</v>
       </c>
       <c r="D366" t="s">
         <v>180</v>
       </c>
       <c r="E366" t="s">
         <v>4</v>
       </c>
       <c r="F366">
         <v>2008</v>
       </c>
       <c r="G366">
         <v>199</v>
       </c>
       <c r="H366" t="s">
         <v>3</v>
       </c>
       <c r="I366">
         <v>10231</v>
       </c>
       <c r="J366" t="s">
         <v>2</v>
       </c>
       <c r="L366" t="s">
         <v>1</v>
       </c>
       <c r="M366">
         <v>198</v>
       </c>
       <c r="R366" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="367" spans="1:18">
       <c r="A367">
         <v>9295259</v>
       </c>
       <c r="B367" t="s">
-        <v>870</v>
+        <v>869</v>
       </c>
       <c r="C367" t="s">
-        <v>869</v>
+        <v>868</v>
       </c>
       <c r="D367" t="s">
         <v>84</v>
       </c>
       <c r="E367" t="s">
-        <v>304</v>
+        <v>303</v>
       </c>
       <c r="F367">
         <v>2010</v>
       </c>
       <c r="G367">
         <v>200</v>
       </c>
       <c r="H367" t="s">
         <v>3</v>
       </c>
       <c r="I367">
         <v>10231</v>
       </c>
       <c r="J367" t="s">
         <v>2</v>
       </c>
       <c r="L367" t="s">
         <v>1</v>
       </c>
       <c r="M367">
         <v>200</v>
       </c>
       <c r="R367" t="s">
-        <v>303</v>
+        <v>302</v>
       </c>
     </row>
     <row r="368" spans="1:18">
       <c r="A368">
         <v>9290554</v>
       </c>
       <c r="B368" t="s">
-        <v>868</v>
+        <v>867</v>
       </c>
       <c r="C368" t="s">
         <v>85</v>
       </c>
       <c r="D368" t="s">
         <v>84</v>
       </c>
       <c r="E368" t="s">
         <v>4</v>
       </c>
       <c r="F368">
         <v>1999</v>
       </c>
       <c r="G368">
         <v>200</v>
       </c>
       <c r="H368" t="s">
         <v>3</v>
       </c>
       <c r="I368">
         <v>10231</v>
       </c>
       <c r="J368" t="s">
         <v>2</v>
       </c>
       <c r="L368" t="s">
         <v>1</v>
       </c>
       <c r="M368">
         <v>199</v>
       </c>
       <c r="R368" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="369" spans="1:18">
       <c r="A369">
         <v>9535774</v>
       </c>
       <c r="B369" t="s">
-        <v>867</v>
+        <v>866</v>
       </c>
       <c r="C369" t="s">
-        <v>866</v>
+        <v>865</v>
       </c>
       <c r="D369" t="s">
-        <v>369</v>
+        <v>368</v>
       </c>
       <c r="E369" t="s">
-        <v>304</v>
+        <v>303</v>
       </c>
       <c r="F369">
         <v>2008</v>
       </c>
       <c r="G369">
         <v>201</v>
       </c>
       <c r="H369" t="s">
         <v>3</v>
       </c>
       <c r="I369">
         <v>10231</v>
       </c>
       <c r="J369" t="s">
         <v>2</v>
       </c>
       <c r="L369" t="s">
         <v>1</v>
       </c>
       <c r="M369">
         <v>201</v>
       </c>
       <c r="R369" t="s">
-        <v>303</v>
+        <v>302</v>
       </c>
     </row>
     <row r="370" spans="1:18">
       <c r="A370">
         <v>9120161</v>
       </c>
       <c r="B370" t="s">
-        <v>395</v>
+        <v>394</v>
       </c>
       <c r="C370" t="s">
-        <v>391</v>
+        <v>390</v>
       </c>
       <c r="D370" t="s">
         <v>13</v>
       </c>
       <c r="E370" t="s">
         <v>4</v>
       </c>
       <c r="F370">
         <v>2006</v>
       </c>
       <c r="G370">
         <v>201</v>
       </c>
       <c r="H370" t="s">
         <v>3</v>
       </c>
       <c r="I370">
         <v>10231</v>
       </c>
       <c r="J370" t="s">
         <v>2</v>
       </c>
       <c r="L370" t="s">
         <v>1</v>
       </c>
       <c r="M370">
         <v>200</v>
       </c>
       <c r="R370" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="371" spans="1:18">
       <c r="A371">
         <v>9055126</v>
       </c>
       <c r="B371" t="s">
-        <v>865</v>
+        <v>864</v>
       </c>
       <c r="C371" t="s">
-        <v>864</v>
+        <v>863</v>
       </c>
       <c r="D371" t="s">
-        <v>581</v>
+        <v>580</v>
       </c>
       <c r="E371" t="s">
-        <v>304</v>
+        <v>303</v>
       </c>
       <c r="F371">
         <v>2008</v>
       </c>
       <c r="G371">
         <v>202</v>
       </c>
       <c r="H371" t="s">
         <v>3</v>
       </c>
       <c r="I371">
         <v>10231</v>
       </c>
       <c r="J371" t="s">
         <v>2</v>
       </c>
       <c r="L371" t="s">
         <v>1</v>
       </c>
       <c r="M371">
         <v>202</v>
       </c>
       <c r="R371" t="s">
-        <v>303</v>
+        <v>302</v>
       </c>
     </row>
     <row r="372" spans="1:18">
       <c r="A372">
         <v>9300959</v>
       </c>
       <c r="B372" t="s">
-        <v>863</v>
+        <v>862</v>
       </c>
       <c r="C372" t="s">
-        <v>862</v>
+        <v>861</v>
       </c>
       <c r="D372" t="s">
         <v>5</v>
       </c>
       <c r="E372" t="s">
         <v>4</v>
       </c>
       <c r="F372">
         <v>2000</v>
       </c>
       <c r="G372">
         <v>202</v>
       </c>
       <c r="H372" t="s">
         <v>3</v>
       </c>
       <c r="I372">
         <v>10231</v>
       </c>
       <c r="J372" t="s">
         <v>2</v>
       </c>
       <c r="L372" t="s">
         <v>1</v>
       </c>
       <c r="M372">
         <v>201</v>
       </c>
       <c r="R372" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="373" spans="1:18">
       <c r="A373">
         <v>9325099</v>
       </c>
       <c r="B373" t="s">
-        <v>290</v>
+        <v>289</v>
       </c>
       <c r="C373" t="s">
-        <v>861</v>
+        <v>860</v>
       </c>
       <c r="D373" t="s">
         <v>180</v>
       </c>
       <c r="E373" t="s">
-        <v>304</v>
+        <v>303</v>
       </c>
       <c r="F373">
         <v>2009</v>
       </c>
       <c r="G373">
         <v>203</v>
       </c>
       <c r="H373" t="s">
         <v>3</v>
       </c>
       <c r="I373">
         <v>10231</v>
       </c>
       <c r="J373" t="s">
         <v>2</v>
       </c>
       <c r="L373" t="s">
         <v>1</v>
       </c>
       <c r="M373">
         <v>202</v>
       </c>
       <c r="R373" t="s">
-        <v>303</v>
+        <v>302</v>
       </c>
     </row>
     <row r="374" spans="1:18">
       <c r="A374">
         <v>9260023</v>
       </c>
       <c r="B374" t="s">
-        <v>592</v>
+        <v>591</v>
       </c>
       <c r="C374" t="s">
-        <v>591</v>
+        <v>590</v>
       </c>
       <c r="D374" t="s">
         <v>39</v>
       </c>
       <c r="E374" t="s">
         <v>4</v>
       </c>
       <c r="F374">
         <v>1981</v>
       </c>
       <c r="G374">
         <v>203</v>
       </c>
       <c r="H374" t="s">
         <v>3</v>
       </c>
       <c r="I374">
         <v>10231</v>
       </c>
       <c r="J374" t="s">
         <v>2</v>
       </c>
       <c r="L374" t="s">
         <v>1</v>
       </c>
       <c r="M374">
         <v>202</v>
       </c>
       <c r="R374" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="375" spans="1:18">
       <c r="A375">
         <v>9325085</v>
       </c>
       <c r="B375" t="s">
-        <v>333</v>
+        <v>332</v>
       </c>
       <c r="C375" t="s">
-        <v>860</v>
+        <v>859</v>
       </c>
       <c r="D375" t="s">
         <v>180</v>
       </c>
       <c r="E375" t="s">
-        <v>304</v>
+        <v>303</v>
       </c>
       <c r="F375">
         <v>2007</v>
       </c>
       <c r="G375">
         <v>204</v>
       </c>
       <c r="H375" t="s">
         <v>3</v>
       </c>
       <c r="I375">
         <v>10231</v>
       </c>
       <c r="J375" t="s">
         <v>2</v>
       </c>
       <c r="L375" t="s">
         <v>1</v>
       </c>
       <c r="M375">
         <v>202</v>
       </c>
       <c r="R375" t="s">
-        <v>303</v>
+        <v>302</v>
       </c>
     </row>
     <row r="376" spans="1:18">
       <c r="A376">
         <v>9531913</v>
       </c>
       <c r="B376" t="s">
-        <v>290</v>
+        <v>289</v>
       </c>
       <c r="C376" t="s">
-        <v>859</v>
+        <v>858</v>
       </c>
       <c r="D376" t="s">
-        <v>369</v>
+        <v>368</v>
       </c>
       <c r="E376" t="s">
         <v>4</v>
       </c>
       <c r="F376">
         <v>1987</v>
       </c>
       <c r="G376">
         <v>204</v>
       </c>
       <c r="H376" t="s">
         <v>3</v>
       </c>
       <c r="I376">
         <v>10231</v>
       </c>
       <c r="J376" t="s">
         <v>2</v>
       </c>
       <c r="L376" t="s">
         <v>1</v>
       </c>
       <c r="M376">
         <v>202</v>
       </c>
       <c r="R376" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="377" spans="1:18">
       <c r="A377">
         <v>9125029</v>
       </c>
       <c r="B377" t="s">
-        <v>419</v>
+        <v>418</v>
       </c>
       <c r="C377" t="s">
-        <v>309</v>
+        <v>308</v>
       </c>
       <c r="D377" t="s">
         <v>13</v>
       </c>
       <c r="E377" t="s">
-        <v>304</v>
+        <v>303</v>
       </c>
       <c r="F377">
         <v>2001</v>
       </c>
       <c r="G377">
         <v>205</v>
       </c>
       <c r="H377" t="s">
         <v>3</v>
       </c>
       <c r="I377">
         <v>10231</v>
       </c>
       <c r="J377" t="s">
         <v>2</v>
       </c>
       <c r="L377" t="s">
         <v>1</v>
       </c>
       <c r="M377">
         <v>205</v>
       </c>
       <c r="R377" t="s">
-        <v>303</v>
+        <v>302</v>
       </c>
     </row>
     <row r="378" spans="1:18">
       <c r="A378">
         <v>9120159</v>
       </c>
       <c r="B378" t="s">
-        <v>858</v>
+        <v>857</v>
       </c>
       <c r="C378" t="s">
-        <v>857</v>
+        <v>856</v>
       </c>
       <c r="D378" t="s">
         <v>13</v>
       </c>
       <c r="E378" t="s">
         <v>4</v>
       </c>
       <c r="F378">
         <v>2005</v>
       </c>
       <c r="G378">
         <v>205</v>
       </c>
       <c r="H378" t="s">
         <v>3</v>
       </c>
       <c r="I378">
         <v>10231</v>
       </c>
       <c r="J378" t="s">
         <v>2</v>
       </c>
       <c r="L378" t="s">
         <v>1</v>
       </c>
       <c r="M378">
         <v>204</v>
       </c>
       <c r="R378" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="379" spans="1:18">
       <c r="A379">
         <v>9325109</v>
       </c>
       <c r="B379" t="s">
-        <v>856</v>
+        <v>855</v>
       </c>
       <c r="C379" t="s">
-        <v>855</v>
+        <v>854</v>
       </c>
       <c r="D379" t="s">
         <v>180</v>
       </c>
       <c r="E379" t="s">
-        <v>304</v>
+        <v>303</v>
       </c>
       <c r="F379">
         <v>2010</v>
       </c>
       <c r="G379">
         <v>206</v>
       </c>
       <c r="H379" t="s">
         <v>3</v>
       </c>
       <c r="I379">
         <v>10231</v>
       </c>
       <c r="J379" t="s">
         <v>2</v>
       </c>
       <c r="L379" t="s">
         <v>1</v>
       </c>
       <c r="M379">
         <v>206</v>
       </c>
       <c r="R379" t="s">
-        <v>303</v>
+        <v>302</v>
       </c>
     </row>
     <row r="380" spans="1:18">
       <c r="A380">
         <v>9320263</v>
       </c>
       <c r="B380" t="s">
-        <v>854</v>
+        <v>853</v>
       </c>
       <c r="C380" t="s">
-        <v>853</v>
+        <v>852</v>
       </c>
       <c r="D380" t="s">
         <v>180</v>
       </c>
       <c r="E380" t="s">
         <v>4</v>
       </c>
       <c r="F380">
         <v>2008</v>
       </c>
       <c r="G380">
         <v>206</v>
       </c>
       <c r="H380" t="s">
         <v>3</v>
       </c>
       <c r="I380">
         <v>10231</v>
       </c>
       <c r="J380" t="s">
         <v>2</v>
       </c>
       <c r="L380" t="s">
         <v>1</v>
       </c>
       <c r="M380">
         <v>205</v>
       </c>
       <c r="R380" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="381" spans="1:18">
       <c r="A381">
         <v>9295257</v>
       </c>
       <c r="B381" t="s">
-        <v>852</v>
+        <v>851</v>
       </c>
       <c r="C381" t="s">
-        <v>851</v>
+        <v>850</v>
       </c>
       <c r="D381" t="s">
         <v>84</v>
       </c>
       <c r="E381" t="s">
-        <v>304</v>
+        <v>303</v>
       </c>
       <c r="F381">
         <v>2009</v>
       </c>
       <c r="G381">
         <v>207</v>
       </c>
       <c r="H381" t="s">
         <v>3</v>
       </c>
       <c r="I381">
         <v>10231</v>
       </c>
       <c r="J381" t="s">
         <v>2</v>
       </c>
       <c r="L381" t="s">
         <v>1</v>
       </c>
       <c r="M381">
         <v>207</v>
       </c>
       <c r="R381" t="s">
-        <v>303</v>
+        <v>302</v>
       </c>
     </row>
     <row r="382" spans="1:18">
       <c r="A382">
         <v>1695463</v>
       </c>
       <c r="B382" t="s">
-        <v>850</v>
+        <v>849</v>
       </c>
       <c r="C382" t="s">
-        <v>849</v>
+        <v>848</v>
       </c>
       <c r="D382" t="s">
         <v>23</v>
       </c>
       <c r="E382" t="s">
         <v>4</v>
       </c>
       <c r="F382">
         <v>1977</v>
       </c>
       <c r="G382">
         <v>207</v>
       </c>
       <c r="H382" t="s">
         <v>3</v>
       </c>
       <c r="I382">
         <v>10231</v>
       </c>
       <c r="J382" t="s">
         <v>2</v>
       </c>
       <c r="L382" t="s">
         <v>1</v>
       </c>
       <c r="M382">
         <v>206</v>
       </c>
       <c r="R382" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="383" spans="1:18">
       <c r="A383">
         <v>9435132</v>
       </c>
       <c r="B383" t="s">
-        <v>848</v>
+        <v>847</v>
       </c>
       <c r="C383" t="s">
-        <v>655</v>
+        <v>654</v>
       </c>
       <c r="D383" t="s">
         <v>147</v>
       </c>
       <c r="E383" t="s">
-        <v>304</v>
+        <v>303</v>
       </c>
       <c r="F383">
         <v>2010</v>
       </c>
       <c r="G383">
         <v>208</v>
       </c>
       <c r="H383" t="s">
         <v>3</v>
       </c>
       <c r="I383">
         <v>10231</v>
       </c>
       <c r="J383" t="s">
         <v>2</v>
       </c>
       <c r="L383" t="s">
         <v>1</v>
       </c>
       <c r="M383">
         <v>208</v>
       </c>
       <c r="R383" t="s">
-        <v>303</v>
+        <v>302</v>
       </c>
     </row>
     <row r="384" spans="1:18">
       <c r="A384">
         <v>9150317</v>
       </c>
       <c r="B384" t="s">
-        <v>847</v>
+        <v>846</v>
       </c>
       <c r="C384" t="s">
-        <v>846</v>
+        <v>845</v>
       </c>
       <c r="D384" t="s">
         <v>23</v>
       </c>
       <c r="E384" t="s">
         <v>4</v>
       </c>
       <c r="F384">
         <v>2004</v>
       </c>
       <c r="G384">
         <v>208</v>
       </c>
       <c r="H384" t="s">
         <v>3</v>
       </c>
       <c r="I384">
         <v>10231</v>
       </c>
       <c r="J384" t="s">
         <v>2</v>
       </c>
       <c r="L384" t="s">
         <v>1</v>
       </c>
       <c r="M384">
         <v>207</v>
       </c>
       <c r="R384" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="385" spans="1:18">
       <c r="A385">
         <v>9535839</v>
       </c>
       <c r="B385" t="s">
-        <v>845</v>
+        <v>844</v>
       </c>
       <c r="C385" t="s">
-        <v>844</v>
+        <v>843</v>
       </c>
       <c r="D385" t="s">
-        <v>369</v>
+        <v>368</v>
       </c>
       <c r="E385" t="s">
-        <v>304</v>
+        <v>303</v>
       </c>
       <c r="F385">
         <v>2010</v>
       </c>
       <c r="G385">
         <v>209</v>
       </c>
       <c r="H385" t="s">
         <v>3</v>
       </c>
       <c r="I385">
         <v>10231</v>
       </c>
       <c r="J385" t="s">
         <v>2</v>
       </c>
       <c r="L385" t="s">
         <v>1</v>
       </c>
       <c r="M385">
         <v>209</v>
       </c>
       <c r="R385" t="s">
-        <v>303</v>
+        <v>302</v>
       </c>
     </row>
     <row r="386" spans="1:18">
       <c r="A386">
         <v>9290578</v>
       </c>
       <c r="B386" t="s">
-        <v>843</v>
+        <v>842</v>
       </c>
       <c r="C386" t="s">
         <v>246</v>
       </c>
       <c r="D386" t="s">
         <v>84</v>
       </c>
       <c r="E386" t="s">
         <v>4</v>
       </c>
       <c r="F386">
         <v>2009</v>
       </c>
       <c r="G386">
         <v>209</v>
       </c>
       <c r="H386" t="s">
         <v>3</v>
       </c>
       <c r="I386">
         <v>10231</v>
       </c>
       <c r="J386" t="s">
         <v>2</v>
       </c>
       <c r="L386" t="s">
         <v>1</v>
       </c>
       <c r="M386">
         <v>208</v>
       </c>
       <c r="R386" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="387" spans="1:18">
       <c r="A387">
         <v>9325105</v>
       </c>
       <c r="B387" t="s">
-        <v>333</v>
+        <v>332</v>
       </c>
       <c r="C387" t="s">
-        <v>842</v>
+        <v>841</v>
       </c>
       <c r="D387" t="s">
         <v>180</v>
       </c>
       <c r="E387" t="s">
-        <v>304</v>
+        <v>303</v>
       </c>
       <c r="F387">
         <v>2010</v>
       </c>
       <c r="G387">
         <v>210</v>
       </c>
       <c r="H387" t="s">
         <v>3</v>
       </c>
       <c r="I387">
         <v>10231</v>
       </c>
       <c r="J387" t="s">
         <v>2</v>
       </c>
       <c r="L387" t="s">
         <v>1</v>
       </c>
       <c r="M387">
         <v>210</v>
       </c>
       <c r="R387" t="s">
-        <v>303</v>
+        <v>302</v>
       </c>
     </row>
     <row r="388" spans="1:18">
       <c r="A388">
         <v>9532140</v>
       </c>
       <c r="B388" t="s">
-        <v>841</v>
+        <v>840</v>
       </c>
       <c r="C388" t="s">
-        <v>840</v>
+        <v>839</v>
       </c>
       <c r="D388" t="s">
-        <v>369</v>
+        <v>368</v>
       </c>
       <c r="E388" t="s">
         <v>4</v>
       </c>
       <c r="F388">
         <v>2010</v>
       </c>
       <c r="G388">
         <v>210</v>
       </c>
       <c r="H388" t="s">
         <v>3</v>
       </c>
       <c r="I388">
         <v>10231</v>
       </c>
       <c r="J388" t="s">
         <v>2</v>
       </c>
       <c r="L388" t="s">
         <v>1</v>
       </c>
       <c r="M388">
         <v>209</v>
       </c>
       <c r="R388" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="389" spans="1:18">
       <c r="A389">
         <v>9045189</v>
       </c>
       <c r="B389" t="s">
-        <v>839</v>
+        <v>838</v>
       </c>
       <c r="C389" t="s">
-        <v>838</v>
+        <v>837</v>
       </c>
       <c r="D389" t="s">
-        <v>497</v>
+        <v>496</v>
       </c>
       <c r="E389" t="s">
-        <v>304</v>
+        <v>303</v>
       </c>
       <c r="F389">
         <v>2009</v>
       </c>
       <c r="G389">
         <v>211</v>
       </c>
       <c r="H389" t="s">
         <v>3</v>
       </c>
       <c r="I389">
         <v>10231</v>
       </c>
       <c r="J389" t="s">
         <v>2</v>
       </c>
       <c r="L389" t="s">
         <v>1</v>
       </c>
       <c r="M389">
         <v>211</v>
       </c>
       <c r="R389" t="s">
-        <v>303</v>
+        <v>302</v>
       </c>
     </row>
     <row r="390" spans="1:18">
       <c r="A390">
         <v>9430237</v>
       </c>
       <c r="B390" t="s">
-        <v>837</v>
+        <v>836</v>
       </c>
       <c r="C390" t="s">
-        <v>836</v>
+        <v>835</v>
       </c>
       <c r="D390" t="s">
         <v>147</v>
       </c>
       <c r="E390" t="s">
         <v>4</v>
       </c>
       <c r="F390">
         <v>2009</v>
       </c>
       <c r="G390">
         <v>211</v>
       </c>
       <c r="H390" t="s">
         <v>3</v>
       </c>
       <c r="I390">
         <v>10231</v>
       </c>
       <c r="J390" t="s">
         <v>2</v>
       </c>
       <c r="L390" t="s">
         <v>1</v>
       </c>
       <c r="M390">
         <v>210</v>
       </c>
       <c r="R390" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="391" spans="1:18">
       <c r="A391">
         <v>9435120</v>
       </c>
       <c r="B391" t="s">
-        <v>835</v>
+        <v>834</v>
       </c>
       <c r="C391" t="s">
-        <v>834</v>
+        <v>833</v>
       </c>
       <c r="D391" t="s">
         <v>147</v>
       </c>
       <c r="E391" t="s">
-        <v>304</v>
+        <v>303</v>
       </c>
       <c r="F391">
         <v>2008</v>
       </c>
       <c r="G391">
         <v>212</v>
       </c>
       <c r="H391" t="s">
         <v>3</v>
       </c>
       <c r="I391">
         <v>10231</v>
       </c>
       <c r="J391" t="s">
         <v>2</v>
       </c>
       <c r="L391" t="s">
         <v>1</v>
       </c>
       <c r="M391">
         <v>212</v>
       </c>
       <c r="R391" t="s">
-        <v>303</v>
+        <v>302</v>
       </c>
     </row>
     <row r="392" spans="1:18">
       <c r="A392">
         <v>1344906</v>
       </c>
       <c r="B392" t="s">
-        <v>833</v>
+        <v>832</v>
       </c>
       <c r="C392" t="s">
-        <v>832</v>
+        <v>831</v>
       </c>
       <c r="D392" t="s">
         <v>163</v>
       </c>
       <c r="E392" t="s">
         <v>4</v>
       </c>
       <c r="F392">
         <v>1981</v>
       </c>
       <c r="G392">
         <v>212</v>
       </c>
       <c r="H392" t="s">
         <v>3</v>
       </c>
       <c r="I392">
         <v>10231</v>
       </c>
       <c r="J392" t="s">
         <v>2</v>
       </c>
       <c r="L392" t="s">
         <v>1</v>
       </c>
       <c r="M392">
         <v>211</v>
       </c>
       <c r="R392" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="393" spans="1:18">
       <c r="A393">
         <v>1239955</v>
       </c>
       <c r="B393" t="s">
-        <v>831</v>
+        <v>830</v>
       </c>
       <c r="C393" t="s">
-        <v>830</v>
+        <v>829</v>
       </c>
       <c r="D393" t="s">
         <v>29</v>
       </c>
       <c r="E393" t="s">
-        <v>304</v>
+        <v>303</v>
       </c>
       <c r="F393">
         <v>1984</v>
       </c>
       <c r="G393">
         <v>213</v>
       </c>
       <c r="H393" t="s">
         <v>3</v>
       </c>
       <c r="I393">
         <v>10231</v>
       </c>
       <c r="J393" t="s">
         <v>2</v>
       </c>
       <c r="L393" t="s">
         <v>1</v>
       </c>
       <c r="M393">
         <v>213</v>
       </c>
       <c r="R393" t="s">
-        <v>303</v>
+        <v>302</v>
       </c>
     </row>
     <row r="394" spans="1:18">
       <c r="A394">
         <v>9101467</v>
       </c>
       <c r="B394" t="s">
-        <v>829</v>
+        <v>828</v>
       </c>
       <c r="C394" t="s">
-        <v>828</v>
+        <v>827</v>
       </c>
       <c r="D394" t="s">
         <v>79</v>
       </c>
       <c r="E394" t="s">
         <v>4</v>
       </c>
       <c r="F394">
         <v>2008</v>
       </c>
       <c r="G394">
         <v>213</v>
       </c>
       <c r="H394" t="s">
         <v>3</v>
       </c>
       <c r="I394">
         <v>10231</v>
       </c>
       <c r="J394" t="s">
         <v>2</v>
       </c>
       <c r="L394" t="s">
         <v>1</v>
       </c>
       <c r="M394">
         <v>211</v>
       </c>
       <c r="R394" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="395" spans="1:18">
       <c r="A395">
         <v>9045159</v>
       </c>
       <c r="B395" t="s">
-        <v>827</v>
+        <v>826</v>
       </c>
       <c r="C395" t="s">
-        <v>826</v>
+        <v>825</v>
       </c>
       <c r="D395" t="s">
-        <v>497</v>
+        <v>496</v>
       </c>
       <c r="E395" t="s">
-        <v>304</v>
+        <v>303</v>
       </c>
       <c r="F395">
         <v>2004</v>
       </c>
       <c r="G395">
         <v>214</v>
       </c>
       <c r="H395" t="s">
         <v>3</v>
       </c>
       <c r="I395">
         <v>10231</v>
       </c>
       <c r="J395" t="s">
         <v>2</v>
       </c>
       <c r="L395" t="s">
         <v>1</v>
       </c>
       <c r="M395">
         <v>214</v>
       </c>
       <c r="R395" t="s">
-        <v>303</v>
+        <v>302</v>
       </c>
     </row>
     <row r="396" spans="1:18">
       <c r="A396">
         <v>9430173</v>
       </c>
       <c r="B396" t="s">
-        <v>825</v>
+        <v>824</v>
       </c>
       <c r="C396" t="s">
-        <v>824</v>
+        <v>823</v>
       </c>
       <c r="D396" t="s">
         <v>147</v>
       </c>
       <c r="E396" t="s">
         <v>4</v>
       </c>
       <c r="F396">
         <v>1989</v>
       </c>
       <c r="G396">
         <v>214</v>
       </c>
       <c r="H396" t="s">
         <v>3</v>
       </c>
       <c r="I396">
         <v>10231</v>
       </c>
       <c r="J396" t="s">
         <v>2</v>
       </c>
       <c r="L396" t="s">
         <v>1</v>
       </c>
       <c r="M396">
         <v>213</v>
       </c>
       <c r="R396" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="397" spans="1:18">
       <c r="A397">
         <v>9150015</v>
       </c>
       <c r="B397" t="s">
-        <v>823</v>
+        <v>822</v>
       </c>
       <c r="C397" t="s">
-        <v>822</v>
+        <v>821</v>
       </c>
       <c r="D397" t="s">
         <v>23</v>
       </c>
       <c r="E397" t="s">
         <v>4</v>
       </c>
       <c r="F397">
         <v>1984</v>
       </c>
       <c r="G397">
         <v>215</v>
       </c>
       <c r="H397" t="s">
         <v>3</v>
       </c>
       <c r="I397">
         <v>10231</v>
       </c>
       <c r="J397" t="s">
         <v>2</v>
       </c>
       <c r="L397" t="s">
         <v>1</v>
       </c>
       <c r="M397">
         <v>214</v>
       </c>
       <c r="R397" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="398" spans="1:18">
       <c r="A398">
         <v>9525021</v>
       </c>
       <c r="B398" t="s">
-        <v>821</v>
+        <v>820</v>
       </c>
       <c r="C398" t="s">
-        <v>820</v>
+        <v>819</v>
       </c>
       <c r="D398" t="s">
         <v>74</v>
       </c>
       <c r="E398" t="s">
-        <v>304</v>
+        <v>303</v>
       </c>
       <c r="F398">
         <v>2001</v>
       </c>
       <c r="G398">
         <v>216</v>
       </c>
       <c r="H398" t="s">
         <v>3</v>
       </c>
       <c r="I398">
         <v>10231</v>
       </c>
       <c r="J398" t="s">
         <v>2</v>
       </c>
       <c r="L398" t="s">
         <v>1</v>
       </c>
       <c r="M398">
         <v>216</v>
       </c>
       <c r="R398" t="s">
-        <v>303</v>
+        <v>302</v>
       </c>
     </row>
     <row r="399" spans="1:18">
       <c r="A399">
         <v>9430183</v>
       </c>
       <c r="B399" t="s">
-        <v>819</v>
+        <v>818</v>
       </c>
       <c r="C399" t="s">
-        <v>818</v>
+        <v>817</v>
       </c>
       <c r="D399" t="s">
         <v>147</v>
       </c>
       <c r="E399" t="s">
         <v>4</v>
       </c>
       <c r="F399">
         <v>1994</v>
       </c>
       <c r="G399">
         <v>216</v>
       </c>
       <c r="H399" t="s">
         <v>3</v>
       </c>
       <c r="I399">
         <v>10231</v>
       </c>
       <c r="J399" t="s">
         <v>2</v>
       </c>
       <c r="L399" t="s">
         <v>1</v>
       </c>
       <c r="M399">
         <v>215</v>
       </c>
       <c r="R399" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="400" spans="1:18">
       <c r="A400">
         <v>9125088</v>
       </c>
       <c r="B400" t="s">
-        <v>817</v>
+        <v>816</v>
       </c>
       <c r="C400" t="s">
-        <v>816</v>
+        <v>815</v>
       </c>
       <c r="D400" t="s">
         <v>13</v>
       </c>
       <c r="E400" t="s">
-        <v>304</v>
+        <v>303</v>
       </c>
       <c r="F400">
         <v>2003</v>
       </c>
       <c r="G400">
         <v>217</v>
       </c>
       <c r="H400" t="s">
         <v>3</v>
       </c>
       <c r="I400">
         <v>10231</v>
       </c>
       <c r="J400" t="s">
         <v>2</v>
       </c>
       <c r="L400" t="s">
         <v>1</v>
       </c>
       <c r="M400">
         <v>217</v>
       </c>
       <c r="R400" t="s">
-        <v>303</v>
+        <v>302</v>
       </c>
     </row>
     <row r="401" spans="1:18">
       <c r="A401">
         <v>9320255</v>
       </c>
       <c r="B401" t="s">
-        <v>290</v>
+        <v>289</v>
       </c>
       <c r="C401" t="s">
-        <v>815</v>
+        <v>814</v>
       </c>
       <c r="D401" t="s">
         <v>180</v>
       </c>
       <c r="E401" t="s">
         <v>4</v>
       </c>
       <c r="F401">
         <v>2007</v>
       </c>
       <c r="G401">
         <v>217</v>
       </c>
       <c r="H401" t="s">
         <v>3</v>
       </c>
       <c r="I401">
         <v>10231</v>
       </c>
       <c r="J401" t="s">
         <v>2</v>
       </c>
       <c r="L401" t="s">
         <v>1</v>
       </c>
       <c r="M401">
         <v>216</v>
       </c>
       <c r="R401" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="402" spans="1:18">
       <c r="A402">
         <v>9435134</v>
       </c>
       <c r="B402" t="s">
-        <v>814</v>
+        <v>813</v>
       </c>
       <c r="C402" t="s">
-        <v>588</v>
+        <v>587</v>
       </c>
       <c r="D402" t="s">
         <v>147</v>
       </c>
       <c r="E402" t="s">
-        <v>304</v>
+        <v>303</v>
       </c>
       <c r="F402">
         <v>2010</v>
       </c>
       <c r="G402">
         <v>218</v>
       </c>
       <c r="H402" t="s">
         <v>3</v>
       </c>
       <c r="I402">
         <v>10231</v>
       </c>
       <c r="J402" t="s">
         <v>2</v>
       </c>
       <c r="L402" t="s">
         <v>1</v>
       </c>
       <c r="M402">
         <v>218</v>
       </c>
       <c r="R402" t="s">
-        <v>303</v>
+        <v>302</v>
       </c>
     </row>
     <row r="403" spans="1:18">
       <c r="A403">
         <v>9310055</v>
       </c>
       <c r="B403" t="s">
-        <v>813</v>
+        <v>812</v>
       </c>
       <c r="C403" t="s">
-        <v>812</v>
+        <v>811</v>
       </c>
       <c r="D403" t="s">
         <v>100</v>
       </c>
       <c r="E403" t="s">
         <v>4</v>
       </c>
       <c r="F403">
         <v>1981</v>
       </c>
       <c r="G403">
         <v>218</v>
       </c>
       <c r="H403" t="s">
         <v>3</v>
       </c>
       <c r="I403">
         <v>10231</v>
       </c>
       <c r="J403" t="s">
         <v>2</v>
       </c>
       <c r="L403" t="s">
         <v>1</v>
       </c>
       <c r="M403">
         <v>217</v>
       </c>
       <c r="R403" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="404" spans="1:18">
       <c r="A404">
         <v>9305567</v>
       </c>
       <c r="B404" t="s">
-        <v>811</v>
+        <v>810</v>
       </c>
       <c r="C404" t="s">
-        <v>810</v>
+        <v>809</v>
       </c>
       <c r="D404" t="s">
         <v>5</v>
       </c>
       <c r="E404" t="s">
-        <v>304</v>
+        <v>303</v>
       </c>
       <c r="F404">
         <v>2007</v>
       </c>
       <c r="G404">
         <v>219</v>
       </c>
       <c r="H404" t="s">
         <v>3</v>
       </c>
       <c r="I404">
         <v>10231</v>
       </c>
       <c r="J404" t="s">
         <v>2</v>
       </c>
       <c r="L404" t="s">
         <v>1</v>
       </c>
       <c r="M404">
         <v>219</v>
       </c>
       <c r="R404" t="s">
-        <v>303</v>
+        <v>302</v>
       </c>
     </row>
     <row r="405" spans="1:18">
       <c r="A405">
         <v>1653656</v>
       </c>
       <c r="B405" t="s">
-        <v>809</v>
+        <v>808</v>
       </c>
       <c r="C405" t="s">
-        <v>808</v>
+        <v>807</v>
       </c>
       <c r="D405" t="s">
         <v>32</v>
       </c>
       <c r="E405" t="s">
         <v>4</v>
       </c>
       <c r="F405">
         <v>1973</v>
       </c>
       <c r="G405">
         <v>219</v>
       </c>
       <c r="H405" t="s">
         <v>3</v>
       </c>
       <c r="I405">
         <v>10231</v>
       </c>
       <c r="J405" t="s">
         <v>2</v>
       </c>
       <c r="L405" t="s">
         <v>1</v>
       </c>
       <c r="M405">
         <v>218</v>
       </c>
       <c r="R405" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="406" spans="1:18">
       <c r="A406">
         <v>9315042</v>
       </c>
       <c r="B406" t="s">
-        <v>807</v>
+        <v>806</v>
       </c>
       <c r="C406" t="s">
-        <v>806</v>
+        <v>805</v>
       </c>
       <c r="D406" t="s">
         <v>100</v>
       </c>
       <c r="E406" t="s">
-        <v>304</v>
+        <v>303</v>
       </c>
       <c r="F406">
         <v>2009</v>
       </c>
       <c r="G406">
         <v>220</v>
       </c>
       <c r="H406" t="s">
         <v>3</v>
       </c>
       <c r="I406">
         <v>10231</v>
       </c>
       <c r="J406" t="s">
         <v>2</v>
       </c>
       <c r="L406" t="s">
         <v>1</v>
       </c>
       <c r="M406">
         <v>220</v>
       </c>
       <c r="R406" t="s">
-        <v>303</v>
+        <v>302</v>
       </c>
     </row>
     <row r="407" spans="1:18">
       <c r="A407">
         <v>1344992</v>
       </c>
       <c r="B407" t="s">
-        <v>805</v>
+        <v>804</v>
       </c>
       <c r="C407" t="s">
-        <v>804</v>
+        <v>803</v>
       </c>
       <c r="D407" t="s">
         <v>163</v>
       </c>
       <c r="E407" t="s">
         <v>4</v>
       </c>
       <c r="F407">
         <v>1992</v>
       </c>
       <c r="G407">
         <v>220</v>
       </c>
       <c r="H407" t="s">
         <v>3</v>
       </c>
       <c r="I407">
         <v>10231</v>
       </c>
       <c r="J407" t="s">
         <v>2</v>
       </c>
       <c r="L407" t="s">
         <v>1</v>
       </c>
       <c r="M407">
         <v>218</v>
       </c>
       <c r="R407" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="408" spans="1:18">
       <c r="A408">
         <v>1269951</v>
       </c>
       <c r="B408" t="s">
         <v>238</v>
       </c>
       <c r="C408" t="s">
-        <v>803</v>
+        <v>802</v>
       </c>
       <c r="D408" t="s">
         <v>39</v>
       </c>
       <c r="E408" t="s">
-        <v>304</v>
+        <v>303</v>
       </c>
       <c r="F408">
         <v>2005</v>
       </c>
       <c r="G408">
         <v>221</v>
       </c>
       <c r="H408" t="s">
         <v>3</v>
       </c>
       <c r="I408">
         <v>10231</v>
       </c>
       <c r="J408" t="s">
         <v>2</v>
       </c>
       <c r="L408" t="s">
         <v>1</v>
       </c>
       <c r="M408">
         <v>221</v>
       </c>
       <c r="R408" t="s">
-        <v>303</v>
+        <v>302</v>
       </c>
     </row>
     <row r="409" spans="1:18">
       <c r="A409">
         <v>9101503</v>
       </c>
       <c r="B409" t="s">
-        <v>802</v>
+        <v>801</v>
       </c>
       <c r="C409" t="s">
-        <v>801</v>
+        <v>800</v>
       </c>
       <c r="D409" t="s">
         <v>79</v>
       </c>
       <c r="E409" t="s">
         <v>4</v>
       </c>
       <c r="F409">
         <v>2007</v>
       </c>
       <c r="G409">
         <v>221</v>
       </c>
       <c r="H409" t="s">
         <v>3</v>
       </c>
       <c r="I409">
         <v>10231</v>
       </c>
       <c r="J409" t="s">
         <v>2</v>
       </c>
       <c r="L409" t="s">
         <v>1</v>
       </c>
       <c r="M409">
         <v>220</v>
       </c>
       <c r="R409" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="410" spans="1:18">
       <c r="A410">
         <v>1269955</v>
       </c>
       <c r="B410" t="s">
-        <v>800</v>
+        <v>799</v>
       </c>
       <c r="C410" t="s">
-        <v>799</v>
+        <v>798</v>
       </c>
       <c r="D410" t="s">
         <v>39</v>
       </c>
       <c r="E410" t="s">
-        <v>304</v>
+        <v>303</v>
       </c>
       <c r="F410">
         <v>1987</v>
       </c>
       <c r="G410">
         <v>222</v>
       </c>
       <c r="H410" t="s">
         <v>3</v>
       </c>
       <c r="I410">
         <v>10231</v>
       </c>
       <c r="J410" t="s">
         <v>2</v>
       </c>
       <c r="L410" t="s">
         <v>1</v>
       </c>
       <c r="M410">
         <v>221</v>
       </c>
       <c r="R410" t="s">
-        <v>303</v>
+        <v>302</v>
       </c>
     </row>
     <row r="411" spans="1:18">
       <c r="A411">
         <v>9101538</v>
       </c>
       <c r="B411" t="s">
-        <v>798</v>
+        <v>797</v>
       </c>
       <c r="C411" t="s">
-        <v>797</v>
+        <v>796</v>
       </c>
       <c r="D411" t="s">
         <v>79</v>
       </c>
       <c r="E411" t="s">
         <v>4</v>
       </c>
       <c r="F411">
         <v>2009</v>
       </c>
       <c r="G411">
         <v>222</v>
       </c>
       <c r="H411" t="s">
         <v>3</v>
       </c>
       <c r="I411">
         <v>10231</v>
       </c>
       <c r="J411" t="s">
         <v>2</v>
       </c>
       <c r="L411" t="s">
         <v>1</v>
       </c>
       <c r="M411">
         <v>221</v>
       </c>
       <c r="R411" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="412" spans="1:18">
       <c r="A412">
         <v>9105542</v>
       </c>
       <c r="B412" t="s">
-        <v>796</v>
+        <v>795</v>
       </c>
       <c r="C412" t="s">
-        <v>795</v>
+        <v>794</v>
       </c>
       <c r="D412" t="s">
         <v>79</v>
       </c>
       <c r="E412" t="s">
-        <v>304</v>
+        <v>303</v>
       </c>
       <c r="F412">
         <v>2006</v>
       </c>
       <c r="G412">
         <v>223</v>
       </c>
       <c r="H412" t="s">
         <v>3</v>
       </c>
       <c r="I412">
         <v>10231</v>
       </c>
       <c r="J412" t="s">
         <v>2</v>
       </c>
       <c r="L412" t="s">
         <v>1</v>
       </c>
       <c r="M412">
         <v>223</v>
       </c>
       <c r="R412" t="s">
-        <v>303</v>
+        <v>302</v>
       </c>
     </row>
     <row r="413" spans="1:18">
       <c r="A413">
         <v>9690081</v>
       </c>
       <c r="B413" t="s">
-        <v>794</v>
+        <v>793</v>
       </c>
       <c r="C413" t="s">
-        <v>793</v>
+        <v>792</v>
       </c>
       <c r="D413" t="s">
-        <v>471</v>
+        <v>470</v>
       </c>
       <c r="E413" t="s">
         <v>4</v>
       </c>
       <c r="F413">
         <v>1996</v>
       </c>
       <c r="G413">
         <v>223</v>
       </c>
       <c r="H413" t="s">
         <v>3</v>
       </c>
       <c r="I413">
         <v>10231</v>
       </c>
       <c r="J413" t="s">
         <v>2</v>
       </c>
       <c r="L413" t="s">
         <v>1</v>
       </c>
       <c r="M413">
         <v>222</v>
       </c>
       <c r="R413" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="414" spans="1:18">
       <c r="A414">
         <v>9095059</v>
       </c>
       <c r="B414" t="s">
-        <v>792</v>
+        <v>791</v>
       </c>
       <c r="C414" t="s">
-        <v>791</v>
+        <v>790</v>
       </c>
       <c r="D414" t="s">
         <v>225</v>
       </c>
       <c r="E414" t="s">
-        <v>304</v>
+        <v>303</v>
       </c>
       <c r="F414">
         <v>2005</v>
       </c>
       <c r="G414">
         <v>224</v>
       </c>
       <c r="H414" t="s">
         <v>3</v>
       </c>
       <c r="I414">
         <v>10231</v>
       </c>
       <c r="J414" t="s">
         <v>2</v>
       </c>
       <c r="L414" t="s">
         <v>1</v>
       </c>
       <c r="M414">
         <v>224</v>
       </c>
       <c r="R414" t="s">
-        <v>303</v>
+        <v>302</v>
       </c>
     </row>
     <row r="415" spans="1:18">
       <c r="A415">
         <v>9150316</v>
       </c>
       <c r="B415" t="s">
-        <v>790</v>
+        <v>789</v>
       </c>
       <c r="C415" t="s">
-        <v>789</v>
+        <v>788</v>
       </c>
       <c r="D415" t="s">
         <v>23</v>
       </c>
       <c r="E415" t="s">
         <v>4</v>
       </c>
       <c r="F415">
         <v>2004</v>
       </c>
       <c r="G415">
         <v>224</v>
       </c>
       <c r="H415" t="s">
         <v>3</v>
       </c>
       <c r="I415">
         <v>10231</v>
       </c>
       <c r="J415" t="s">
         <v>2</v>
       </c>
       <c r="L415" t="s">
         <v>1</v>
       </c>
       <c r="M415">
         <v>223</v>
       </c>
       <c r="R415" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="416" spans="1:18">
       <c r="A416">
         <v>1269960</v>
       </c>
       <c r="B416" t="s">
-        <v>788</v>
+        <v>787</v>
       </c>
       <c r="C416" t="s">
-        <v>787</v>
+        <v>786</v>
       </c>
       <c r="D416" t="s">
         <v>39</v>
       </c>
       <c r="E416" t="s">
-        <v>304</v>
+        <v>303</v>
       </c>
       <c r="F416">
         <v>1993</v>
       </c>
       <c r="G416">
         <v>225</v>
       </c>
       <c r="H416" t="s">
         <v>3</v>
       </c>
       <c r="I416">
         <v>10231</v>
       </c>
       <c r="J416" t="s">
         <v>2</v>
       </c>
       <c r="L416" t="s">
         <v>1</v>
       </c>
       <c r="M416">
         <v>225</v>
       </c>
       <c r="R416" t="s">
-        <v>303</v>
+        <v>302</v>
       </c>
     </row>
     <row r="417" spans="1:18">
       <c r="A417">
         <v>1124987</v>
       </c>
       <c r="B417" t="s">
-        <v>786</v>
+        <v>785</v>
       </c>
       <c r="C417" t="s">
-        <v>785</v>
+        <v>784</v>
       </c>
       <c r="D417" t="s">
         <v>13</v>
       </c>
       <c r="E417" t="s">
         <v>4</v>
       </c>
       <c r="F417">
         <v>2000</v>
       </c>
       <c r="G417">
         <v>225</v>
       </c>
       <c r="H417" t="s">
         <v>3</v>
       </c>
       <c r="I417">
         <v>10231</v>
       </c>
       <c r="J417" t="s">
         <v>2</v>
       </c>
       <c r="L417" t="s">
         <v>1</v>
       </c>
       <c r="M417">
         <v>224</v>
       </c>
       <c r="R417" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="418" spans="1:18">
       <c r="A418">
         <v>9295251</v>
       </c>
       <c r="B418" t="s">
-        <v>784</v>
+        <v>783</v>
       </c>
       <c r="C418" t="s">
-        <v>783</v>
+        <v>782</v>
       </c>
       <c r="D418" t="s">
         <v>84</v>
       </c>
       <c r="E418" t="s">
-        <v>304</v>
+        <v>303</v>
       </c>
       <c r="F418">
         <v>2009</v>
       </c>
       <c r="G418">
         <v>226</v>
       </c>
       <c r="H418" t="s">
         <v>3</v>
       </c>
       <c r="I418">
         <v>10231</v>
       </c>
       <c r="J418" t="s">
         <v>2</v>
       </c>
       <c r="L418" t="s">
         <v>1</v>
       </c>
       <c r="M418">
         <v>226</v>
       </c>
       <c r="R418" t="s">
-        <v>303</v>
+        <v>302</v>
       </c>
     </row>
     <row r="419" spans="1:18">
       <c r="A419">
         <v>1124991</v>
       </c>
       <c r="B419" t="s">
-        <v>748</v>
+        <v>747</v>
       </c>
       <c r="C419" t="s">
-        <v>782</v>
+        <v>781</v>
       </c>
       <c r="D419" t="s">
         <v>13</v>
       </c>
       <c r="E419" t="s">
         <v>4</v>
       </c>
       <c r="F419">
         <v>2000</v>
       </c>
       <c r="G419">
         <v>226</v>
       </c>
       <c r="H419" t="s">
         <v>3</v>
       </c>
       <c r="I419">
         <v>10231</v>
       </c>
       <c r="J419" t="s">
         <v>2</v>
       </c>
       <c r="L419" t="s">
         <v>1</v>
       </c>
       <c r="M419">
         <v>224</v>
       </c>
       <c r="R419" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="420" spans="1:18">
       <c r="A420">
         <v>9155165</v>
       </c>
       <c r="B420" t="s">
-        <v>781</v>
+        <v>780</v>
       </c>
       <c r="C420" t="s">
-        <v>565</v>
+        <v>564</v>
       </c>
       <c r="D420" t="s">
         <v>23</v>
       </c>
       <c r="E420" t="s">
-        <v>304</v>
+        <v>303</v>
       </c>
       <c r="F420">
         <v>2010</v>
       </c>
       <c r="G420">
         <v>227</v>
       </c>
       <c r="H420" t="s">
         <v>3</v>
       </c>
       <c r="I420">
         <v>10231</v>
       </c>
       <c r="J420" t="s">
         <v>2</v>
       </c>
       <c r="L420" t="s">
         <v>1</v>
       </c>
       <c r="M420">
         <v>227</v>
       </c>
       <c r="R420" t="s">
-        <v>303</v>
+        <v>302</v>
       </c>
     </row>
     <row r="421" spans="1:18">
       <c r="A421">
         <v>9300888</v>
       </c>
       <c r="B421" t="s">
-        <v>780</v>
+        <v>779</v>
       </c>
       <c r="C421" t="s">
-        <v>779</v>
+        <v>778</v>
       </c>
       <c r="D421" t="s">
         <v>5</v>
       </c>
       <c r="E421" t="s">
         <v>4</v>
       </c>
       <c r="F421">
         <v>2001</v>
       </c>
       <c r="G421">
         <v>227</v>
       </c>
       <c r="H421" t="s">
         <v>3</v>
       </c>
       <c r="I421">
         <v>10231</v>
       </c>
       <c r="J421" t="s">
         <v>2</v>
       </c>
       <c r="L421" t="s">
         <v>1</v>
       </c>
       <c r="M421">
         <v>226</v>
       </c>
       <c r="R421" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="422" spans="1:18">
       <c r="A422">
         <v>9301176</v>
       </c>
       <c r="B422" t="s">
-        <v>778</v>
+        <v>777</v>
       </c>
       <c r="C422" t="s">
-        <v>777</v>
+        <v>776</v>
       </c>
       <c r="D422" t="s">
         <v>5</v>
       </c>
       <c r="E422" t="s">
         <v>4</v>
       </c>
       <c r="F422">
         <v>2008</v>
       </c>
       <c r="G422">
         <v>228</v>
       </c>
       <c r="H422" t="s">
         <v>3</v>
       </c>
       <c r="I422">
         <v>10231</v>
       </c>
       <c r="J422" t="s">
         <v>2</v>
       </c>
       <c r="L422" t="s">
         <v>1</v>
       </c>
       <c r="M422">
         <v>227</v>
       </c>
       <c r="R422" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="423" spans="1:18">
       <c r="A423">
         <v>9435108</v>
       </c>
       <c r="B423" t="s">
-        <v>776</v>
+        <v>775</v>
       </c>
       <c r="C423" t="s">
-        <v>775</v>
+        <v>774</v>
       </c>
       <c r="D423" t="s">
         <v>147</v>
       </c>
       <c r="E423" t="s">
-        <v>304</v>
+        <v>303</v>
       </c>
       <c r="F423">
         <v>2005</v>
       </c>
       <c r="G423">
         <v>229</v>
       </c>
       <c r="H423" t="s">
         <v>3</v>
       </c>
       <c r="I423">
         <v>10231</v>
       </c>
       <c r="J423" t="s">
         <v>2</v>
       </c>
       <c r="L423" t="s">
         <v>1</v>
       </c>
       <c r="M423">
         <v>229</v>
       </c>
       <c r="R423" t="s">
-        <v>303</v>
+        <v>302</v>
       </c>
     </row>
     <row r="424" spans="1:18">
       <c r="A424">
         <v>9301102</v>
       </c>
       <c r="B424" t="s">
-        <v>774</v>
+        <v>773</v>
       </c>
       <c r="C424" t="s">
-        <v>773</v>
+        <v>772</v>
       </c>
       <c r="D424" t="s">
         <v>5</v>
       </c>
       <c r="E424" t="s">
         <v>4</v>
       </c>
       <c r="F424">
         <v>2006</v>
       </c>
       <c r="G424">
         <v>229</v>
       </c>
       <c r="H424" t="s">
         <v>3</v>
       </c>
       <c r="I424">
         <v>10231</v>
       </c>
       <c r="J424" t="s">
         <v>2</v>
       </c>
       <c r="L424" t="s">
         <v>1</v>
       </c>
       <c r="M424">
         <v>228</v>
       </c>
       <c r="R424" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="425" spans="1:18">
       <c r="A425">
         <v>1239971</v>
       </c>
       <c r="B425" t="s">
-        <v>772</v>
+        <v>771</v>
       </c>
       <c r="C425" t="s">
-        <v>688</v>
+        <v>687</v>
       </c>
       <c r="D425" t="s">
         <v>29</v>
       </c>
       <c r="E425" t="s">
-        <v>304</v>
+        <v>303</v>
       </c>
       <c r="F425">
         <v>2004</v>
       </c>
       <c r="G425">
         <v>230</v>
       </c>
       <c r="H425" t="s">
         <v>3</v>
       </c>
       <c r="I425">
         <v>10231</v>
       </c>
       <c r="J425" t="s">
         <v>2</v>
       </c>
       <c r="L425" t="s">
         <v>1</v>
       </c>
       <c r="M425">
         <v>230</v>
       </c>
       <c r="R425" t="s">
-        <v>303</v>
+        <v>302</v>
       </c>
     </row>
     <row r="426" spans="1:18">
       <c r="A426">
         <v>9120173</v>
       </c>
       <c r="B426" t="s">
-        <v>771</v>
+        <v>770</v>
       </c>
       <c r="C426" t="s">
-        <v>770</v>
+        <v>769</v>
       </c>
       <c r="D426" t="s">
         <v>13</v>
       </c>
       <c r="E426" t="s">
         <v>4</v>
       </c>
       <c r="F426">
         <v>2008</v>
       </c>
       <c r="G426">
         <v>230</v>
       </c>
       <c r="H426" t="s">
         <v>3</v>
       </c>
       <c r="I426">
         <v>10231</v>
       </c>
       <c r="J426" t="s">
         <v>2</v>
       </c>
       <c r="L426" t="s">
         <v>1</v>
       </c>
       <c r="M426">
         <v>229</v>
       </c>
       <c r="R426" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="427" spans="1:18">
       <c r="A427">
         <v>1349987</v>
       </c>
       <c r="B427" t="s">
-        <v>769</v>
+        <v>768</v>
       </c>
       <c r="C427" t="s">
-        <v>768</v>
+        <v>767</v>
       </c>
       <c r="D427" t="s">
         <v>163</v>
       </c>
       <c r="E427" t="s">
-        <v>304</v>
+        <v>303</v>
       </c>
       <c r="F427">
         <v>1986</v>
       </c>
       <c r="G427">
         <v>231</v>
       </c>
       <c r="H427" t="s">
         <v>3</v>
       </c>
       <c r="I427">
         <v>10231</v>
       </c>
       <c r="J427" t="s">
         <v>2</v>
       </c>
       <c r="L427" t="s">
         <v>1</v>
       </c>
       <c r="M427">
         <v>230</v>
       </c>
       <c r="R427" t="s">
-        <v>303</v>
+        <v>302</v>
       </c>
     </row>
     <row r="428" spans="1:18">
       <c r="A428">
         <v>9150344</v>
       </c>
       <c r="B428" t="s">
         <v>230</v>
       </c>
       <c r="C428" t="s">
-        <v>767</v>
+        <v>766</v>
       </c>
       <c r="D428" t="s">
         <v>23</v>
       </c>
       <c r="E428" t="s">
         <v>4</v>
       </c>
       <c r="F428">
         <v>2006</v>
       </c>
       <c r="G428">
         <v>231</v>
       </c>
       <c r="H428" t="s">
         <v>3</v>
       </c>
       <c r="I428">
         <v>10231</v>
       </c>
       <c r="J428" t="s">
         <v>2</v>
       </c>
       <c r="L428" t="s">
         <v>1</v>
       </c>
       <c r="M428">
         <v>230</v>
       </c>
       <c r="R428" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="429" spans="1:18">
       <c r="A429">
         <v>9315030</v>
       </c>
       <c r="B429" t="s">
         <v>268</v>
       </c>
       <c r="C429" t="s">
-        <v>766</v>
+        <v>765</v>
       </c>
       <c r="D429" t="s">
         <v>100</v>
       </c>
       <c r="E429" t="s">
-        <v>304</v>
+        <v>303</v>
       </c>
       <c r="F429">
         <v>2004</v>
       </c>
       <c r="G429">
         <v>232</v>
       </c>
       <c r="H429" t="s">
         <v>3</v>
       </c>
       <c r="I429">
         <v>10231</v>
       </c>
       <c r="J429" t="s">
         <v>2</v>
       </c>
       <c r="L429" t="s">
         <v>1</v>
       </c>
       <c r="M429">
         <v>230</v>
       </c>
       <c r="R429" t="s">
-        <v>303</v>
+        <v>302</v>
       </c>
     </row>
     <row r="430" spans="1:18">
       <c r="A430">
         <v>1094943</v>
       </c>
       <c r="B430" t="s">
-        <v>765</v>
+        <v>764</v>
       </c>
       <c r="C430" t="s">
-        <v>764</v>
+        <v>763</v>
       </c>
       <c r="D430" t="s">
         <v>225</v>
       </c>
       <c r="E430" t="s">
         <v>4</v>
       </c>
       <c r="F430">
         <v>1974</v>
       </c>
       <c r="G430">
         <v>232</v>
       </c>
       <c r="H430" t="s">
         <v>3</v>
       </c>
       <c r="I430">
         <v>10231</v>
       </c>
       <c r="J430" t="s">
         <v>2</v>
       </c>
       <c r="L430" t="s">
         <v>1</v>
       </c>
       <c r="M430">
         <v>231</v>
       </c>
       <c r="R430" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="431" spans="1:18">
       <c r="A431">
         <v>1349983</v>
       </c>
       <c r="B431" t="s">
-        <v>648</v>
+        <v>647</v>
       </c>
       <c r="C431" t="s">
-        <v>763</v>
+        <v>762</v>
       </c>
       <c r="D431" t="s">
         <v>163</v>
       </c>
       <c r="E431" t="s">
-        <v>304</v>
+        <v>303</v>
       </c>
       <c r="F431">
         <v>2003</v>
       </c>
       <c r="G431">
         <v>233</v>
       </c>
       <c r="H431" t="s">
         <v>3</v>
       </c>
       <c r="I431">
         <v>10231</v>
       </c>
       <c r="J431" t="s">
         <v>2</v>
       </c>
       <c r="L431" t="s">
         <v>1</v>
       </c>
       <c r="M431">
         <v>230</v>
       </c>
       <c r="R431" t="s">
-        <v>303</v>
+        <v>302</v>
       </c>
     </row>
     <row r="432" spans="1:18">
       <c r="A432">
         <v>9230001</v>
       </c>
       <c r="B432" t="s">
-        <v>762</v>
+        <v>761</v>
       </c>
       <c r="C432" t="s">
-        <v>761</v>
+        <v>760</v>
       </c>
       <c r="D432" t="s">
         <v>29</v>
       </c>
       <c r="E432" t="s">
         <v>4</v>
       </c>
       <c r="F432">
         <v>2005</v>
       </c>
       <c r="G432">
         <v>233</v>
       </c>
       <c r="H432" t="s">
         <v>3</v>
       </c>
       <c r="I432">
         <v>10231</v>
       </c>
       <c r="J432" t="s">
         <v>2</v>
       </c>
       <c r="L432" t="s">
         <v>1</v>
       </c>
       <c r="M432">
         <v>232</v>
       </c>
       <c r="R432" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="433" spans="1:18">
       <c r="A433">
         <v>9125165</v>
       </c>
       <c r="B433" t="s">
-        <v>326</v>
+        <v>325</v>
       </c>
       <c r="C433" t="s">
-        <v>760</v>
+        <v>759</v>
       </c>
       <c r="D433" t="s">
         <v>13</v>
       </c>
       <c r="E433" t="s">
-        <v>304</v>
+        <v>303</v>
       </c>
       <c r="F433">
         <v>2006</v>
       </c>
       <c r="G433">
         <v>234</v>
       </c>
       <c r="H433" t="s">
         <v>3</v>
       </c>
       <c r="I433">
         <v>10231</v>
       </c>
       <c r="J433" t="s">
         <v>2</v>
       </c>
       <c r="L433" t="s">
         <v>1</v>
       </c>
       <c r="M433">
         <v>234</v>
       </c>
       <c r="R433" t="s">
-        <v>303</v>
+        <v>302</v>
       </c>
     </row>
     <row r="434" spans="1:18">
       <c r="A434">
         <v>1344930</v>
       </c>
       <c r="B434" t="s">
-        <v>759</v>
+        <v>758</v>
       </c>
       <c r="C434" t="s">
-        <v>758</v>
+        <v>757</v>
       </c>
       <c r="D434" t="s">
         <v>163</v>
       </c>
       <c r="E434" t="s">
         <v>4</v>
       </c>
       <c r="F434">
         <v>1979</v>
       </c>
       <c r="G434">
         <v>234</v>
       </c>
       <c r="H434" t="s">
         <v>3</v>
       </c>
       <c r="I434">
         <v>10231</v>
       </c>
       <c r="J434" t="s">
         <v>2</v>
       </c>
       <c r="L434" t="s">
         <v>1</v>
       </c>
       <c r="M434">
         <v>232</v>
       </c>
       <c r="R434" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="435" spans="1:18">
       <c r="A435">
         <v>9260029</v>
       </c>
       <c r="B435" t="s">
-        <v>757</v>
+        <v>756</v>
       </c>
       <c r="C435" t="s">
-        <v>559</v>
+        <v>558</v>
       </c>
       <c r="D435" t="s">
         <v>39</v>
       </c>
       <c r="E435" t="s">
         <v>4</v>
       </c>
       <c r="F435">
         <v>1989</v>
       </c>
       <c r="G435">
         <v>235</v>
       </c>
       <c r="H435" t="s">
         <v>3</v>
       </c>
       <c r="I435">
         <v>10231</v>
       </c>
       <c r="J435" t="s">
         <v>2</v>
       </c>
       <c r="L435" t="s">
         <v>1</v>
       </c>
       <c r="M435">
         <v>232</v>
       </c>
       <c r="R435" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="436" spans="1:18">
       <c r="A436">
         <v>9315032</v>
       </c>
       <c r="B436" t="s">
-        <v>756</v>
+        <v>755</v>
       </c>
       <c r="C436" t="s">
-        <v>755</v>
+        <v>754</v>
       </c>
       <c r="D436" t="s">
         <v>100</v>
       </c>
       <c r="E436" t="s">
-        <v>304</v>
+        <v>303</v>
       </c>
       <c r="F436">
         <v>2001</v>
       </c>
       <c r="G436">
         <v>236</v>
       </c>
       <c r="H436" t="s">
         <v>3</v>
       </c>
       <c r="I436">
         <v>10231</v>
       </c>
       <c r="J436" t="s">
         <v>2</v>
       </c>
       <c r="L436" t="s">
         <v>1</v>
       </c>
       <c r="M436">
         <v>236</v>
       </c>
       <c r="R436" t="s">
-        <v>303</v>
+        <v>302</v>
       </c>
     </row>
     <row r="437" spans="1:18">
       <c r="A437">
         <v>1333459</v>
       </c>
       <c r="B437" t="s">
-        <v>754</v>
+        <v>753</v>
       </c>
       <c r="C437" t="s">
-        <v>753</v>
+        <v>752</v>
       </c>
       <c r="D437" t="s">
         <v>84</v>
       </c>
       <c r="E437" t="s">
         <v>4</v>
       </c>
       <c r="F437">
         <v>1961</v>
       </c>
       <c r="G437">
         <v>236</v>
       </c>
       <c r="H437" t="s">
         <v>3</v>
       </c>
       <c r="I437">
         <v>10231</v>
       </c>
       <c r="J437" t="s">
         <v>2</v>
       </c>
       <c r="L437" t="s">
         <v>1</v>
       </c>
       <c r="M437">
         <v>235</v>
       </c>
       <c r="R437" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="438" spans="1:18">
       <c r="A438">
         <v>9325086</v>
       </c>
       <c r="B438" t="s">
-        <v>752</v>
+        <v>751</v>
       </c>
       <c r="C438" t="s">
-        <v>751</v>
+        <v>750</v>
       </c>
       <c r="D438" t="s">
         <v>180</v>
       </c>
       <c r="E438" t="s">
-        <v>304</v>
+        <v>303</v>
       </c>
       <c r="F438">
         <v>2009</v>
       </c>
       <c r="G438">
         <v>237</v>
       </c>
       <c r="H438" t="s">
         <v>3</v>
       </c>
       <c r="I438">
         <v>10231</v>
       </c>
       <c r="J438" t="s">
         <v>2</v>
       </c>
       <c r="L438" t="s">
         <v>1</v>
       </c>
       <c r="M438">
         <v>237</v>
       </c>
       <c r="R438" t="s">
-        <v>303</v>
+        <v>302</v>
       </c>
     </row>
     <row r="439" spans="1:18">
       <c r="A439">
         <v>9120169</v>
       </c>
       <c r="B439" t="s">
-        <v>750</v>
+        <v>749</v>
       </c>
       <c r="C439" t="s">
-        <v>749</v>
+        <v>748</v>
       </c>
       <c r="D439" t="s">
         <v>13</v>
       </c>
       <c r="E439" t="s">
         <v>4</v>
       </c>
       <c r="F439">
         <v>2006</v>
       </c>
       <c r="G439">
         <v>237</v>
       </c>
       <c r="H439" t="s">
         <v>3</v>
       </c>
       <c r="I439">
         <v>10231</v>
       </c>
       <c r="J439" t="s">
         <v>2</v>
       </c>
       <c r="L439" t="s">
         <v>1</v>
       </c>
       <c r="M439">
         <v>236</v>
       </c>
       <c r="R439" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="440" spans="1:18">
       <c r="A440">
         <v>9125163</v>
       </c>
       <c r="B440" t="s">
-        <v>748</v>
+        <v>747</v>
       </c>
       <c r="C440" t="s">
-        <v>747</v>
+        <v>746</v>
       </c>
       <c r="D440" t="s">
         <v>13</v>
       </c>
       <c r="E440" t="s">
-        <v>304</v>
+        <v>303</v>
       </c>
       <c r="F440">
         <v>2005</v>
       </c>
       <c r="G440">
         <v>238</v>
       </c>
       <c r="H440" t="s">
         <v>3</v>
       </c>
       <c r="I440">
         <v>10231</v>
       </c>
       <c r="J440" t="s">
         <v>2</v>
       </c>
       <c r="L440" t="s">
         <v>1</v>
       </c>
       <c r="M440">
         <v>237</v>
       </c>
       <c r="R440" t="s">
-        <v>303</v>
+        <v>302</v>
       </c>
     </row>
     <row r="441" spans="1:18">
       <c r="A441">
         <v>9290596</v>
       </c>
       <c r="B441" t="s">
-        <v>746</v>
+        <v>745</v>
       </c>
       <c r="C441" t="s">
-        <v>745</v>
+        <v>744</v>
       </c>
       <c r="D441" t="s">
         <v>84</v>
       </c>
       <c r="E441" t="s">
         <v>4</v>
       </c>
       <c r="F441">
         <v>2010</v>
       </c>
       <c r="G441">
         <v>238</v>
       </c>
       <c r="H441" t="s">
         <v>3</v>
       </c>
       <c r="I441">
         <v>10231</v>
       </c>
       <c r="J441" t="s">
         <v>2</v>
       </c>
       <c r="L441" t="s">
         <v>1</v>
       </c>
       <c r="M441">
         <v>237</v>
       </c>
       <c r="R441" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="442" spans="1:18">
       <c r="A442">
         <v>9125164</v>
       </c>
       <c r="B442" t="s">
         <v>17</v>
       </c>
       <c r="C442" t="s">
-        <v>744</v>
+        <v>743</v>
       </c>
       <c r="D442" t="s">
         <v>13</v>
       </c>
       <c r="E442" t="s">
-        <v>304</v>
+        <v>303</v>
       </c>
       <c r="F442">
         <v>2006</v>
       </c>
       <c r="G442">
         <v>239</v>
       </c>
       <c r="H442" t="s">
         <v>3</v>
       </c>
       <c r="I442">
         <v>10231</v>
       </c>
       <c r="J442" t="s">
         <v>2</v>
       </c>
       <c r="L442" t="s">
         <v>1</v>
       </c>
       <c r="M442">
         <v>237</v>
       </c>
       <c r="R442" t="s">
-        <v>303</v>
+        <v>302</v>
       </c>
     </row>
     <row r="443" spans="1:18">
       <c r="A443">
         <v>9320272</v>
       </c>
       <c r="B443" t="s">
-        <v>743</v>
+        <v>742</v>
       </c>
       <c r="C443" t="s">
-        <v>742</v>
+        <v>741</v>
       </c>
       <c r="D443" t="s">
         <v>180</v>
       </c>
       <c r="E443" t="s">
         <v>4</v>
       </c>
       <c r="F443">
         <v>2008</v>
       </c>
       <c r="G443">
         <v>239</v>
       </c>
       <c r="H443" t="s">
         <v>3</v>
       </c>
       <c r="I443">
         <v>10231</v>
       </c>
       <c r="J443" t="s">
         <v>2</v>
       </c>
       <c r="L443" t="s">
         <v>1</v>
       </c>
       <c r="M443">
         <v>238</v>
       </c>
       <c r="R443" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="444" spans="1:18">
       <c r="A444">
         <v>9315028</v>
       </c>
       <c r="B444" t="s">
-        <v>606</v>
+        <v>605</v>
       </c>
       <c r="C444" t="s">
-        <v>741</v>
+        <v>740</v>
       </c>
       <c r="D444" t="s">
         <v>100</v>
       </c>
       <c r="E444" t="s">
-        <v>304</v>
+        <v>303</v>
       </c>
       <c r="F444">
         <v>2007</v>
       </c>
       <c r="G444">
         <v>240</v>
       </c>
       <c r="H444" t="s">
         <v>3</v>
       </c>
       <c r="I444">
         <v>10231</v>
       </c>
       <c r="J444" t="s">
         <v>2</v>
       </c>
       <c r="L444" t="s">
         <v>1</v>
       </c>
       <c r="M444">
         <v>240</v>
       </c>
       <c r="R444" t="s">
-        <v>303</v>
+        <v>302</v>
       </c>
     </row>
     <row r="445" spans="1:18">
       <c r="A445">
         <v>9200247</v>
       </c>
       <c r="B445" t="s">
-        <v>740</v>
+        <v>739</v>
       </c>
       <c r="C445" t="s">
-        <v>739</v>
+        <v>738</v>
       </c>
       <c r="D445" t="s">
         <v>219</v>
       </c>
       <c r="E445" t="s">
         <v>4</v>
       </c>
       <c r="F445">
         <v>2009</v>
       </c>
       <c r="G445">
         <v>240</v>
       </c>
       <c r="H445" t="s">
         <v>3</v>
       </c>
       <c r="I445">
         <v>10231</v>
       </c>
       <c r="J445" t="s">
         <v>2</v>
       </c>
       <c r="L445" t="s">
         <v>1</v>
       </c>
       <c r="M445">
         <v>239</v>
       </c>
       <c r="R445" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="446" spans="1:18">
       <c r="A446">
         <v>9435115</v>
       </c>
       <c r="B446" t="s">
-        <v>738</v>
+        <v>737</v>
       </c>
       <c r="C446" t="s">
-        <v>737</v>
+        <v>736</v>
       </c>
       <c r="D446" t="s">
         <v>147</v>
       </c>
       <c r="E446" t="s">
-        <v>304</v>
+        <v>303</v>
       </c>
       <c r="F446">
         <v>2008</v>
       </c>
       <c r="G446">
         <v>241</v>
       </c>
       <c r="H446" t="s">
         <v>3</v>
       </c>
       <c r="I446">
         <v>10231</v>
       </c>
       <c r="J446" t="s">
         <v>2</v>
       </c>
       <c r="L446" t="s">
         <v>1</v>
       </c>
       <c r="M446">
         <v>241</v>
       </c>
       <c r="R446" t="s">
-        <v>303</v>
+        <v>302</v>
       </c>
     </row>
     <row r="447" spans="1:18">
       <c r="A447">
         <v>9090191</v>
       </c>
       <c r="B447" t="s">
-        <v>736</v>
+        <v>735</v>
       </c>
       <c r="C447" t="s">
         <v>115</v>
       </c>
       <c r="D447" t="s">
         <v>225</v>
       </c>
       <c r="E447" t="s">
         <v>4</v>
       </c>
       <c r="F447">
         <v>2006</v>
       </c>
       <c r="G447">
         <v>241</v>
       </c>
       <c r="H447" t="s">
         <v>3</v>
       </c>
       <c r="I447">
         <v>10231</v>
       </c>
       <c r="J447" t="s">
         <v>2</v>
       </c>
       <c r="L447" t="s">
         <v>1</v>
       </c>
       <c r="M447">
         <v>240</v>
       </c>
       <c r="R447" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="448" spans="1:18">
       <c r="A448">
         <v>1269957</v>
       </c>
       <c r="B448" t="s">
-        <v>735</v>
+        <v>734</v>
       </c>
       <c r="C448" t="s">
-        <v>734</v>
+        <v>733</v>
       </c>
       <c r="D448" t="s">
         <v>39</v>
       </c>
       <c r="E448" t="s">
-        <v>304</v>
+        <v>303</v>
       </c>
       <c r="F448">
         <v>2005</v>
       </c>
       <c r="G448">
         <v>242</v>
       </c>
       <c r="H448" t="s">
         <v>3</v>
       </c>
       <c r="I448">
         <v>10231</v>
       </c>
       <c r="J448" t="s">
         <v>2</v>
       </c>
       <c r="L448" t="s">
         <v>1</v>
       </c>
       <c r="M448">
         <v>241</v>
       </c>
       <c r="R448" t="s">
-        <v>303</v>
+        <v>302</v>
       </c>
     </row>
     <row r="449" spans="1:18">
       <c r="A449">
         <v>9690177</v>
       </c>
       <c r="B449" t="s">
-        <v>733</v>
+        <v>732</v>
       </c>
       <c r="C449" t="s">
-        <v>732</v>
+        <v>731</v>
       </c>
       <c r="D449" t="s">
-        <v>471</v>
+        <v>470</v>
       </c>
       <c r="E449" t="s">
         <v>4</v>
       </c>
       <c r="F449">
         <v>1999</v>
       </c>
       <c r="G449">
         <v>242</v>
       </c>
       <c r="H449" t="s">
         <v>3</v>
       </c>
       <c r="I449">
         <v>10231</v>
       </c>
       <c r="J449" t="s">
         <v>2</v>
       </c>
       <c r="L449" t="s">
         <v>1</v>
       </c>
       <c r="M449">
         <v>241</v>
       </c>
       <c r="R449" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="450" spans="1:18">
       <c r="A450">
         <v>9525019</v>
       </c>
       <c r="B450" t="s">
-        <v>731</v>
+        <v>730</v>
       </c>
       <c r="C450" t="s">
-        <v>730</v>
+        <v>729</v>
       </c>
       <c r="D450" t="s">
         <v>74</v>
       </c>
       <c r="E450" t="s">
-        <v>304</v>
+        <v>303</v>
       </c>
       <c r="F450">
         <v>2001</v>
       </c>
       <c r="G450">
         <v>243</v>
       </c>
       <c r="H450" t="s">
         <v>3</v>
       </c>
       <c r="I450">
         <v>10231</v>
       </c>
       <c r="J450" t="s">
         <v>2</v>
       </c>
       <c r="L450" t="s">
         <v>1</v>
       </c>
       <c r="M450">
         <v>243</v>
       </c>
       <c r="R450" t="s">
-        <v>303</v>
+        <v>302</v>
       </c>
     </row>
     <row r="451" spans="1:18">
       <c r="A451">
         <v>9260159</v>
       </c>
       <c r="B451" t="s">
         <v>238</v>
       </c>
       <c r="C451" t="s">
-        <v>729</v>
+        <v>728</v>
       </c>
       <c r="D451" t="s">
         <v>39</v>
       </c>
       <c r="E451" t="s">
         <v>4</v>
       </c>
       <c r="F451">
         <v>2004</v>
       </c>
       <c r="G451">
         <v>243</v>
       </c>
       <c r="H451" t="s">
         <v>3</v>
       </c>
       <c r="I451">
         <v>10231</v>
       </c>
       <c r="J451" t="s">
         <v>2</v>
       </c>
       <c r="L451" t="s">
         <v>1</v>
       </c>
       <c r="M451">
         <v>242</v>
       </c>
       <c r="R451" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="452" spans="1:18">
       <c r="A452">
         <v>9295250</v>
       </c>
       <c r="B452" t="s">
-        <v>728</v>
+        <v>727</v>
       </c>
       <c r="C452" t="s">
-        <v>727</v>
+        <v>726</v>
       </c>
       <c r="D452" t="s">
         <v>84</v>
       </c>
       <c r="E452" t="s">
-        <v>304</v>
+        <v>303</v>
       </c>
       <c r="F452">
         <v>2007</v>
       </c>
       <c r="G452">
         <v>244</v>
       </c>
       <c r="H452" t="s">
         <v>3</v>
       </c>
       <c r="I452">
         <v>10231</v>
       </c>
       <c r="J452" t="s">
         <v>2</v>
       </c>
       <c r="L452" t="s">
         <v>1</v>
       </c>
       <c r="M452">
         <v>244</v>
       </c>
       <c r="R452" t="s">
-        <v>303</v>
+        <v>302</v>
       </c>
     </row>
     <row r="453" spans="1:18">
       <c r="A453">
         <v>1569654</v>
       </c>
       <c r="B453" t="s">
-        <v>726</v>
+        <v>725</v>
       </c>
       <c r="C453" t="s">
-        <v>725</v>
+        <v>724</v>
       </c>
       <c r="D453" t="s">
         <v>44</v>
       </c>
       <c r="E453" t="s">
         <v>4</v>
       </c>
       <c r="F453">
         <v>1977</v>
       </c>
       <c r="G453">
         <v>244</v>
       </c>
       <c r="H453" t="s">
         <v>3</v>
       </c>
       <c r="I453">
         <v>10231</v>
       </c>
       <c r="J453" t="s">
         <v>2</v>
       </c>
       <c r="L453" t="s">
         <v>1</v>
       </c>
       <c r="M453">
         <v>242</v>
       </c>
       <c r="R453" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="454" spans="1:18">
       <c r="A454">
         <v>1239984</v>
       </c>
       <c r="B454" t="s">
-        <v>724</v>
+        <v>723</v>
       </c>
       <c r="C454" t="s">
-        <v>723</v>
+        <v>722</v>
       </c>
       <c r="D454" t="s">
         <v>29</v>
       </c>
       <c r="E454" t="s">
-        <v>304</v>
+        <v>303</v>
       </c>
       <c r="F454">
         <v>2007</v>
       </c>
       <c r="G454">
         <v>245</v>
       </c>
       <c r="H454" t="s">
         <v>3</v>
       </c>
       <c r="I454">
         <v>10231</v>
       </c>
       <c r="J454" t="s">
         <v>2</v>
       </c>
       <c r="L454" t="s">
         <v>1</v>
       </c>
       <c r="M454">
         <v>245</v>
       </c>
       <c r="R454" t="s">
-        <v>303</v>
+        <v>302</v>
       </c>
     </row>
     <row r="455" spans="1:18">
       <c r="A455">
         <v>9532169</v>
       </c>
       <c r="B455" t="s">
-        <v>722</v>
+        <v>721</v>
       </c>
       <c r="C455" t="s">
-        <v>721</v>
+        <v>720</v>
       </c>
       <c r="D455" t="s">
-        <v>369</v>
+        <v>368</v>
       </c>
       <c r="E455" t="s">
         <v>4</v>
       </c>
       <c r="F455">
         <v>2010</v>
       </c>
       <c r="G455">
         <v>245</v>
       </c>
       <c r="H455" t="s">
         <v>3</v>
       </c>
       <c r="I455">
         <v>10231</v>
       </c>
       <c r="J455" t="s">
         <v>2</v>
       </c>
       <c r="L455" t="s">
         <v>1</v>
       </c>
       <c r="M455">
         <v>244</v>
       </c>
       <c r="R455" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="456" spans="1:18">
       <c r="A456">
         <v>9755002</v>
       </c>
       <c r="B456" t="s">
-        <v>720</v>
+        <v>719</v>
       </c>
       <c r="C456" t="s">
-        <v>719</v>
+        <v>718</v>
       </c>
       <c r="D456" t="s">
         <v>44</v>
       </c>
       <c r="E456" t="s">
-        <v>304</v>
+        <v>303</v>
       </c>
       <c r="F456">
         <v>2006</v>
       </c>
       <c r="G456">
         <v>246</v>
       </c>
       <c r="H456" t="s">
         <v>3</v>
       </c>
       <c r="I456">
         <v>10231</v>
       </c>
       <c r="J456" t="s">
         <v>2</v>
       </c>
       <c r="L456" t="s">
         <v>1</v>
       </c>
       <c r="M456">
         <v>245</v>
       </c>
       <c r="R456" t="s">
-        <v>303</v>
+        <v>302</v>
       </c>
     </row>
     <row r="457" spans="1:18">
       <c r="A457">
         <v>9301164</v>
       </c>
       <c r="B457" t="s">
-        <v>603</v>
+        <v>602</v>
       </c>
       <c r="C457" t="s">
-        <v>718</v>
+        <v>717</v>
       </c>
       <c r="D457" t="s">
         <v>5</v>
       </c>
       <c r="E457" t="s">
         <v>4</v>
       </c>
       <c r="F457">
         <v>2008</v>
       </c>
       <c r="G457">
         <v>246</v>
       </c>
       <c r="H457" t="s">
         <v>3</v>
       </c>
       <c r="I457">
         <v>10231</v>
       </c>
       <c r="J457" t="s">
         <v>2</v>
       </c>
       <c r="L457" t="s">
         <v>1</v>
       </c>
       <c r="M457">
         <v>245</v>
       </c>
       <c r="R457" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="458" spans="1:18">
       <c r="A458">
         <v>1962452</v>
       </c>
       <c r="B458" t="s">
-        <v>717</v>
+        <v>716</v>
       </c>
       <c r="C458" t="s">
-        <v>716</v>
+        <v>715</v>
       </c>
       <c r="D458" t="s">
         <v>105</v>
       </c>
       <c r="E458" t="s">
-        <v>304</v>
+        <v>303</v>
       </c>
       <c r="F458">
         <v>2009</v>
       </c>
       <c r="G458">
         <v>247</v>
       </c>
       <c r="H458" t="s">
         <v>3</v>
       </c>
       <c r="I458">
         <v>10231</v>
       </c>
       <c r="J458" t="s">
         <v>2</v>
       </c>
       <c r="L458" t="s">
         <v>1</v>
       </c>
       <c r="M458">
         <v>247</v>
       </c>
       <c r="R458" t="s">
-        <v>303</v>
+        <v>302</v>
       </c>
     </row>
     <row r="459" spans="1:18">
       <c r="A459">
         <v>9301077</v>
       </c>
       <c r="B459" t="s">
-        <v>715</v>
+        <v>714</v>
       </c>
       <c r="C459" t="s">
-        <v>714</v>
+        <v>713</v>
       </c>
       <c r="D459" t="s">
         <v>5</v>
       </c>
       <c r="E459" t="s">
         <v>4</v>
       </c>
       <c r="F459">
         <v>2006</v>
       </c>
       <c r="G459">
         <v>247</v>
       </c>
       <c r="H459" t="s">
         <v>3</v>
       </c>
       <c r="I459">
         <v>10231</v>
       </c>
       <c r="J459" t="s">
         <v>2</v>
       </c>
       <c r="L459" t="s">
         <v>1</v>
       </c>
       <c r="M459">
         <v>245</v>
       </c>
       <c r="R459" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="460" spans="1:18">
       <c r="A460">
         <v>9315027</v>
       </c>
       <c r="B460" t="s">
-        <v>713</v>
+        <v>712</v>
       </c>
       <c r="C460" t="s">
-        <v>712</v>
+        <v>711</v>
       </c>
       <c r="D460" t="s">
         <v>100</v>
       </c>
       <c r="E460" t="s">
-        <v>304</v>
+        <v>303</v>
       </c>
       <c r="F460">
         <v>2009</v>
       </c>
       <c r="G460">
         <v>248</v>
       </c>
       <c r="H460" t="s">
         <v>3</v>
       </c>
       <c r="I460">
         <v>10231</v>
       </c>
       <c r="J460" t="s">
         <v>2</v>
       </c>
       <c r="L460" t="s">
         <v>1</v>
       </c>
       <c r="M460">
         <v>248</v>
       </c>
       <c r="R460" t="s">
-        <v>303</v>
+        <v>302</v>
       </c>
     </row>
     <row r="461" spans="1:18">
       <c r="A461">
         <v>9430207</v>
       </c>
       <c r="B461" t="s">
-        <v>711</v>
+        <v>710</v>
       </c>
       <c r="C461" t="s">
-        <v>710</v>
+        <v>709</v>
       </c>
       <c r="D461" t="s">
         <v>147</v>
       </c>
       <c r="E461" t="s">
         <v>4</v>
       </c>
       <c r="F461">
         <v>2006</v>
       </c>
       <c r="G461">
         <v>248</v>
       </c>
       <c r="H461" t="s">
         <v>3</v>
       </c>
       <c r="I461">
         <v>10231</v>
       </c>
       <c r="J461" t="s">
         <v>2</v>
       </c>
       <c r="L461" t="s">
         <v>1</v>
       </c>
       <c r="M461">
         <v>247</v>
       </c>
       <c r="R461" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="462" spans="1:18">
       <c r="A462">
         <v>9315045</v>
       </c>
       <c r="B462" t="s">
-        <v>709</v>
+        <v>708</v>
       </c>
       <c r="C462" t="s">
-        <v>708</v>
+        <v>707</v>
       </c>
       <c r="D462" t="s">
         <v>100</v>
       </c>
       <c r="E462" t="s">
-        <v>304</v>
+        <v>303</v>
       </c>
       <c r="F462">
         <v>2006</v>
       </c>
       <c r="G462">
         <v>249</v>
       </c>
       <c r="H462" t="s">
         <v>3</v>
       </c>
       <c r="I462">
         <v>10231</v>
       </c>
       <c r="J462" t="s">
         <v>2</v>
       </c>
       <c r="L462" t="s">
         <v>1</v>
       </c>
       <c r="M462">
         <v>249</v>
       </c>
       <c r="R462" t="s">
-        <v>303</v>
+        <v>302</v>
       </c>
     </row>
     <row r="463" spans="1:18">
       <c r="A463">
         <v>9090186</v>
       </c>
       <c r="B463" t="s">
-        <v>707</v>
+        <v>706</v>
       </c>
       <c r="C463" t="s">
-        <v>706</v>
+        <v>705</v>
       </c>
       <c r="D463" t="s">
         <v>225</v>
       </c>
       <c r="E463" t="s">
         <v>4</v>
       </c>
       <c r="F463">
         <v>2008</v>
       </c>
       <c r="G463">
         <v>249</v>
       </c>
       <c r="H463" t="s">
         <v>3</v>
       </c>
       <c r="I463">
         <v>10231</v>
       </c>
       <c r="J463" t="s">
         <v>2</v>
       </c>
       <c r="L463" t="s">
         <v>1</v>
       </c>
       <c r="M463">
         <v>248</v>
       </c>
       <c r="R463" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="464" spans="1:18">
       <c r="A464">
         <v>9155148</v>
       </c>
       <c r="B464" t="s">
-        <v>705</v>
+        <v>704</v>
       </c>
       <c r="C464" t="s">
-        <v>387</v>
+        <v>386</v>
       </c>
       <c r="D464" t="s">
         <v>23</v>
       </c>
       <c r="E464" t="s">
-        <v>304</v>
+        <v>303</v>
       </c>
       <c r="F464">
         <v>2008</v>
       </c>
       <c r="G464">
         <v>250</v>
       </c>
       <c r="H464" t="s">
         <v>3</v>
       </c>
       <c r="I464">
         <v>10231</v>
       </c>
       <c r="J464" t="s">
         <v>2</v>
       </c>
       <c r="L464" t="s">
         <v>1</v>
       </c>
       <c r="M464">
         <v>250</v>
       </c>
       <c r="R464" t="s">
-        <v>303</v>
+        <v>302</v>
       </c>
     </row>
     <row r="465" spans="1:18">
       <c r="A465">
         <v>9430220</v>
       </c>
       <c r="B465" t="s">
-        <v>704</v>
+        <v>703</v>
       </c>
       <c r="C465" t="s">
-        <v>334</v>
+        <v>333</v>
       </c>
       <c r="D465" t="s">
         <v>147</v>
       </c>
       <c r="E465" t="s">
         <v>4</v>
       </c>
       <c r="F465">
         <v>2007</v>
       </c>
       <c r="G465">
         <v>250</v>
       </c>
       <c r="H465" t="s">
         <v>3</v>
       </c>
       <c r="I465">
         <v>10231</v>
       </c>
       <c r="J465" t="s">
         <v>2</v>
       </c>
       <c r="L465" t="s">
         <v>1</v>
       </c>
       <c r="M465">
         <v>249</v>
       </c>
       <c r="R465" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="466" spans="1:18">
       <c r="A466">
         <v>1269964</v>
       </c>
       <c r="B466" t="s">
-        <v>703</v>
+        <v>702</v>
       </c>
       <c r="C466" t="s">
-        <v>702</v>
+        <v>701</v>
       </c>
       <c r="D466" t="s">
         <v>39</v>
       </c>
       <c r="E466" t="s">
-        <v>304</v>
+        <v>303</v>
       </c>
       <c r="F466">
         <v>1991</v>
       </c>
       <c r="G466">
         <v>251</v>
       </c>
       <c r="H466" t="s">
         <v>3</v>
       </c>
       <c r="I466">
         <v>10231</v>
       </c>
       <c r="J466" t="s">
         <v>2</v>
       </c>
       <c r="L466" t="s">
         <v>1</v>
       </c>
       <c r="M466">
         <v>251</v>
       </c>
       <c r="R466" t="s">
-        <v>303</v>
+        <v>302</v>
       </c>
     </row>
     <row r="467" spans="1:18">
       <c r="A467">
         <v>9190583</v>
       </c>
       <c r="B467" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="C467" t="s">
-        <v>700</v>
+        <v>699</v>
       </c>
       <c r="D467" t="s">
         <v>18</v>
       </c>
       <c r="E467" t="s">
         <v>4</v>
       </c>
       <c r="F467">
         <v>1972</v>
       </c>
       <c r="G467">
         <v>251</v>
       </c>
       <c r="H467" t="s">
         <v>3</v>
       </c>
       <c r="I467">
         <v>10231</v>
       </c>
       <c r="J467" t="s">
         <v>2</v>
       </c>
       <c r="L467" t="s">
         <v>1</v>
       </c>
       <c r="M467">
         <v>250</v>
       </c>
       <c r="R467" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="468" spans="1:18">
       <c r="A468">
         <v>9535606</v>
       </c>
       <c r="B468" t="s">
-        <v>699</v>
+        <v>698</v>
       </c>
       <c r="C468" t="s">
-        <v>698</v>
+        <v>697</v>
       </c>
       <c r="D468" t="s">
-        <v>369</v>
+        <v>368</v>
       </c>
       <c r="E468" t="s">
-        <v>304</v>
+        <v>303</v>
       </c>
       <c r="F468">
         <v>2002</v>
       </c>
       <c r="G468">
         <v>252</v>
       </c>
       <c r="H468" t="s">
         <v>3</v>
       </c>
       <c r="I468">
         <v>10231</v>
       </c>
       <c r="J468" t="s">
         <v>2</v>
       </c>
       <c r="L468" t="s">
         <v>1</v>
       </c>
       <c r="M468">
         <v>252</v>
       </c>
       <c r="R468" t="s">
-        <v>303</v>
+        <v>302</v>
       </c>
     </row>
     <row r="469" spans="1:18">
       <c r="A469">
         <v>9090177</v>
       </c>
       <c r="B469" t="s">
-        <v>697</v>
+        <v>696</v>
       </c>
       <c r="C469" t="s">
-        <v>696</v>
+        <v>695</v>
       </c>
       <c r="D469" t="s">
         <v>225</v>
       </c>
       <c r="E469" t="s">
         <v>4</v>
       </c>
       <c r="F469">
         <v>2007</v>
       </c>
       <c r="G469">
         <v>252</v>
       </c>
       <c r="H469" t="s">
         <v>3</v>
       </c>
       <c r="I469">
         <v>10231</v>
       </c>
       <c r="J469" t="s">
         <v>2</v>
       </c>
       <c r="L469" t="s">
         <v>1</v>
       </c>
       <c r="M469">
         <v>251</v>
       </c>
       <c r="R469" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="470" spans="1:18">
       <c r="A470">
         <v>9435121</v>
       </c>
       <c r="B470" t="s">
-        <v>695</v>
+        <v>694</v>
       </c>
       <c r="C470" t="s">
-        <v>469</v>
+        <v>468</v>
       </c>
       <c r="D470" t="s">
         <v>147</v>
       </c>
       <c r="E470" t="s">
-        <v>304</v>
+        <v>303</v>
       </c>
       <c r="F470">
         <v>2009</v>
       </c>
       <c r="G470">
         <v>253</v>
       </c>
       <c r="H470" t="s">
         <v>3</v>
       </c>
       <c r="I470">
         <v>10231</v>
       </c>
       <c r="J470" t="s">
         <v>2</v>
       </c>
       <c r="L470" t="s">
         <v>1</v>
       </c>
       <c r="M470">
         <v>253</v>
       </c>
       <c r="R470" t="s">
-        <v>303</v>
+        <v>302</v>
       </c>
     </row>
     <row r="471" spans="1:18">
       <c r="A471">
         <v>9430231</v>
       </c>
       <c r="B471" t="s">
-        <v>694</v>
+        <v>693</v>
       </c>
       <c r="C471" t="s">
-        <v>693</v>
+        <v>692</v>
       </c>
       <c r="D471" t="s">
         <v>147</v>
       </c>
       <c r="E471" t="s">
         <v>4</v>
       </c>
       <c r="F471">
         <v>2008</v>
       </c>
       <c r="G471">
         <v>253</v>
       </c>
       <c r="H471" t="s">
         <v>3</v>
       </c>
       <c r="I471">
         <v>10231</v>
       </c>
       <c r="J471" t="s">
         <v>2</v>
       </c>
       <c r="L471" t="s">
         <v>1</v>
       </c>
       <c r="M471">
         <v>252</v>
       </c>
       <c r="R471" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="472" spans="1:18">
       <c r="A472">
         <v>9155167</v>
       </c>
       <c r="B472" t="s">
-        <v>692</v>
+        <v>691</v>
       </c>
       <c r="C472" t="s">
-        <v>691</v>
+        <v>690</v>
       </c>
       <c r="D472" t="s">
         <v>23</v>
       </c>
       <c r="E472" t="s">
-        <v>304</v>
+        <v>303</v>
       </c>
       <c r="F472">
         <v>2010</v>
       </c>
       <c r="G472">
         <v>254</v>
       </c>
       <c r="H472" t="s">
         <v>3</v>
       </c>
       <c r="I472">
         <v>10231</v>
       </c>
       <c r="J472" t="s">
         <v>2</v>
       </c>
       <c r="L472" t="s">
         <v>1</v>
       </c>
       <c r="M472">
         <v>254</v>
       </c>
       <c r="R472" t="s">
-        <v>303</v>
+        <v>302</v>
       </c>
     </row>
     <row r="473" spans="1:18">
       <c r="A473">
         <v>9320258</v>
       </c>
       <c r="B473" t="s">
-        <v>290</v>
+        <v>289</v>
       </c>
       <c r="C473" t="s">
-        <v>690</v>
+        <v>689</v>
       </c>
       <c r="D473" t="s">
         <v>180</v>
       </c>
       <c r="E473" t="s">
         <v>4</v>
       </c>
       <c r="F473">
         <v>2009</v>
       </c>
       <c r="G473">
         <v>254</v>
       </c>
       <c r="H473" t="s">
         <v>3</v>
       </c>
       <c r="I473">
         <v>10231</v>
       </c>
       <c r="J473" t="s">
         <v>2</v>
       </c>
       <c r="L473" t="s">
         <v>1</v>
       </c>
       <c r="M473">
         <v>253</v>
       </c>
       <c r="R473" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="474" spans="1:18">
       <c r="A474">
         <v>1239994</v>
       </c>
       <c r="B474" t="s">
-        <v>689</v>
+        <v>688</v>
       </c>
       <c r="C474" t="s">
-        <v>688</v>
+        <v>687</v>
       </c>
       <c r="D474" t="s">
         <v>29</v>
       </c>
       <c r="E474" t="s">
-        <v>304</v>
+        <v>303</v>
       </c>
       <c r="F474">
         <v>2009</v>
       </c>
       <c r="G474">
         <v>255</v>
       </c>
       <c r="H474" t="s">
         <v>3</v>
       </c>
       <c r="I474">
         <v>10231</v>
       </c>
       <c r="J474" t="s">
         <v>2</v>
       </c>
       <c r="L474" t="s">
         <v>1</v>
       </c>
       <c r="M474">
         <v>255</v>
       </c>
       <c r="R474" t="s">
-        <v>303</v>
+        <v>302</v>
       </c>
     </row>
     <row r="475" spans="1:18">
       <c r="A475">
         <v>9120166</v>
       </c>
       <c r="B475" t="s">
-        <v>687</v>
+        <v>686</v>
       </c>
       <c r="C475" t="s">
-        <v>686</v>
+        <v>685</v>
       </c>
       <c r="D475" t="s">
         <v>13</v>
       </c>
       <c r="E475" t="s">
         <v>4</v>
       </c>
       <c r="F475">
         <v>2006</v>
       </c>
       <c r="G475">
         <v>255</v>
       </c>
       <c r="H475" t="s">
         <v>3</v>
       </c>
       <c r="I475">
         <v>10231</v>
       </c>
       <c r="J475" t="s">
         <v>2</v>
       </c>
       <c r="L475" t="s">
         <v>1</v>
       </c>
       <c r="M475">
         <v>254</v>
       </c>
       <c r="R475" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="476" spans="1:18">
       <c r="A476">
         <v>9315025</v>
       </c>
       <c r="B476" t="s">
-        <v>685</v>
+        <v>684</v>
       </c>
       <c r="C476" t="s">
-        <v>684</v>
+        <v>683</v>
       </c>
       <c r="D476" t="s">
         <v>100</v>
       </c>
       <c r="E476" t="s">
-        <v>304</v>
+        <v>303</v>
       </c>
       <c r="F476">
         <v>2008</v>
       </c>
       <c r="G476">
         <v>256</v>
       </c>
       <c r="H476" t="s">
         <v>3</v>
       </c>
       <c r="I476">
         <v>10231</v>
       </c>
       <c r="J476" t="s">
         <v>2</v>
       </c>
       <c r="L476" t="s">
         <v>1</v>
       </c>
       <c r="M476">
         <v>256</v>
       </c>
       <c r="R476" t="s">
-        <v>303</v>
+        <v>302</v>
       </c>
     </row>
     <row r="477" spans="1:18">
       <c r="A477">
         <v>9101499</v>
       </c>
       <c r="B477" t="s">
-        <v>683</v>
+        <v>682</v>
       </c>
       <c r="C477" t="s">
-        <v>582</v>
+        <v>581</v>
       </c>
       <c r="D477" t="s">
         <v>79</v>
       </c>
       <c r="E477" t="s">
         <v>4</v>
       </c>
       <c r="F477">
         <v>2008</v>
       </c>
       <c r="G477">
         <v>256</v>
       </c>
       <c r="H477" t="s">
         <v>3</v>
       </c>
       <c r="I477">
         <v>10231</v>
       </c>
       <c r="J477" t="s">
         <v>2</v>
       </c>
       <c r="L477" t="s">
         <v>1</v>
       </c>
       <c r="M477">
         <v>255</v>
       </c>
       <c r="R477" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="478" spans="1:18">
       <c r="A478">
         <v>1349970</v>
       </c>
       <c r="B478" t="s">
-        <v>648</v>
+        <v>647</v>
       </c>
       <c r="C478" t="s">
-        <v>651</v>
+        <v>650</v>
       </c>
       <c r="D478" t="s">
         <v>163</v>
       </c>
       <c r="E478" t="s">
-        <v>304</v>
+        <v>303</v>
       </c>
       <c r="F478">
         <v>2000</v>
       </c>
       <c r="G478">
         <v>257</v>
       </c>
       <c r="H478" t="s">
         <v>3</v>
       </c>
       <c r="I478">
         <v>10231</v>
       </c>
       <c r="J478" t="s">
         <v>2</v>
       </c>
       <c r="L478" t="s">
         <v>1</v>
       </c>
       <c r="M478">
         <v>257</v>
       </c>
       <c r="R478" t="s">
-        <v>303</v>
+        <v>302</v>
       </c>
     </row>
     <row r="479" spans="1:18">
       <c r="A479">
         <v>9430247</v>
       </c>
       <c r="B479" t="s">
-        <v>682</v>
+        <v>681</v>
       </c>
       <c r="C479" t="s">
-        <v>681</v>
+        <v>680</v>
       </c>
       <c r="D479" t="s">
         <v>147</v>
       </c>
       <c r="E479" t="s">
         <v>4</v>
       </c>
       <c r="F479">
         <v>2010</v>
       </c>
       <c r="G479">
         <v>257</v>
       </c>
       <c r="H479" t="s">
         <v>3</v>
       </c>
       <c r="I479">
         <v>10231</v>
       </c>
       <c r="J479" t="s">
         <v>2</v>
       </c>
       <c r="L479" t="s">
         <v>1</v>
       </c>
       <c r="M479">
         <v>256</v>
       </c>
       <c r="R479" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="480" spans="1:18">
       <c r="A480">
         <v>1239978</v>
       </c>
       <c r="B480" t="s">
-        <v>680</v>
+        <v>679</v>
       </c>
       <c r="C480" t="s">
-        <v>679</v>
+        <v>678</v>
       </c>
       <c r="D480" t="s">
         <v>29</v>
       </c>
       <c r="E480" t="s">
-        <v>304</v>
+        <v>303</v>
       </c>
       <c r="F480">
         <v>2007</v>
       </c>
       <c r="G480">
         <v>258</v>
       </c>
       <c r="H480" t="s">
         <v>3</v>
       </c>
       <c r="I480">
         <v>10231</v>
       </c>
       <c r="J480" t="s">
         <v>2</v>
       </c>
       <c r="L480" t="s">
         <v>1</v>
       </c>
       <c r="M480">
         <v>257</v>
       </c>
       <c r="R480" t="s">
-        <v>303</v>
+        <v>302</v>
       </c>
     </row>
     <row r="481" spans="1:18">
       <c r="A481">
         <v>1344995</v>
       </c>
       <c r="B481" t="s">
-        <v>648</v>
+        <v>647</v>
       </c>
       <c r="C481" t="s">
-        <v>678</v>
+        <v>677</v>
       </c>
       <c r="D481" t="s">
         <v>163</v>
       </c>
       <c r="E481" t="s">
         <v>4</v>
       </c>
       <c r="F481">
         <v>2006</v>
       </c>
       <c r="G481">
         <v>258</v>
       </c>
       <c r="H481" t="s">
         <v>3</v>
       </c>
       <c r="I481">
         <v>10231</v>
       </c>
       <c r="J481" t="s">
         <v>2</v>
       </c>
       <c r="L481" t="s">
         <v>1</v>
       </c>
       <c r="M481">
         <v>257</v>
       </c>
       <c r="R481" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="482" spans="1:18">
       <c r="A482">
         <v>9295252</v>
       </c>
       <c r="B482" t="s">
-        <v>677</v>
+        <v>676</v>
       </c>
       <c r="C482" t="s">
-        <v>676</v>
+        <v>675</v>
       </c>
       <c r="D482" t="s">
         <v>84</v>
       </c>
       <c r="E482" t="s">
-        <v>304</v>
+        <v>303</v>
       </c>
       <c r="F482">
         <v>2009</v>
       </c>
       <c r="G482">
         <v>259</v>
       </c>
       <c r="H482" t="s">
         <v>3</v>
       </c>
       <c r="I482">
         <v>10231</v>
       </c>
       <c r="J482" t="s">
         <v>2</v>
       </c>
       <c r="L482" t="s">
         <v>1</v>
       </c>
       <c r="M482">
         <v>259</v>
       </c>
       <c r="R482" t="s">
-        <v>303</v>
+        <v>302</v>
       </c>
     </row>
     <row r="483" spans="1:18">
       <c r="A483">
         <v>9340005</v>
       </c>
       <c r="B483" t="s">
-        <v>675</v>
+        <v>674</v>
       </c>
       <c r="C483" t="s">
-        <v>674</v>
+        <v>673</v>
       </c>
       <c r="D483" t="s">
         <v>163</v>
       </c>
       <c r="E483" t="s">
         <v>4</v>
       </c>
       <c r="F483">
         <v>1997</v>
       </c>
       <c r="G483">
         <v>259</v>
       </c>
       <c r="H483" t="s">
         <v>3</v>
       </c>
       <c r="I483">
         <v>10231</v>
       </c>
       <c r="J483" t="s">
         <v>2</v>
       </c>
       <c r="L483" t="s">
         <v>1</v>
       </c>
       <c r="M483">
         <v>257</v>
       </c>
       <c r="R483" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="484" spans="1:18">
       <c r="A484">
         <v>9315049</v>
       </c>
       <c r="B484" t="s">
-        <v>673</v>
+        <v>672</v>
       </c>
       <c r="C484" t="s">
-        <v>339</v>
+        <v>338</v>
       </c>
       <c r="D484" t="s">
         <v>100</v>
       </c>
       <c r="E484" t="s">
-        <v>304</v>
+        <v>303</v>
       </c>
       <c r="F484">
         <v>2003</v>
       </c>
       <c r="G484">
         <v>260</v>
       </c>
       <c r="H484" t="s">
         <v>3</v>
       </c>
       <c r="I484">
         <v>10231</v>
       </c>
       <c r="J484" t="s">
         <v>2</v>
       </c>
       <c r="L484" t="s">
         <v>1</v>
       </c>
       <c r="M484">
         <v>260</v>
       </c>
       <c r="R484" t="s">
-        <v>303</v>
+        <v>302</v>
       </c>
     </row>
     <row r="485" spans="1:18">
       <c r="A485">
         <v>9090201</v>
       </c>
       <c r="B485" t="s">
-        <v>672</v>
+        <v>671</v>
       </c>
       <c r="C485" t="s">
-        <v>671</v>
+        <v>670</v>
       </c>
       <c r="D485" t="s">
         <v>225</v>
       </c>
       <c r="E485" t="s">
         <v>4</v>
       </c>
       <c r="F485">
         <v>2010</v>
       </c>
       <c r="G485">
         <v>260</v>
       </c>
       <c r="H485" t="s">
         <v>3</v>
       </c>
       <c r="I485">
         <v>10231</v>
       </c>
       <c r="J485" t="s">
         <v>2</v>
       </c>
       <c r="L485" t="s">
         <v>1</v>
       </c>
       <c r="M485">
         <v>259</v>
       </c>
       <c r="R485" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="486" spans="1:18">
       <c r="A486">
         <v>9320285</v>
       </c>
       <c r="B486" t="s">
-        <v>670</v>
+        <v>669</v>
       </c>
       <c r="C486" t="s">
-        <v>669</v>
+        <v>668</v>
       </c>
       <c r="D486" t="s">
         <v>180</v>
       </c>
       <c r="E486" t="s">
-        <v>304</v>
+        <v>303</v>
       </c>
       <c r="F486">
         <v>2010</v>
       </c>
       <c r="G486">
         <v>261</v>
       </c>
       <c r="H486" t="s">
         <v>3</v>
       </c>
       <c r="I486">
         <v>10231</v>
       </c>
       <c r="J486" t="s">
         <v>2</v>
       </c>
       <c r="L486" t="s">
         <v>1</v>
       </c>
       <c r="M486">
         <v>261</v>
       </c>
       <c r="R486" t="s">
-        <v>303</v>
+        <v>302</v>
       </c>
     </row>
     <row r="487" spans="1:18">
       <c r="A487">
         <v>9301172</v>
       </c>
       <c r="B487" t="s">
-        <v>668</v>
+        <v>667</v>
       </c>
       <c r="C487" t="s">
-        <v>667</v>
+        <v>666</v>
       </c>
       <c r="D487" t="s">
         <v>5</v>
       </c>
       <c r="E487" t="s">
         <v>4</v>
       </c>
       <c r="F487">
         <v>2008</v>
       </c>
       <c r="G487">
         <v>261</v>
       </c>
       <c r="H487" t="s">
         <v>3</v>
       </c>
       <c r="I487">
         <v>10231</v>
       </c>
       <c r="J487" t="s">
         <v>2</v>
       </c>
       <c r="L487" t="s">
         <v>1</v>
       </c>
       <c r="M487">
         <v>260</v>
       </c>
       <c r="R487" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="488" spans="1:18">
       <c r="A488">
         <v>9235002</v>
       </c>
       <c r="B488" t="s">
-        <v>666</v>
+        <v>665</v>
       </c>
       <c r="C488" t="s">
-        <v>665</v>
+        <v>664</v>
       </c>
       <c r="D488" t="s">
         <v>29</v>
       </c>
       <c r="E488" t="s">
-        <v>304</v>
+        <v>303</v>
       </c>
       <c r="F488">
         <v>2009</v>
       </c>
       <c r="G488">
         <v>262</v>
       </c>
       <c r="H488" t="s">
         <v>3</v>
       </c>
       <c r="I488">
         <v>10231</v>
       </c>
       <c r="J488" t="s">
         <v>2</v>
       </c>
       <c r="L488" t="s">
         <v>1</v>
       </c>
       <c r="M488">
         <v>262</v>
       </c>
       <c r="R488" t="s">
-        <v>303</v>
+        <v>302</v>
       </c>
     </row>
     <row r="489" spans="1:18">
       <c r="A489">
         <v>9090188</v>
       </c>
       <c r="B489" t="s">
-        <v>664</v>
+        <v>663</v>
       </c>
       <c r="C489" t="s">
-        <v>663</v>
+        <v>662</v>
       </c>
       <c r="D489" t="s">
         <v>225</v>
       </c>
       <c r="E489" t="s">
         <v>4</v>
       </c>
       <c r="F489">
         <v>2008</v>
       </c>
       <c r="G489">
         <v>262</v>
       </c>
       <c r="H489" t="s">
         <v>3</v>
       </c>
       <c r="I489">
         <v>10231</v>
       </c>
       <c r="J489" t="s">
         <v>2</v>
       </c>
       <c r="L489" t="s">
         <v>1</v>
       </c>
       <c r="M489">
         <v>261</v>
       </c>
       <c r="R489" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="490" spans="1:18">
       <c r="A490">
         <v>1349984</v>
       </c>
       <c r="B490" t="s">
-        <v>648</v>
+        <v>647</v>
       </c>
       <c r="C490" t="s">
-        <v>520</v>
+        <v>519</v>
       </c>
       <c r="D490" t="s">
         <v>163</v>
       </c>
       <c r="E490" t="s">
-        <v>304</v>
+        <v>303</v>
       </c>
       <c r="F490">
         <v>2006</v>
       </c>
       <c r="G490">
         <v>263</v>
       </c>
       <c r="H490" t="s">
         <v>3</v>
       </c>
       <c r="I490">
         <v>10231</v>
       </c>
       <c r="J490" t="s">
         <v>2</v>
       </c>
       <c r="L490" t="s">
         <v>1</v>
       </c>
       <c r="M490">
         <v>262</v>
       </c>
       <c r="R490" t="s">
-        <v>303</v>
+        <v>302</v>
       </c>
     </row>
     <row r="491" spans="1:18">
       <c r="A491">
         <v>1724976</v>
       </c>
       <c r="B491" t="s">
-        <v>662</v>
+        <v>661</v>
       </c>
       <c r="C491" t="s">
-        <v>661</v>
+        <v>660</v>
       </c>
       <c r="D491" t="s">
         <v>191</v>
       </c>
       <c r="E491" t="s">
         <v>4</v>
       </c>
       <c r="F491">
         <v>2003</v>
       </c>
       <c r="G491">
         <v>263</v>
       </c>
       <c r="H491" t="s">
         <v>3</v>
       </c>
       <c r="I491">
         <v>10231</v>
       </c>
       <c r="J491" t="s">
         <v>2</v>
       </c>
       <c r="L491" t="s">
         <v>1</v>
       </c>
       <c r="M491">
         <v>262</v>
       </c>
       <c r="R491" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="492" spans="1:18">
       <c r="A492">
         <v>1129982</v>
       </c>
       <c r="B492" t="s">
-        <v>660</v>
+        <v>659</v>
       </c>
       <c r="C492" t="s">
-        <v>659</v>
+        <v>658</v>
       </c>
       <c r="D492" t="s">
         <v>13</v>
       </c>
       <c r="E492" t="s">
-        <v>304</v>
+        <v>303</v>
       </c>
       <c r="F492">
         <v>1994</v>
       </c>
       <c r="G492">
         <v>264</v>
       </c>
       <c r="H492" t="s">
         <v>3</v>
       </c>
       <c r="I492">
         <v>10231</v>
       </c>
       <c r="J492" t="s">
         <v>2</v>
       </c>
       <c r="L492" t="s">
         <v>1</v>
       </c>
       <c r="M492">
         <v>264</v>
       </c>
       <c r="R492" t="s">
-        <v>303</v>
+        <v>302</v>
       </c>
     </row>
     <row r="493" spans="1:18">
       <c r="A493">
         <v>9190585</v>
       </c>
       <c r="B493" t="s">
-        <v>658</v>
+        <v>657</v>
       </c>
       <c r="C493" t="s">
-        <v>657</v>
+        <v>656</v>
       </c>
       <c r="D493" t="s">
         <v>18</v>
       </c>
       <c r="E493" t="s">
         <v>4</v>
       </c>
       <c r="F493">
         <v>2003</v>
       </c>
       <c r="G493">
         <v>264</v>
       </c>
       <c r="H493" t="s">
         <v>3</v>
       </c>
       <c r="I493">
         <v>10231</v>
       </c>
       <c r="J493" t="s">
         <v>2</v>
       </c>
       <c r="L493" t="s">
         <v>1</v>
       </c>
       <c r="M493">
         <v>263</v>
       </c>
       <c r="R493" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="494" spans="1:18">
       <c r="A494">
         <v>1159927</v>
       </c>
       <c r="B494" t="s">
-        <v>656</v>
+        <v>655</v>
       </c>
       <c r="C494" t="s">
-        <v>655</v>
+        <v>654</v>
       </c>
       <c r="D494" t="s">
         <v>23</v>
       </c>
       <c r="E494" t="s">
-        <v>304</v>
+        <v>303</v>
       </c>
       <c r="F494">
         <v>1984</v>
       </c>
       <c r="G494">
         <v>265</v>
       </c>
       <c r="H494" t="s">
         <v>3</v>
       </c>
       <c r="I494">
         <v>10231</v>
       </c>
       <c r="J494" t="s">
         <v>2</v>
       </c>
       <c r="L494" t="s">
         <v>1</v>
       </c>
       <c r="M494">
         <v>264</v>
       </c>
       <c r="R494" t="s">
-        <v>303</v>
+        <v>302</v>
       </c>
     </row>
     <row r="495" spans="1:18">
       <c r="A495">
         <v>1336660</v>
       </c>
       <c r="B495" t="s">
-        <v>654</v>
+        <v>653</v>
       </c>
       <c r="C495" t="s">
-        <v>653</v>
+        <v>652</v>
       </c>
       <c r="D495" t="s">
         <v>29</v>
       </c>
       <c r="E495" t="s">
         <v>4</v>
       </c>
       <c r="F495">
         <v>1982</v>
       </c>
       <c r="G495">
         <v>265</v>
       </c>
       <c r="H495" t="s">
         <v>3</v>
       </c>
       <c r="I495">
         <v>10231</v>
       </c>
       <c r="J495" t="s">
         <v>2</v>
       </c>
       <c r="L495" t="s">
         <v>1</v>
       </c>
       <c r="M495">
         <v>264</v>
       </c>
       <c r="R495" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="496" spans="1:18">
       <c r="A496">
         <v>1349960</v>
       </c>
       <c r="B496" t="s">
-        <v>652</v>
+        <v>651</v>
       </c>
       <c r="C496" t="s">
-        <v>651</v>
+        <v>650</v>
       </c>
       <c r="D496" t="s">
         <v>163</v>
       </c>
       <c r="E496" t="s">
-        <v>304</v>
+        <v>303</v>
       </c>
       <c r="F496">
         <v>1992</v>
       </c>
       <c r="G496">
         <v>266</v>
       </c>
       <c r="H496" t="s">
         <v>3</v>
       </c>
       <c r="I496">
         <v>10231</v>
       </c>
       <c r="J496" t="s">
         <v>2</v>
       </c>
       <c r="L496" t="s">
         <v>1</v>
       </c>
       <c r="M496">
         <v>266</v>
       </c>
       <c r="R496" t="s">
-        <v>303</v>
+        <v>302</v>
       </c>
     </row>
     <row r="497" spans="1:18">
       <c r="A497">
         <v>9260138</v>
       </c>
       <c r="B497" t="s">
-        <v>650</v>
+        <v>649</v>
       </c>
       <c r="C497" t="s">
-        <v>649</v>
+        <v>648</v>
       </c>
       <c r="D497" t="s">
         <v>39</v>
       </c>
       <c r="E497" t="s">
         <v>4</v>
       </c>
       <c r="F497">
         <v>2002</v>
       </c>
       <c r="G497">
         <v>266</v>
       </c>
       <c r="H497" t="s">
         <v>3</v>
       </c>
       <c r="I497">
         <v>10231</v>
       </c>
       <c r="J497" t="s">
         <v>2</v>
       </c>
       <c r="L497" t="s">
         <v>1</v>
       </c>
       <c r="M497">
         <v>264</v>
       </c>
       <c r="R497" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="498" spans="1:18">
       <c r="A498">
         <v>1349969</v>
       </c>
       <c r="B498" t="s">
-        <v>648</v>
+        <v>647</v>
       </c>
       <c r="C498" t="s">
-        <v>647</v>
+        <v>646</v>
       </c>
       <c r="D498" t="s">
         <v>163</v>
       </c>
       <c r="E498" t="s">
-        <v>304</v>
+        <v>303</v>
       </c>
       <c r="F498">
         <v>1995</v>
       </c>
       <c r="G498">
         <v>267</v>
       </c>
       <c r="H498" t="s">
         <v>3</v>
       </c>
       <c r="I498">
         <v>10231</v>
       </c>
       <c r="J498" t="s">
         <v>2</v>
       </c>
       <c r="L498" t="s">
         <v>1</v>
       </c>
       <c r="M498">
         <v>267</v>
       </c>
       <c r="R498" t="s">
-        <v>303</v>
+        <v>302</v>
       </c>
     </row>
     <row r="499" spans="1:18">
       <c r="A499">
         <v>1698276</v>
       </c>
       <c r="B499" t="s">
-        <v>530</v>
+        <v>529</v>
       </c>
       <c r="C499" t="s">
-        <v>646</v>
+        <v>645</v>
       </c>
       <c r="D499" t="s">
         <v>23</v>
       </c>
       <c r="E499" t="s">
         <v>4</v>
       </c>
       <c r="F499">
         <v>1974</v>
       </c>
       <c r="G499">
         <v>267</v>
       </c>
       <c r="H499" t="s">
         <v>3</v>
       </c>
       <c r="I499">
         <v>10231</v>
       </c>
       <c r="J499" t="s">
         <v>2</v>
       </c>
       <c r="L499" t="s">
         <v>1</v>
       </c>
       <c r="M499">
         <v>264</v>
       </c>
       <c r="R499" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="500" spans="1:18">
       <c r="A500">
         <v>9305528</v>
       </c>
       <c r="B500" t="s">
-        <v>645</v>
+        <v>644</v>
       </c>
       <c r="C500" t="s">
-        <v>644</v>
+        <v>643</v>
       </c>
       <c r="D500" t="s">
         <v>5</v>
       </c>
       <c r="E500" t="s">
-        <v>304</v>
+        <v>303</v>
       </c>
       <c r="F500">
         <v>2007</v>
       </c>
       <c r="G500">
         <v>268</v>
       </c>
       <c r="H500" t="s">
         <v>3</v>
       </c>
       <c r="I500">
         <v>10231</v>
       </c>
       <c r="J500" t="s">
         <v>2</v>
       </c>
       <c r="L500" t="s">
         <v>1</v>
       </c>
       <c r="M500">
         <v>268</v>
       </c>
       <c r="R500" t="s">
-        <v>303</v>
+        <v>302</v>
       </c>
     </row>
     <row r="501" spans="1:18">
       <c r="A501">
         <v>9531787</v>
       </c>
       <c r="B501" t="s">
-        <v>643</v>
+        <v>642</v>
       </c>
       <c r="C501" t="s">
-        <v>642</v>
+        <v>641</v>
       </c>
       <c r="D501" t="s">
-        <v>369</v>
+        <v>368</v>
       </c>
       <c r="E501" t="s">
         <v>4</v>
       </c>
       <c r="F501">
         <v>1999</v>
       </c>
       <c r="G501">
         <v>268</v>
       </c>
       <c r="H501" t="s">
         <v>3</v>
       </c>
       <c r="I501">
         <v>10231</v>
       </c>
       <c r="J501" t="s">
         <v>2</v>
       </c>
       <c r="L501" t="s">
         <v>1</v>
       </c>
       <c r="M501">
         <v>267</v>
       </c>
       <c r="R501" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="502" spans="1:18">
       <c r="A502">
         <v>9295249</v>
       </c>
       <c r="B502" t="s">
-        <v>641</v>
+        <v>640</v>
       </c>
       <c r="C502" t="s">
-        <v>640</v>
+        <v>639</v>
       </c>
       <c r="D502" t="s">
         <v>84</v>
       </c>
       <c r="E502" t="s">
-        <v>304</v>
+        <v>303</v>
       </c>
       <c r="F502">
         <v>2009</v>
       </c>
       <c r="G502">
         <v>269</v>
       </c>
       <c r="H502" t="s">
         <v>3</v>
       </c>
       <c r="I502">
         <v>10231</v>
       </c>
       <c r="J502" t="s">
         <v>2</v>
       </c>
       <c r="L502" t="s">
         <v>1</v>
       </c>
       <c r="M502">
         <v>269</v>
       </c>
       <c r="R502" t="s">
-        <v>303</v>
+        <v>302</v>
       </c>
     </row>
     <row r="503" spans="1:18">
       <c r="A503">
         <v>9690161</v>
       </c>
       <c r="B503" t="s">
-        <v>639</v>
+        <v>638</v>
       </c>
       <c r="C503" t="s">
-        <v>638</v>
+        <v>637</v>
       </c>
       <c r="D503" t="s">
-        <v>471</v>
+        <v>470</v>
       </c>
       <c r="E503" t="s">
         <v>4</v>
       </c>
       <c r="F503">
         <v>1987</v>
       </c>
       <c r="G503">
         <v>269</v>
       </c>
       <c r="H503" t="s">
         <v>3</v>
       </c>
       <c r="I503">
         <v>10231</v>
       </c>
       <c r="J503" t="s">
         <v>2</v>
       </c>
       <c r="L503" t="s">
         <v>1</v>
       </c>
       <c r="M503">
         <v>268</v>
       </c>
       <c r="R503" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="504" spans="1:18">
       <c r="A504">
         <v>9315034</v>
       </c>
       <c r="B504" t="s">
-        <v>637</v>
+        <v>636</v>
       </c>
       <c r="C504" t="s">
-        <v>636</v>
+        <v>635</v>
       </c>
       <c r="D504" t="s">
         <v>100</v>
       </c>
       <c r="E504" t="s">
-        <v>304</v>
+        <v>303</v>
       </c>
       <c r="F504">
         <v>2006</v>
       </c>
       <c r="G504">
         <v>270</v>
       </c>
       <c r="H504" t="s">
         <v>3</v>
       </c>
       <c r="I504">
         <v>10231</v>
       </c>
       <c r="J504" t="s">
         <v>2</v>
       </c>
       <c r="L504" t="s">
         <v>1</v>
       </c>
       <c r="M504">
         <v>270</v>
       </c>
       <c r="R504" t="s">
-        <v>303</v>
+        <v>302</v>
       </c>
     </row>
     <row r="505" spans="1:18">
       <c r="A505">
         <v>9510572</v>
       </c>
       <c r="B505" t="s">
-        <v>635</v>
+        <v>634</v>
       </c>
       <c r="C505" t="s">
-        <v>634</v>
+        <v>633</v>
       </c>
       <c r="D505" t="s">
         <v>8</v>
       </c>
       <c r="E505" t="s">
         <v>4</v>
       </c>
       <c r="F505">
         <v>2008</v>
       </c>
       <c r="G505">
         <v>270</v>
       </c>
       <c r="H505" t="s">
         <v>3</v>
       </c>
       <c r="I505">
         <v>10231</v>
       </c>
       <c r="J505" t="s">
         <v>2</v>
       </c>
       <c r="L505" t="s">
         <v>1</v>
       </c>
       <c r="M505">
         <v>269</v>
       </c>
       <c r="R505" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="506" spans="1:18">
       <c r="A506">
         <v>9155052</v>
       </c>
       <c r="B506" t="s">
-        <v>633</v>
+        <v>632</v>
       </c>
       <c r="C506" t="s">
-        <v>632</v>
+        <v>631</v>
       </c>
       <c r="D506" t="s">
         <v>23</v>
       </c>
       <c r="E506" t="s">
-        <v>304</v>
+        <v>303</v>
       </c>
       <c r="F506">
         <v>1996</v>
       </c>
       <c r="G506">
         <v>271</v>
       </c>
       <c r="H506" t="s">
         <v>3</v>
       </c>
       <c r="I506">
         <v>10231</v>
       </c>
       <c r="J506" t="s">
         <v>2</v>
       </c>
       <c r="L506" t="s">
         <v>1</v>
       </c>
       <c r="M506">
         <v>271</v>
       </c>
       <c r="R506" t="s">
-        <v>303</v>
+        <v>302</v>
       </c>
     </row>
     <row r="507" spans="1:18">
       <c r="A507">
         <v>1349985</v>
       </c>
       <c r="B507" t="s">
-        <v>631</v>
+        <v>630</v>
       </c>
       <c r="C507" t="s">
-        <v>630</v>
+        <v>629</v>
       </c>
       <c r="D507" t="s">
         <v>163</v>
       </c>
       <c r="E507" t="s">
-        <v>304</v>
+        <v>303</v>
       </c>
       <c r="F507">
         <v>2005</v>
       </c>
       <c r="G507">
         <v>272</v>
       </c>
       <c r="H507" t="s">
         <v>3</v>
       </c>
       <c r="I507">
         <v>10231</v>
       </c>
       <c r="J507" t="s">
         <v>2</v>
       </c>
       <c r="L507" t="s">
         <v>1</v>
       </c>
       <c r="M507">
         <v>272</v>
       </c>
       <c r="R507" t="s">
-        <v>303</v>
+        <v>302</v>
       </c>
     </row>
     <row r="508" spans="1:18">
       <c r="A508">
         <v>9320253</v>
       </c>
       <c r="B508" t="s">
-        <v>629</v>
+        <v>628</v>
       </c>
       <c r="C508" t="s">
-        <v>352</v>
+        <v>351</v>
       </c>
       <c r="D508" t="s">
         <v>180</v>
       </c>
       <c r="E508" t="s">
         <v>4</v>
       </c>
       <c r="F508">
         <v>1986</v>
       </c>
       <c r="G508">
         <v>272</v>
       </c>
       <c r="H508" t="s">
         <v>3</v>
       </c>
       <c r="I508">
         <v>10231</v>
       </c>
       <c r="J508" t="s">
         <v>2</v>
       </c>
       <c r="L508" t="s">
         <v>1</v>
       </c>
       <c r="M508">
         <v>271</v>
       </c>
       <c r="R508" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="509" spans="1:18">
       <c r="A509">
         <v>9305547</v>
       </c>
       <c r="B509" t="s">
-        <v>539</v>
+        <v>538</v>
       </c>
       <c r="C509" t="s">
-        <v>628</v>
+        <v>627</v>
       </c>
       <c r="D509" t="s">
         <v>5</v>
       </c>
       <c r="E509" t="s">
-        <v>304</v>
+        <v>303</v>
       </c>
       <c r="F509">
         <v>2003</v>
       </c>
       <c r="G509">
         <v>273</v>
       </c>
       <c r="H509" t="s">
         <v>3</v>
       </c>
       <c r="I509">
         <v>10231</v>
       </c>
       <c r="J509" t="s">
         <v>2</v>
       </c>
       <c r="L509" t="s">
         <v>1</v>
       </c>
       <c r="M509">
         <v>273</v>
       </c>
       <c r="R509" t="s">
-        <v>303</v>
+        <v>302</v>
       </c>
     </row>
     <row r="510" spans="1:18">
       <c r="A510">
         <v>9315047</v>
       </c>
       <c r="B510" t="s">
-        <v>627</v>
+        <v>626</v>
       </c>
       <c r="C510" t="s">
-        <v>626</v>
+        <v>625</v>
       </c>
       <c r="D510" t="s">
         <v>100</v>
       </c>
       <c r="E510" t="s">
-        <v>304</v>
+        <v>303</v>
       </c>
       <c r="F510">
         <v>1999</v>
       </c>
       <c r="G510">
         <v>274</v>
       </c>
       <c r="H510" t="s">
         <v>3</v>
       </c>
       <c r="I510">
         <v>10231</v>
       </c>
       <c r="J510" t="s">
         <v>2</v>
       </c>
       <c r="L510" t="s">
         <v>1</v>
       </c>
       <c r="M510">
         <v>274</v>
       </c>
       <c r="R510" t="s">
-        <v>303</v>
+        <v>302</v>
       </c>
     </row>
     <row r="511" spans="1:18">
       <c r="A511">
         <v>9520026</v>
       </c>
       <c r="B511" t="s">
-        <v>625</v>
+        <v>624</v>
       </c>
       <c r="C511" t="s">
-        <v>624</v>
+        <v>623</v>
       </c>
       <c r="D511" t="s">
         <v>74</v>
       </c>
       <c r="E511" t="s">
         <v>4</v>
       </c>
       <c r="F511">
         <v>2009</v>
       </c>
       <c r="G511">
         <v>274</v>
       </c>
       <c r="H511" t="s">
         <v>3</v>
       </c>
       <c r="I511">
         <v>10231</v>
       </c>
       <c r="J511" t="s">
         <v>2</v>
       </c>
       <c r="L511" t="s">
         <v>1</v>
       </c>
       <c r="M511">
         <v>273</v>
       </c>
       <c r="R511" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="512" spans="1:18">
       <c r="A512">
         <v>1349991</v>
       </c>
       <c r="B512" t="s">
-        <v>623</v>
+        <v>622</v>
       </c>
       <c r="C512" t="s">
-        <v>622</v>
+        <v>621</v>
       </c>
       <c r="D512" t="s">
         <v>163</v>
       </c>
       <c r="E512" t="s">
-        <v>304</v>
+        <v>303</v>
       </c>
       <c r="F512">
         <v>1997</v>
       </c>
       <c r="G512">
         <v>275</v>
       </c>
       <c r="H512" t="s">
         <v>3</v>
       </c>
       <c r="I512">
         <v>10231</v>
       </c>
       <c r="J512" t="s">
         <v>2</v>
       </c>
       <c r="L512" t="s">
         <v>1</v>
       </c>
       <c r="M512">
         <v>275</v>
       </c>
       <c r="R512" t="s">
-        <v>303</v>
+        <v>302</v>
       </c>
     </row>
     <row r="513" spans="1:18">
       <c r="A513">
         <v>9040397</v>
       </c>
       <c r="B513" t="s">
-        <v>621</v>
+        <v>620</v>
       </c>
       <c r="C513" t="s">
-        <v>620</v>
+        <v>619</v>
       </c>
       <c r="D513" t="s">
-        <v>497</v>
+        <v>496</v>
       </c>
       <c r="E513" t="s">
         <v>4</v>
       </c>
       <c r="F513">
         <v>2010</v>
       </c>
       <c r="G513">
         <v>275</v>
       </c>
       <c r="H513" t="s">
         <v>3</v>
       </c>
       <c r="I513">
         <v>10231</v>
       </c>
       <c r="J513" t="s">
         <v>2</v>
       </c>
       <c r="L513" t="s">
         <v>1</v>
       </c>
       <c r="M513">
         <v>274</v>
       </c>
       <c r="R513" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="514" spans="1:18">
       <c r="A514">
         <v>9125166</v>
       </c>
       <c r="B514" t="s">
-        <v>619</v>
+        <v>618</v>
       </c>
       <c r="C514" t="s">
-        <v>618</v>
+        <v>617</v>
       </c>
       <c r="D514" t="s">
         <v>13</v>
       </c>
       <c r="E514" t="s">
-        <v>304</v>
+        <v>303</v>
       </c>
       <c r="F514">
         <v>2006</v>
       </c>
       <c r="G514">
         <v>276</v>
       </c>
       <c r="H514" t="s">
         <v>3</v>
       </c>
       <c r="I514">
         <v>10231</v>
       </c>
       <c r="J514" t="s">
         <v>2</v>
       </c>
       <c r="L514" t="s">
         <v>1</v>
       </c>
       <c r="M514">
         <v>276</v>
       </c>
       <c r="R514" t="s">
-        <v>303</v>
+        <v>302</v>
       </c>
     </row>
     <row r="515" spans="1:18">
       <c r="A515">
         <v>9531700</v>
       </c>
       <c r="B515" t="s">
-        <v>617</v>
+        <v>616</v>
       </c>
       <c r="C515" t="s">
-        <v>616</v>
+        <v>615</v>
       </c>
       <c r="D515" t="s">
-        <v>369</v>
+        <v>368</v>
       </c>
       <c r="E515" t="s">
         <v>4</v>
       </c>
       <c r="F515">
         <v>2004</v>
       </c>
       <c r="G515">
         <v>276</v>
       </c>
       <c r="H515" t="s">
         <v>3</v>
       </c>
       <c r="I515">
         <v>10231</v>
       </c>
       <c r="J515" t="s">
         <v>2</v>
       </c>
       <c r="L515" t="s">
         <v>1</v>
       </c>
       <c r="M515">
         <v>274</v>
       </c>
       <c r="R515" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="516" spans="1:18">
       <c r="A516">
         <v>9125156</v>
       </c>
       <c r="B516" t="s">
-        <v>615</v>
+        <v>614</v>
       </c>
       <c r="C516" t="s">
-        <v>394</v>
+        <v>393</v>
       </c>
       <c r="D516" t="s">
         <v>13</v>
       </c>
       <c r="E516" t="s">
-        <v>304</v>
+        <v>303</v>
       </c>
       <c r="F516">
         <v>2005</v>
       </c>
       <c r="G516">
         <v>277</v>
       </c>
       <c r="H516" t="s">
         <v>3</v>
       </c>
       <c r="I516">
         <v>10231</v>
       </c>
       <c r="J516" t="s">
         <v>2</v>
       </c>
       <c r="L516" t="s">
         <v>1</v>
       </c>
       <c r="M516">
         <v>277</v>
       </c>
       <c r="R516" t="s">
-        <v>303</v>
+        <v>302</v>
       </c>
     </row>
     <row r="517" spans="1:18">
       <c r="A517">
         <v>7150003</v>
       </c>
       <c r="B517" t="s">
         <v>230</v>
       </c>
       <c r="C517" t="s">
-        <v>392</v>
+        <v>391</v>
       </c>
       <c r="D517" t="s">
         <v>23</v>
       </c>
       <c r="E517" t="s">
         <v>4</v>
       </c>
       <c r="F517">
         <v>1973</v>
       </c>
       <c r="G517">
         <v>277</v>
       </c>
       <c r="H517" t="s">
         <v>3</v>
       </c>
       <c r="I517">
         <v>10231</v>
       </c>
       <c r="J517" t="s">
         <v>2</v>
       </c>
       <c r="L517" t="s">
         <v>1</v>
       </c>
       <c r="M517">
         <v>276</v>
       </c>
       <c r="R517" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="518" spans="1:18">
       <c r="A518">
         <v>1349981</v>
       </c>
       <c r="B518" t="s">
-        <v>614</v>
+        <v>613</v>
       </c>
       <c r="C518" t="s">
-        <v>613</v>
+        <v>612</v>
       </c>
       <c r="D518" t="s">
         <v>163</v>
       </c>
       <c r="E518" t="s">
-        <v>304</v>
+        <v>303</v>
       </c>
       <c r="F518">
         <v>2005</v>
       </c>
       <c r="G518">
         <v>278</v>
       </c>
       <c r="H518" t="s">
         <v>3</v>
       </c>
       <c r="I518">
         <v>10231</v>
       </c>
       <c r="J518" t="s">
         <v>2</v>
       </c>
       <c r="L518" t="s">
         <v>1</v>
       </c>
       <c r="M518">
         <v>278</v>
       </c>
       <c r="R518" t="s">
-        <v>303</v>
+        <v>302</v>
       </c>
     </row>
     <row r="519" spans="1:18">
       <c r="A519">
         <v>9150271</v>
       </c>
       <c r="B519" t="s">
-        <v>530</v>
+        <v>529</v>
       </c>
       <c r="C519" t="s">
         <v>9</v>
       </c>
       <c r="D519" t="s">
         <v>23</v>
       </c>
       <c r="E519" t="s">
         <v>4</v>
       </c>
       <c r="F519">
         <v>2003</v>
       </c>
       <c r="G519">
         <v>278</v>
       </c>
       <c r="H519" t="s">
         <v>3</v>
       </c>
       <c r="I519">
         <v>10231</v>
       </c>
       <c r="J519" t="s">
         <v>2</v>
       </c>
       <c r="L519" t="s">
         <v>1</v>
       </c>
       <c r="M519">
         <v>277</v>
       </c>
       <c r="R519" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="520" spans="1:18">
       <c r="A520">
         <v>9125157</v>
       </c>
       <c r="B520" t="s">
-        <v>612</v>
+        <v>611</v>
       </c>
       <c r="C520" t="s">
-        <v>611</v>
+        <v>610</v>
       </c>
       <c r="D520" t="s">
         <v>13</v>
       </c>
       <c r="E520" t="s">
-        <v>304</v>
+        <v>303</v>
       </c>
       <c r="F520">
         <v>2002</v>
       </c>
       <c r="G520">
         <v>279</v>
       </c>
       <c r="H520" t="s">
         <v>3</v>
       </c>
       <c r="I520">
         <v>10231</v>
       </c>
       <c r="J520" t="s">
         <v>2</v>
       </c>
       <c r="L520" t="s">
         <v>1</v>
       </c>
       <c r="M520">
         <v>279</v>
       </c>
       <c r="R520" t="s">
-        <v>303</v>
+        <v>302</v>
       </c>
     </row>
     <row r="521" spans="1:18">
       <c r="A521">
         <v>9240008</v>
       </c>
       <c r="B521" t="s">
-        <v>610</v>
+        <v>609</v>
       </c>
       <c r="C521" t="s">
-        <v>609</v>
+        <v>608</v>
       </c>
       <c r="D521" t="s">
-        <v>361</v>
+        <v>360</v>
       </c>
       <c r="E521" t="s">
         <v>4</v>
       </c>
       <c r="F521">
         <v>1984</v>
       </c>
       <c r="G521">
         <v>279</v>
       </c>
       <c r="H521" t="s">
         <v>3</v>
       </c>
       <c r="I521">
         <v>10231</v>
       </c>
       <c r="J521" t="s">
         <v>2</v>
       </c>
       <c r="L521" t="s">
         <v>1</v>
       </c>
       <c r="M521">
         <v>278</v>
       </c>
       <c r="R521" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="522" spans="1:18">
       <c r="A522">
         <v>9565010</v>
       </c>
       <c r="B522" t="s">
-        <v>608</v>
+        <v>607</v>
       </c>
       <c r="C522" t="s">
-        <v>607</v>
+        <v>606</v>
       </c>
       <c r="D522" t="s">
-        <v>296</v>
+        <v>295</v>
       </c>
       <c r="E522" t="s">
-        <v>304</v>
+        <v>303</v>
       </c>
       <c r="F522">
         <v>1993</v>
       </c>
       <c r="G522">
         <v>280</v>
       </c>
       <c r="H522" t="s">
         <v>3</v>
       </c>
       <c r="I522">
         <v>10231</v>
       </c>
       <c r="J522" t="s">
         <v>2</v>
       </c>
       <c r="L522" t="s">
         <v>1</v>
       </c>
       <c r="M522">
         <v>279</v>
       </c>
       <c r="R522" t="s">
-        <v>303</v>
+        <v>302</v>
       </c>
     </row>
     <row r="523" spans="1:18">
       <c r="A523">
         <v>9310051</v>
       </c>
       <c r="B523" t="s">
-        <v>606</v>
+        <v>605</v>
       </c>
       <c r="C523" t="s">
-        <v>605</v>
+        <v>604</v>
       </c>
       <c r="D523" t="s">
         <v>100</v>
       </c>
       <c r="E523" t="s">
         <v>4</v>
       </c>
       <c r="F523">
         <v>2009</v>
       </c>
       <c r="G523">
         <v>280</v>
       </c>
       <c r="H523" t="s">
         <v>3</v>
       </c>
       <c r="I523">
         <v>10231</v>
       </c>
       <c r="J523" t="s">
         <v>2</v>
       </c>
       <c r="L523" t="s">
         <v>1</v>
       </c>
       <c r="M523">
         <v>279</v>
       </c>
       <c r="R523" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="524" spans="1:18">
       <c r="A524">
         <v>9155160</v>
       </c>
       <c r="B524" t="s">
-        <v>604</v>
+        <v>603</v>
       </c>
       <c r="C524" t="s">
-        <v>387</v>
+        <v>386</v>
       </c>
       <c r="D524" t="s">
         <v>23</v>
       </c>
       <c r="E524" t="s">
-        <v>304</v>
+        <v>303</v>
       </c>
       <c r="F524">
         <v>2009</v>
       </c>
       <c r="G524">
         <v>281</v>
       </c>
       <c r="H524" t="s">
         <v>3</v>
       </c>
       <c r="I524">
         <v>10231</v>
       </c>
       <c r="J524" t="s">
         <v>2</v>
       </c>
       <c r="L524" t="s">
         <v>1</v>
       </c>
       <c r="M524">
         <v>281</v>
       </c>
       <c r="R524" t="s">
-        <v>303</v>
+        <v>302</v>
       </c>
     </row>
     <row r="525" spans="1:18">
       <c r="A525">
         <v>9301206</v>
       </c>
       <c r="B525" t="s">
-        <v>603</v>
+        <v>602</v>
       </c>
       <c r="C525" t="s">
-        <v>602</v>
+        <v>601</v>
       </c>
       <c r="D525" t="s">
         <v>5</v>
       </c>
       <c r="E525" t="s">
         <v>4</v>
       </c>
       <c r="F525">
         <v>2009</v>
       </c>
       <c r="G525">
         <v>281</v>
       </c>
       <c r="H525" t="s">
         <v>3</v>
       </c>
       <c r="I525">
         <v>10231</v>
       </c>
       <c r="J525" t="s">
         <v>2</v>
       </c>
       <c r="L525" t="s">
         <v>1</v>
       </c>
       <c r="M525">
         <v>280</v>
       </c>
       <c r="R525" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="526" spans="1:18">
       <c r="A526">
         <v>9155171</v>
       </c>
       <c r="B526" t="s">
-        <v>601</v>
+        <v>600</v>
       </c>
       <c r="C526" t="s">
-        <v>600</v>
+        <v>599</v>
       </c>
       <c r="D526" t="s">
         <v>23</v>
       </c>
       <c r="E526" t="s">
-        <v>304</v>
+        <v>303</v>
       </c>
       <c r="F526">
         <v>2010</v>
       </c>
       <c r="G526">
         <v>282</v>
       </c>
       <c r="H526" t="s">
         <v>3</v>
       </c>
       <c r="I526">
         <v>10231</v>
       </c>
       <c r="J526" t="s">
         <v>2</v>
       </c>
       <c r="L526" t="s">
         <v>1</v>
       </c>
       <c r="M526">
         <v>282</v>
       </c>
       <c r="R526" t="s">
-        <v>303</v>
+        <v>302</v>
       </c>
     </row>
     <row r="527" spans="1:18">
       <c r="A527">
         <v>9120170</v>
       </c>
       <c r="B527" t="s">
-        <v>599</v>
+        <v>598</v>
       </c>
       <c r="C527" t="s">
-        <v>598</v>
+        <v>597</v>
       </c>
       <c r="D527" t="s">
         <v>13</v>
       </c>
       <c r="E527" t="s">
         <v>4</v>
       </c>
       <c r="F527">
         <v>2007</v>
       </c>
       <c r="G527">
         <v>282</v>
       </c>
       <c r="H527" t="s">
         <v>3</v>
       </c>
       <c r="I527">
         <v>10231</v>
       </c>
       <c r="J527" t="s">
         <v>2</v>
       </c>
       <c r="L527" t="s">
         <v>1</v>
       </c>
       <c r="M527">
         <v>281</v>
       </c>
       <c r="R527" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="528" spans="1:18">
       <c r="A528">
         <v>1469958</v>
       </c>
       <c r="B528" t="s">
         <v>38</v>
       </c>
       <c r="C528" t="s">
-        <v>597</v>
+        <v>596</v>
       </c>
       <c r="D528" t="s">
         <v>32</v>
       </c>
       <c r="E528" t="s">
-        <v>304</v>
+        <v>303</v>
       </c>
       <c r="F528">
         <v>1989</v>
       </c>
       <c r="G528">
         <v>283</v>
       </c>
       <c r="H528" t="s">
         <v>3</v>
       </c>
       <c r="I528">
         <v>10231</v>
       </c>
       <c r="J528" t="s">
         <v>2</v>
       </c>
       <c r="L528" t="s">
         <v>1</v>
       </c>
       <c r="M528">
         <v>283</v>
       </c>
       <c r="R528" t="s">
-        <v>303</v>
+        <v>302</v>
       </c>
     </row>
     <row r="529" spans="1:18">
       <c r="A529">
         <v>1344971</v>
       </c>
       <c r="B529" t="s">
-        <v>596</v>
+        <v>595</v>
       </c>
       <c r="C529" t="s">
-        <v>595</v>
+        <v>594</v>
       </c>
       <c r="D529" t="s">
         <v>163</v>
       </c>
       <c r="E529" t="s">
         <v>4</v>
       </c>
       <c r="F529">
         <v>1989</v>
       </c>
       <c r="G529">
         <v>283</v>
       </c>
       <c r="H529" t="s">
         <v>3</v>
       </c>
       <c r="I529">
         <v>10231</v>
       </c>
       <c r="J529" t="s">
         <v>2</v>
       </c>
       <c r="L529" t="s">
         <v>1</v>
       </c>
       <c r="M529">
         <v>281</v>
       </c>
       <c r="R529" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="530" spans="1:18">
       <c r="A530">
         <v>1239980</v>
       </c>
       <c r="B530" t="s">
-        <v>594</v>
+        <v>593</v>
       </c>
       <c r="C530" t="s">
-        <v>593</v>
+        <v>592</v>
       </c>
       <c r="D530" t="s">
         <v>29</v>
       </c>
       <c r="E530" t="s">
-        <v>304</v>
+        <v>303</v>
       </c>
       <c r="F530">
         <v>2008</v>
       </c>
       <c r="G530">
         <v>284</v>
       </c>
       <c r="H530" t="s">
         <v>3</v>
       </c>
       <c r="I530">
         <v>10231</v>
       </c>
       <c r="J530" t="s">
         <v>2</v>
       </c>
       <c r="L530" t="s">
         <v>1</v>
       </c>
       <c r="M530">
         <v>283</v>
       </c>
       <c r="R530" t="s">
-        <v>303</v>
+        <v>302</v>
       </c>
     </row>
     <row r="531" spans="1:18">
       <c r="A531">
         <v>9260064</v>
       </c>
       <c r="B531" t="s">
-        <v>592</v>
+        <v>591</v>
       </c>
       <c r="C531" t="s">
-        <v>591</v>
+        <v>590</v>
       </c>
       <c r="D531" t="s">
         <v>39</v>
       </c>
       <c r="E531" t="s">
         <v>4</v>
       </c>
       <c r="F531">
         <v>1987</v>
       </c>
       <c r="G531">
         <v>284</v>
       </c>
       <c r="H531" t="s">
         <v>3</v>
       </c>
       <c r="I531">
         <v>10231</v>
       </c>
       <c r="J531" t="s">
         <v>2</v>
       </c>
       <c r="L531" t="s">
         <v>1</v>
       </c>
       <c r="M531">
         <v>281</v>
       </c>
       <c r="R531" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="532" spans="1:18">
       <c r="A532">
         <v>9155098</v>
       </c>
       <c r="B532" t="s">
-        <v>517</v>
+        <v>516</v>
       </c>
       <c r="C532" t="s">
-        <v>590</v>
+        <v>589</v>
       </c>
       <c r="D532" t="s">
         <v>23</v>
       </c>
       <c r="E532" t="s">
-        <v>304</v>
+        <v>303</v>
       </c>
       <c r="F532">
         <v>2004</v>
       </c>
       <c r="G532">
         <v>285</v>
       </c>
       <c r="H532" t="s">
         <v>3</v>
       </c>
       <c r="I532">
         <v>10231</v>
       </c>
       <c r="J532" t="s">
         <v>2</v>
       </c>
       <c r="L532" t="s">
         <v>1</v>
       </c>
       <c r="M532">
         <v>285</v>
       </c>
       <c r="R532" t="s">
-        <v>303</v>
+        <v>302</v>
       </c>
     </row>
     <row r="533" spans="1:18">
       <c r="A533">
         <v>9435136</v>
       </c>
       <c r="B533" t="s">
-        <v>589</v>
+        <v>588</v>
       </c>
       <c r="C533" t="s">
-        <v>588</v>
+        <v>587</v>
       </c>
       <c r="D533" t="s">
         <v>147</v>
       </c>
       <c r="E533" t="s">
-        <v>304</v>
+        <v>303</v>
       </c>
       <c r="F533">
         <v>2009</v>
       </c>
       <c r="G533">
         <v>286</v>
       </c>
       <c r="H533" t="s">
         <v>3</v>
       </c>
       <c r="I533">
         <v>10231</v>
       </c>
       <c r="J533" t="s">
         <v>2</v>
       </c>
       <c r="L533" t="s">
         <v>1</v>
       </c>
       <c r="M533">
         <v>286</v>
       </c>
       <c r="R533" t="s">
-        <v>303</v>
+        <v>302</v>
       </c>
     </row>
     <row r="534" spans="1:18">
       <c r="A534">
         <v>9430203</v>
       </c>
       <c r="B534" t="s">
-        <v>587</v>
+        <v>586</v>
       </c>
       <c r="C534" t="s">
-        <v>586</v>
+        <v>585</v>
       </c>
       <c r="D534" t="s">
         <v>147</v>
       </c>
       <c r="E534" t="s">
         <v>4</v>
       </c>
       <c r="F534">
         <v>1991</v>
       </c>
       <c r="G534">
         <v>286</v>
       </c>
       <c r="H534" t="s">
         <v>3</v>
       </c>
       <c r="I534">
         <v>10231</v>
       </c>
       <c r="J534" t="s">
         <v>2</v>
       </c>
       <c r="L534" t="s">
         <v>1</v>
       </c>
       <c r="M534">
         <v>285</v>
       </c>
       <c r="R534" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="535" spans="1:18">
       <c r="A535">
         <v>1389930</v>
       </c>
       <c r="B535" t="s">
-        <v>585</v>
+        <v>584</v>
       </c>
       <c r="C535" t="s">
-        <v>584</v>
+        <v>583</v>
       </c>
       <c r="D535" t="s">
         <v>157</v>
       </c>
       <c r="E535" t="s">
-        <v>304</v>
+        <v>303</v>
       </c>
       <c r="F535">
         <v>1994</v>
       </c>
       <c r="G535">
         <v>287</v>
       </c>
       <c r="H535" t="s">
         <v>3</v>
       </c>
       <c r="I535">
         <v>10231</v>
       </c>
       <c r="J535" t="s">
         <v>2</v>
       </c>
       <c r="L535" t="s">
         <v>1</v>
       </c>
       <c r="M535">
         <v>287</v>
       </c>
       <c r="R535" t="s">
-        <v>303</v>
+        <v>302</v>
       </c>
     </row>
     <row r="536" spans="1:18">
       <c r="A536">
         <v>9050341</v>
       </c>
       <c r="B536" t="s">
-        <v>583</v>
+        <v>582</v>
       </c>
       <c r="C536" t="s">
-        <v>582</v>
+        <v>581</v>
       </c>
       <c r="D536" t="s">
-        <v>581</v>
+        <v>580</v>
       </c>
       <c r="E536" t="s">
         <v>4</v>
       </c>
       <c r="F536">
         <v>2010</v>
       </c>
       <c r="G536">
         <v>287</v>
       </c>
       <c r="H536" t="s">
         <v>3</v>
       </c>
       <c r="I536">
         <v>10231</v>
       </c>
       <c r="J536" t="s">
         <v>2</v>
       </c>
       <c r="L536" t="s">
         <v>1</v>
       </c>
       <c r="M536">
         <v>286</v>
       </c>
       <c r="R536" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="537" spans="1:18">
       <c r="A537">
         <v>9695022</v>
       </c>
       <c r="B537" t="s">
-        <v>580</v>
+        <v>579</v>
       </c>
       <c r="C537" t="s">
-        <v>579</v>
+        <v>578</v>
       </c>
       <c r="D537" t="s">
-        <v>578</v>
+        <v>577</v>
       </c>
       <c r="E537" t="s">
-        <v>304</v>
+        <v>303</v>
       </c>
       <c r="F537">
         <v>2001</v>
       </c>
       <c r="G537">
         <v>288</v>
       </c>
       <c r="H537" t="s">
         <v>3</v>
       </c>
       <c r="I537">
         <v>10231</v>
       </c>
       <c r="J537" t="s">
         <v>2</v>
       </c>
       <c r="L537" t="s">
         <v>1</v>
       </c>
       <c r="M537">
         <v>288</v>
       </c>
       <c r="R537" t="s">
-        <v>303</v>
+        <v>302</v>
       </c>
     </row>
     <row r="538" spans="1:18">
       <c r="A538">
         <v>9200250</v>
       </c>
       <c r="B538" t="s">
-        <v>577</v>
+        <v>576</v>
       </c>
       <c r="C538" t="s">
-        <v>576</v>
+        <v>575</v>
       </c>
       <c r="D538" t="s">
         <v>219</v>
       </c>
       <c r="E538" t="s">
         <v>4</v>
       </c>
       <c r="F538">
         <v>2010</v>
       </c>
       <c r="G538">
         <v>288</v>
       </c>
       <c r="H538" t="s">
         <v>3</v>
       </c>
       <c r="I538">
         <v>10231</v>
       </c>
       <c r="J538" t="s">
         <v>2</v>
       </c>
       <c r="L538" t="s">
         <v>1</v>
       </c>
       <c r="M538">
         <v>287</v>
       </c>
       <c r="R538" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="539" spans="1:18">
       <c r="A539">
         <v>1269930</v>
       </c>
       <c r="B539" t="s">
-        <v>575</v>
+        <v>574</v>
       </c>
       <c r="C539" t="s">
-        <v>574</v>
+        <v>573</v>
       </c>
       <c r="D539" t="s">
         <v>39</v>
       </c>
       <c r="E539" t="s">
-        <v>304</v>
+        <v>303</v>
       </c>
       <c r="F539">
         <v>1987</v>
       </c>
       <c r="G539">
         <v>289</v>
       </c>
       <c r="H539" t="s">
         <v>3</v>
       </c>
       <c r="I539">
         <v>10231</v>
       </c>
       <c r="J539" t="s">
         <v>2</v>
       </c>
       <c r="L539" t="s">
         <v>1</v>
       </c>
       <c r="M539">
         <v>289</v>
       </c>
       <c r="R539" t="s">
-        <v>303</v>
+        <v>302</v>
       </c>
     </row>
     <row r="540" spans="1:18">
       <c r="A540">
         <v>1754966</v>
       </c>
       <c r="B540" t="s">
-        <v>573</v>
+        <v>572</v>
       </c>
       <c r="C540" t="s">
-        <v>327</v>
+        <v>326</v>
       </c>
       <c r="D540" t="s">
         <v>44</v>
       </c>
       <c r="E540" t="s">
         <v>4</v>
       </c>
       <c r="F540">
         <v>1987</v>
       </c>
       <c r="G540">
         <v>289</v>
       </c>
       <c r="H540" t="s">
         <v>3</v>
       </c>
       <c r="I540">
         <v>10231</v>
       </c>
       <c r="J540" t="s">
         <v>2</v>
       </c>
       <c r="L540" t="s">
         <v>1</v>
       </c>
       <c r="M540">
         <v>288</v>
       </c>
       <c r="R540" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="541" spans="1:18">
       <c r="A541">
         <v>1239975</v>
       </c>
       <c r="B541" t="s">
-        <v>572</v>
+        <v>571</v>
       </c>
       <c r="C541" t="s">
-        <v>571</v>
+        <v>570</v>
       </c>
       <c r="D541" t="s">
         <v>29</v>
       </c>
       <c r="E541" t="s">
-        <v>304</v>
+        <v>303</v>
       </c>
       <c r="F541">
         <v>2004</v>
       </c>
       <c r="G541">
         <v>290</v>
       </c>
       <c r="H541" t="s">
         <v>3</v>
       </c>
       <c r="I541">
         <v>10231</v>
       </c>
       <c r="J541" t="s">
         <v>2</v>
       </c>
       <c r="L541" t="s">
         <v>1</v>
       </c>
       <c r="M541">
         <v>290</v>
       </c>
       <c r="R541" t="s">
-        <v>303</v>
+        <v>302</v>
       </c>
     </row>
     <row r="542" spans="1:18">
       <c r="A542">
         <v>9532029</v>
       </c>
       <c r="B542" t="s">
-        <v>570</v>
+        <v>569</v>
       </c>
       <c r="C542" t="s">
-        <v>569</v>
+        <v>568</v>
       </c>
       <c r="D542" t="s">
-        <v>369</v>
+        <v>368</v>
       </c>
       <c r="E542" t="s">
         <v>4</v>
       </c>
       <c r="F542">
         <v>2008</v>
       </c>
       <c r="G542">
         <v>290</v>
       </c>
       <c r="H542" t="s">
         <v>3</v>
       </c>
       <c r="I542">
         <v>10231</v>
       </c>
       <c r="J542" t="s">
         <v>2</v>
       </c>
       <c r="L542" t="s">
         <v>1</v>
       </c>
       <c r="M542">
         <v>289</v>
       </c>
       <c r="R542" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="543" spans="1:18">
       <c r="A543">
         <v>9525031</v>
       </c>
       <c r="B543" t="s">
-        <v>568</v>
+        <v>567</v>
       </c>
       <c r="C543" t="s">
-        <v>567</v>
+        <v>566</v>
       </c>
       <c r="D543" t="s">
         <v>74</v>
       </c>
       <c r="E543" t="s">
-        <v>304</v>
+        <v>303</v>
       </c>
       <c r="F543">
         <v>2005</v>
       </c>
       <c r="G543">
         <v>291</v>
       </c>
       <c r="H543" t="s">
         <v>3</v>
       </c>
       <c r="I543">
         <v>10231</v>
       </c>
       <c r="J543" t="s">
         <v>2</v>
       </c>
       <c r="L543" t="s">
         <v>1</v>
       </c>
       <c r="M543">
         <v>290</v>
       </c>
       <c r="R543" t="s">
-        <v>303</v>
+        <v>302</v>
       </c>
     </row>
     <row r="544" spans="1:18">
       <c r="A544">
         <v>9155112</v>
       </c>
       <c r="B544" t="s">
-        <v>566</v>
+        <v>565</v>
       </c>
       <c r="C544" t="s">
-        <v>565</v>
+        <v>564</v>
       </c>
       <c r="D544" t="s">
         <v>23</v>
       </c>
       <c r="E544" t="s">
-        <v>304</v>
+        <v>303</v>
       </c>
       <c r="F544">
         <v>2005</v>
       </c>
       <c r="G544">
         <v>292</v>
       </c>
       <c r="H544" t="s">
         <v>3</v>
       </c>
       <c r="I544">
         <v>10231</v>
       </c>
       <c r="J544" t="s">
         <v>2</v>
       </c>
       <c r="L544" t="s">
         <v>1</v>
       </c>
       <c r="M544">
         <v>292</v>
       </c>
       <c r="R544" t="s">
-        <v>303</v>
+        <v>302</v>
       </c>
     </row>
     <row r="545" spans="1:18">
       <c r="A545">
         <v>9430235</v>
       </c>
       <c r="B545" t="s">
-        <v>564</v>
+        <v>563</v>
       </c>
       <c r="C545" t="s">
-        <v>563</v>
+        <v>562</v>
       </c>
       <c r="D545" t="s">
         <v>147</v>
       </c>
       <c r="E545" t="s">
         <v>4</v>
       </c>
       <c r="F545">
         <v>2009</v>
       </c>
       <c r="G545">
         <v>292</v>
       </c>
       <c r="H545" t="s">
         <v>3</v>
       </c>
       <c r="I545">
         <v>10231</v>
       </c>
       <c r="J545" t="s">
         <v>2</v>
       </c>
       <c r="L545" t="s">
         <v>1</v>
       </c>
       <c r="M545">
         <v>291</v>
       </c>
       <c r="R545" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="546" spans="1:18">
       <c r="A546">
         <v>9105519</v>
       </c>
       <c r="B546" t="s">
-        <v>562</v>
+        <v>561</v>
       </c>
       <c r="C546" t="s">
-        <v>561</v>
+        <v>560</v>
       </c>
       <c r="D546" t="s">
         <v>79</v>
       </c>
       <c r="E546" t="s">
-        <v>304</v>
+        <v>303</v>
       </c>
       <c r="F546">
         <v>2007</v>
       </c>
       <c r="G546">
         <v>293</v>
       </c>
       <c r="H546" t="s">
         <v>3</v>
       </c>
       <c r="I546">
         <v>10231</v>
       </c>
       <c r="J546" t="s">
         <v>2</v>
       </c>
       <c r="L546" t="s">
         <v>1</v>
       </c>
       <c r="M546">
         <v>293</v>
       </c>
       <c r="R546" t="s">
-        <v>303</v>
+        <v>302</v>
       </c>
     </row>
     <row r="547" spans="1:18">
       <c r="A547">
         <v>9260078</v>
       </c>
       <c r="B547" t="s">
-        <v>560</v>
+        <v>559</v>
       </c>
       <c r="C547" t="s">
-        <v>559</v>
+        <v>558</v>
       </c>
       <c r="D547" t="s">
         <v>39</v>
       </c>
       <c r="E547" t="s">
         <v>4</v>
       </c>
       <c r="F547">
         <v>1988</v>
       </c>
       <c r="G547">
         <v>293</v>
       </c>
       <c r="H547" t="s">
         <v>3</v>
       </c>
       <c r="I547">
         <v>10231</v>
       </c>
       <c r="J547" t="s">
         <v>2</v>
       </c>
       <c r="L547" t="s">
         <v>1</v>
       </c>
       <c r="M547">
         <v>292</v>
       </c>
       <c r="R547" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="548" spans="1:18">
       <c r="A548">
         <v>9155159</v>
       </c>
       <c r="B548" t="s">
-        <v>558</v>
+        <v>557</v>
       </c>
       <c r="C548" t="s">
-        <v>557</v>
+        <v>556</v>
       </c>
       <c r="D548" t="s">
         <v>23</v>
       </c>
       <c r="E548" t="s">
-        <v>304</v>
+        <v>303</v>
       </c>
       <c r="F548">
         <v>2009</v>
       </c>
       <c r="G548">
         <v>294</v>
       </c>
       <c r="H548" t="s">
         <v>3</v>
       </c>
       <c r="I548">
         <v>10231</v>
       </c>
       <c r="J548" t="s">
         <v>2</v>
       </c>
       <c r="L548" t="s">
         <v>1</v>
       </c>
       <c r="M548">
         <v>294</v>
       </c>
       <c r="R548" t="s">
-        <v>303</v>
+        <v>302</v>
       </c>
     </row>
     <row r="549" spans="1:18">
       <c r="A549">
         <v>9520009</v>
       </c>
       <c r="B549" t="s">
-        <v>556</v>
+        <v>555</v>
       </c>
       <c r="C549" t="s">
-        <v>555</v>
+        <v>554</v>
       </c>
       <c r="D549" t="s">
         <v>74</v>
       </c>
       <c r="E549" t="s">
         <v>4</v>
       </c>
       <c r="F549">
         <v>2002</v>
       </c>
       <c r="G549">
         <v>294</v>
       </c>
       <c r="H549" t="s">
         <v>3</v>
       </c>
       <c r="I549">
         <v>10231</v>
       </c>
       <c r="J549" t="s">
         <v>2</v>
       </c>
       <c r="L549" t="s">
         <v>1</v>
       </c>
       <c r="M549">
         <v>293</v>
       </c>
       <c r="R549" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="550" spans="1:18">
       <c r="A550">
         <v>9315035</v>
       </c>
       <c r="B550" t="s">
-        <v>554</v>
+        <v>553</v>
       </c>
       <c r="C550" t="s">
-        <v>553</v>
+        <v>552</v>
       </c>
       <c r="D550" t="s">
         <v>100</v>
       </c>
       <c r="E550" t="s">
-        <v>304</v>
+        <v>303</v>
       </c>
       <c r="F550">
         <v>2008</v>
       </c>
       <c r="G550">
         <v>295</v>
       </c>
       <c r="H550" t="s">
         <v>3</v>
       </c>
       <c r="I550">
         <v>10231</v>
       </c>
       <c r="J550" t="s">
         <v>2</v>
       </c>
       <c r="L550" t="s">
         <v>1</v>
       </c>
       <c r="M550">
         <v>295</v>
       </c>
       <c r="R550" t="s">
-        <v>303</v>
+        <v>302</v>
       </c>
     </row>
     <row r="551" spans="1:18">
       <c r="A551">
         <v>9690191</v>
       </c>
       <c r="B551" t="s">
-        <v>552</v>
+        <v>551</v>
       </c>
       <c r="C551" t="s">
-        <v>551</v>
+        <v>550</v>
       </c>
       <c r="D551" t="s">
-        <v>471</v>
+        <v>470</v>
       </c>
       <c r="E551" t="s">
         <v>4</v>
       </c>
       <c r="F551">
         <v>2009</v>
       </c>
       <c r="G551">
         <v>295</v>
       </c>
       <c r="H551" t="s">
         <v>3</v>
       </c>
       <c r="I551">
         <v>10231</v>
       </c>
       <c r="J551" t="s">
         <v>2</v>
       </c>
       <c r="L551" t="s">
         <v>1</v>
       </c>
       <c r="M551">
         <v>294</v>
       </c>
       <c r="R551" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="552" spans="1:18">
       <c r="A552">
         <v>1239982</v>
       </c>
       <c r="B552" t="s">
-        <v>550</v>
+        <v>549</v>
       </c>
       <c r="C552" t="s">
-        <v>549</v>
+        <v>548</v>
       </c>
       <c r="D552" t="s">
         <v>29</v>
       </c>
       <c r="E552" t="s">
-        <v>304</v>
+        <v>303</v>
       </c>
       <c r="F552">
         <v>2007</v>
       </c>
       <c r="G552">
         <v>296</v>
       </c>
       <c r="H552" t="s">
         <v>3</v>
       </c>
       <c r="I552">
         <v>10231</v>
       </c>
       <c r="J552" t="s">
         <v>2</v>
       </c>
       <c r="L552" t="s">
         <v>1</v>
       </c>
       <c r="M552">
         <v>296</v>
       </c>
       <c r="R552" t="s">
-        <v>303</v>
+        <v>302</v>
       </c>
     </row>
     <row r="553" spans="1:18">
       <c r="A553">
         <v>9690176</v>
       </c>
       <c r="B553" t="s">
-        <v>548</v>
+        <v>547</v>
       </c>
       <c r="C553" t="s">
-        <v>547</v>
+        <v>546</v>
       </c>
       <c r="D553" t="s">
-        <v>471</v>
+        <v>470</v>
       </c>
       <c r="E553" t="s">
         <v>4</v>
       </c>
       <c r="F553">
         <v>2000</v>
       </c>
       <c r="G553">
         <v>296</v>
       </c>
       <c r="H553" t="s">
         <v>3</v>
       </c>
       <c r="I553">
         <v>10231</v>
       </c>
       <c r="J553" t="s">
         <v>2</v>
       </c>
       <c r="L553" t="s">
         <v>1</v>
       </c>
       <c r="M553">
         <v>295</v>
       </c>
       <c r="R553" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="554" spans="1:18">
       <c r="A554">
         <v>9295255</v>
       </c>
       <c r="B554" t="s">
-        <v>546</v>
+        <v>545</v>
       </c>
       <c r="C554" t="s">
-        <v>545</v>
+        <v>544</v>
       </c>
       <c r="D554" t="s">
         <v>84</v>
       </c>
       <c r="E554" t="s">
-        <v>304</v>
+        <v>303</v>
       </c>
       <c r="F554">
         <v>2009</v>
       </c>
       <c r="G554">
         <v>297</v>
       </c>
       <c r="H554" t="s">
         <v>3</v>
       </c>
       <c r="I554">
         <v>10231</v>
       </c>
       <c r="J554" t="s">
         <v>2</v>
       </c>
       <c r="L554" t="s">
         <v>1</v>
       </c>
       <c r="M554">
         <v>297</v>
       </c>
       <c r="R554" t="s">
-        <v>303</v>
+        <v>302</v>
       </c>
     </row>
     <row r="555" spans="1:18">
       <c r="A555">
         <v>9290442</v>
       </c>
       <c r="B555" t="s">
-        <v>544</v>
+        <v>543</v>
       </c>
       <c r="C555" t="s">
-        <v>543</v>
+        <v>542</v>
       </c>
       <c r="D555" t="s">
         <v>84</v>
       </c>
       <c r="E555" t="s">
         <v>4</v>
       </c>
       <c r="F555">
         <v>2004</v>
       </c>
       <c r="G555">
         <v>297</v>
       </c>
       <c r="H555" t="s">
         <v>3</v>
       </c>
       <c r="I555">
         <v>10231</v>
       </c>
       <c r="J555" t="s">
         <v>2</v>
       </c>
       <c r="L555" t="s">
         <v>1</v>
       </c>
       <c r="M555">
         <v>295</v>
       </c>
       <c r="R555" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="556" spans="1:18">
       <c r="A556">
         <v>9695037</v>
       </c>
       <c r="B556" t="s">
-        <v>542</v>
+        <v>541</v>
       </c>
       <c r="C556" t="s">
-        <v>541</v>
+        <v>540</v>
       </c>
       <c r="D556" t="s">
-        <v>471</v>
+        <v>470</v>
       </c>
       <c r="E556" t="s">
-        <v>304</v>
+        <v>303</v>
       </c>
       <c r="F556">
         <v>1990</v>
       </c>
       <c r="G556">
         <v>298</v>
       </c>
       <c r="H556" t="s">
         <v>3</v>
       </c>
       <c r="I556">
         <v>10231</v>
       </c>
       <c r="J556" t="s">
         <v>2</v>
       </c>
       <c r="L556" t="s">
         <v>1</v>
       </c>
       <c r="M556">
         <v>297</v>
       </c>
       <c r="R556" t="s">
-        <v>303</v>
+        <v>302</v>
       </c>
     </row>
     <row r="557" spans="1:18">
       <c r="A557">
         <v>9200249</v>
       </c>
       <c r="B557" t="s">
-        <v>540</v>
+        <v>539</v>
       </c>
       <c r="C557" t="s">
         <v>228</v>
       </c>
       <c r="D557" t="s">
         <v>219</v>
       </c>
       <c r="E557" t="s">
         <v>4</v>
       </c>
       <c r="F557">
         <v>2010</v>
       </c>
       <c r="G557">
         <v>298</v>
       </c>
       <c r="H557" t="s">
         <v>3</v>
       </c>
       <c r="I557">
         <v>10231</v>
       </c>
       <c r="J557" t="s">
         <v>2</v>
       </c>
       <c r="L557" t="s">
         <v>1</v>
       </c>
       <c r="M557">
         <v>297</v>
       </c>
       <c r="R557" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="558" spans="1:18">
       <c r="A558">
         <v>9305581</v>
       </c>
       <c r="B558" t="s">
-        <v>539</v>
+        <v>538</v>
       </c>
       <c r="C558" t="s">
-        <v>538</v>
+        <v>537</v>
       </c>
       <c r="D558" t="s">
         <v>5</v>
       </c>
       <c r="E558" t="s">
-        <v>304</v>
+        <v>303</v>
       </c>
       <c r="F558">
         <v>2009</v>
       </c>
       <c r="G558">
         <v>299</v>
       </c>
       <c r="H558" t="s">
         <v>3</v>
       </c>
       <c r="I558">
         <v>10231</v>
       </c>
       <c r="J558" t="s">
         <v>2</v>
       </c>
       <c r="L558" t="s">
         <v>1</v>
       </c>
       <c r="M558">
         <v>299</v>
       </c>
       <c r="R558" t="s">
-        <v>303</v>
+        <v>302</v>
       </c>
     </row>
     <row r="559" spans="1:18">
       <c r="A559">
         <v>1656954</v>
       </c>
       <c r="B559" t="s">
-        <v>537</v>
+        <v>536</v>
       </c>
       <c r="C559" t="s">
-        <v>536</v>
+        <v>535</v>
       </c>
       <c r="D559" t="s">
-        <v>349</v>
+        <v>348</v>
       </c>
       <c r="E559" t="s">
         <v>4</v>
       </c>
       <c r="F559">
         <v>1983</v>
       </c>
       <c r="G559">
         <v>299</v>
       </c>
       <c r="H559" t="s">
         <v>3</v>
       </c>
       <c r="I559">
         <v>10231</v>
       </c>
       <c r="J559" t="s">
         <v>2</v>
       </c>
       <c r="L559" t="s">
         <v>1</v>
       </c>
       <c r="M559">
         <v>298</v>
       </c>
       <c r="R559" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="560" spans="1:18">
       <c r="A560">
         <v>9525026</v>
       </c>
       <c r="B560" t="s">
-        <v>535</v>
+        <v>534</v>
       </c>
       <c r="C560" t="s">
-        <v>534</v>
+        <v>533</v>
       </c>
       <c r="D560" t="s">
         <v>74</v>
       </c>
       <c r="E560" t="s">
-        <v>304</v>
+        <v>303</v>
       </c>
       <c r="F560">
         <v>2002</v>
       </c>
       <c r="G560">
         <v>300</v>
       </c>
       <c r="H560" t="s">
         <v>3</v>
       </c>
       <c r="I560">
         <v>10231</v>
       </c>
       <c r="J560" t="s">
         <v>2</v>
       </c>
       <c r="L560" t="s">
         <v>1</v>
       </c>
       <c r="M560">
         <v>300</v>
       </c>
       <c r="R560" t="s">
-        <v>303</v>
+        <v>302</v>
       </c>
     </row>
     <row r="561" spans="1:18">
       <c r="A561">
         <v>1264992</v>
       </c>
       <c r="B561" t="s">
         <v>99</v>
       </c>
       <c r="C561" t="s">
-        <v>533</v>
+        <v>532</v>
       </c>
       <c r="D561" t="s">
         <v>39</v>
       </c>
       <c r="E561" t="s">
         <v>4</v>
       </c>
       <c r="F561">
         <v>1970</v>
       </c>
       <c r="G561">
         <v>300</v>
       </c>
       <c r="H561" t="s">
         <v>3</v>
       </c>
       <c r="I561">
         <v>10231</v>
       </c>
       <c r="J561" t="s">
         <v>2</v>
       </c>
       <c r="L561" t="s">
         <v>1</v>
       </c>
       <c r="M561">
         <v>299</v>
       </c>
       <c r="R561" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="562" spans="1:18">
       <c r="A562">
         <v>9155102</v>
       </c>
       <c r="B562" t="s">
-        <v>532</v>
+        <v>531</v>
       </c>
       <c r="C562" t="s">
-        <v>531</v>
+        <v>530</v>
       </c>
       <c r="D562" t="s">
         <v>23</v>
       </c>
       <c r="E562" t="s">
-        <v>304</v>
+        <v>303</v>
       </c>
       <c r="F562">
         <v>2004</v>
       </c>
       <c r="G562">
         <v>301</v>
       </c>
       <c r="H562" t="s">
         <v>3</v>
       </c>
       <c r="I562">
         <v>10231</v>
       </c>
       <c r="J562" t="s">
         <v>2</v>
       </c>
       <c r="L562" t="s">
         <v>1</v>
       </c>
       <c r="M562">
         <v>301</v>
       </c>
       <c r="R562" t="s">
-        <v>303</v>
+        <v>302</v>
       </c>
     </row>
     <row r="563" spans="1:18">
       <c r="A563">
         <v>9150231</v>
       </c>
       <c r="B563" t="s">
-        <v>530</v>
+        <v>529</v>
       </c>
       <c r="C563" t="s">
-        <v>529</v>
+        <v>528</v>
       </c>
       <c r="D563" t="s">
         <v>23</v>
       </c>
       <c r="E563" t="s">
         <v>4</v>
       </c>
       <c r="F563">
         <v>2001</v>
       </c>
       <c r="G563">
         <v>301</v>
       </c>
       <c r="H563" t="s">
         <v>3</v>
       </c>
       <c r="I563">
         <v>10231</v>
       </c>
       <c r="J563" t="s">
         <v>2</v>
       </c>
       <c r="L563" t="s">
         <v>1</v>
       </c>
       <c r="M563">
         <v>300</v>
       </c>
       <c r="R563" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="564" spans="1:18">
       <c r="A564">
         <v>9525036</v>
       </c>
       <c r="B564" t="s">
-        <v>528</v>
+        <v>527</v>
       </c>
       <c r="C564" t="s">
-        <v>527</v>
+        <v>526</v>
       </c>
       <c r="D564" t="s">
         <v>74</v>
       </c>
       <c r="E564" t="s">
-        <v>304</v>
+        <v>303</v>
       </c>
       <c r="F564">
         <v>2007</v>
       </c>
       <c r="G564">
         <v>302</v>
       </c>
       <c r="H564" t="s">
         <v>3</v>
       </c>
       <c r="I564">
         <v>10231</v>
       </c>
       <c r="J564" t="s">
         <v>2</v>
       </c>
       <c r="L564" t="s">
         <v>1</v>
       </c>
       <c r="M564">
         <v>302</v>
       </c>
       <c r="R564" t="s">
-        <v>303</v>
+        <v>302</v>
       </c>
     </row>
     <row r="565" spans="1:18">
       <c r="A565">
         <v>7560001</v>
       </c>
       <c r="B565" t="s">
-        <v>526</v>
+        <v>525</v>
       </c>
       <c r="C565" t="s">
-        <v>525</v>
+        <v>524</v>
       </c>
       <c r="D565" t="s">
-        <v>296</v>
+        <v>295</v>
       </c>
       <c r="E565" t="s">
         <v>4</v>
       </c>
       <c r="F565">
         <v>1977</v>
       </c>
       <c r="G565">
         <v>302</v>
       </c>
       <c r="H565" t="s">
         <v>3</v>
       </c>
       <c r="I565">
         <v>10231</v>
       </c>
       <c r="J565" t="s">
         <v>2</v>
       </c>
       <c r="L565" t="s">
         <v>1</v>
       </c>
       <c r="M565">
         <v>301</v>
       </c>
       <c r="R565" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="566" spans="1:18">
       <c r="A566">
         <v>9105548</v>
       </c>
       <c r="B566" t="s">
-        <v>524</v>
+        <v>523</v>
       </c>
       <c r="C566" t="s">
-        <v>523</v>
+        <v>522</v>
       </c>
       <c r="D566" t="s">
         <v>79</v>
       </c>
       <c r="E566" t="s">
-        <v>304</v>
+        <v>303</v>
       </c>
       <c r="F566">
         <v>2006</v>
       </c>
       <c r="G566">
         <v>303</v>
       </c>
       <c r="H566" t="s">
         <v>3</v>
       </c>
       <c r="I566">
         <v>10231</v>
       </c>
       <c r="J566" t="s">
         <v>2</v>
       </c>
       <c r="L566" t="s">
         <v>1</v>
       </c>
       <c r="M566">
         <v>303</v>
       </c>
       <c r="R566" t="s">
-        <v>303</v>
+        <v>302</v>
       </c>
     </row>
     <row r="567" spans="1:18">
       <c r="A567">
         <v>1697403</v>
       </c>
       <c r="B567" t="s">
-        <v>377</v>
+        <v>376</v>
       </c>
       <c r="C567" t="s">
-        <v>522</v>
+        <v>521</v>
       </c>
       <c r="D567" t="s">
         <v>23</v>
       </c>
       <c r="E567" t="s">
         <v>4</v>
       </c>
       <c r="F567">
         <v>1957</v>
       </c>
       <c r="G567">
         <v>303</v>
       </c>
       <c r="H567" t="s">
         <v>3</v>
       </c>
       <c r="I567">
         <v>10231</v>
       </c>
       <c r="J567" t="s">
         <v>2</v>
       </c>
       <c r="L567" t="s">
         <v>1</v>
       </c>
       <c r="M567">
         <v>302</v>
       </c>
       <c r="R567" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="568" spans="1:18">
       <c r="A568">
         <v>1349988</v>
       </c>
       <c r="B568" t="s">
-        <v>521</v>
+        <v>520</v>
       </c>
       <c r="C568" t="s">
-        <v>520</v>
+        <v>519</v>
       </c>
       <c r="D568" t="s">
         <v>163</v>
       </c>
       <c r="E568" t="s">
-        <v>304</v>
+        <v>303</v>
       </c>
       <c r="F568">
         <v>2007</v>
       </c>
       <c r="G568">
         <v>304</v>
       </c>
       <c r="H568" t="s">
         <v>3</v>
       </c>
       <c r="I568">
         <v>10231</v>
       </c>
       <c r="J568" t="s">
         <v>2</v>
       </c>
       <c r="L568" t="s">
         <v>1</v>
       </c>
       <c r="M568">
         <v>304</v>
       </c>
       <c r="R568" t="s">
-        <v>303</v>
+        <v>302</v>
       </c>
     </row>
     <row r="569" spans="1:18">
       <c r="A569">
         <v>1524991</v>
       </c>
       <c r="B569" t="s">
-        <v>519</v>
+        <v>518</v>
       </c>
       <c r="C569" t="s">
-        <v>518</v>
+        <v>517</v>
       </c>
       <c r="D569" t="s">
         <v>74</v>
       </c>
       <c r="E569" t="s">
         <v>4</v>
       </c>
       <c r="F569">
         <v>2000</v>
       </c>
       <c r="G569">
         <v>304</v>
       </c>
       <c r="H569" t="s">
         <v>3</v>
       </c>
       <c r="I569">
         <v>10231</v>
       </c>
       <c r="J569" t="s">
         <v>2</v>
       </c>
       <c r="L569" t="s">
         <v>1</v>
       </c>
       <c r="M569">
         <v>303</v>
       </c>
       <c r="R569" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="570" spans="1:18">
       <c r="A570">
         <v>9155129</v>
       </c>
       <c r="B570" t="s">
-        <v>517</v>
+        <v>516</v>
       </c>
       <c r="C570" t="s">
-        <v>516</v>
+        <v>515</v>
       </c>
       <c r="D570" t="s">
         <v>23</v>
       </c>
       <c r="E570" t="s">
-        <v>304</v>
+        <v>303</v>
       </c>
       <c r="F570">
         <v>2008</v>
       </c>
       <c r="G570">
         <v>305</v>
       </c>
       <c r="H570" t="s">
         <v>3</v>
       </c>
       <c r="I570">
         <v>10231</v>
       </c>
       <c r="J570" t="s">
         <v>2</v>
       </c>
       <c r="L570" t="s">
         <v>1</v>
       </c>
       <c r="M570">
         <v>304</v>
       </c>
       <c r="R570" t="s">
-        <v>303</v>
+        <v>302</v>
       </c>
     </row>
     <row r="571" spans="1:18">
       <c r="A571">
         <v>9150394</v>
       </c>
       <c r="B571" t="s">
-        <v>515</v>
+        <v>514</v>
       </c>
       <c r="C571" t="s">
         <v>66</v>
       </c>
       <c r="D571" t="s">
         <v>23</v>
       </c>
       <c r="E571" t="s">
         <v>4</v>
       </c>
       <c r="F571">
         <v>2008</v>
       </c>
       <c r="G571">
         <v>305</v>
       </c>
       <c r="H571" t="s">
         <v>3</v>
       </c>
       <c r="I571">
         <v>10231</v>
       </c>
       <c r="J571" t="s">
         <v>2</v>
       </c>
       <c r="L571" t="s">
         <v>1</v>
       </c>
       <c r="M571">
         <v>304</v>
       </c>
       <c r="R571" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="572" spans="1:18">
       <c r="A572">
         <v>9325087</v>
       </c>
       <c r="B572" t="s">
-        <v>514</v>
+        <v>513</v>
       </c>
       <c r="C572" t="s">
-        <v>513</v>
+        <v>512</v>
       </c>
       <c r="D572" t="s">
         <v>180</v>
       </c>
       <c r="E572" t="s">
-        <v>304</v>
+        <v>303</v>
       </c>
       <c r="F572">
         <v>2007</v>
       </c>
       <c r="G572">
         <v>306</v>
       </c>
       <c r="H572" t="s">
         <v>3</v>
       </c>
       <c r="I572">
         <v>10231</v>
       </c>
       <c r="J572" t="s">
         <v>2</v>
       </c>
       <c r="L572" t="s">
         <v>1</v>
       </c>
       <c r="M572">
         <v>306</v>
       </c>
       <c r="R572" t="s">
-        <v>303</v>
+        <v>302</v>
       </c>
     </row>
     <row r="573" spans="1:18">
       <c r="A573">
         <v>1234916</v>
       </c>
       <c r="B573" t="s">
-        <v>512</v>
+        <v>511</v>
       </c>
       <c r="C573" t="s">
-        <v>511</v>
+        <v>510</v>
       </c>
       <c r="D573" t="s">
         <v>29</v>
       </c>
       <c r="E573" t="s">
         <v>4</v>
       </c>
       <c r="F573">
         <v>1981</v>
       </c>
       <c r="G573">
         <v>306</v>
       </c>
       <c r="H573" t="s">
         <v>3</v>
       </c>
       <c r="I573">
         <v>10231</v>
       </c>
       <c r="J573" t="s">
         <v>2</v>
       </c>
       <c r="L573" t="s">
         <v>1</v>
       </c>
       <c r="M573">
         <v>305</v>
       </c>
       <c r="R573" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="574" spans="1:18">
       <c r="A574">
         <v>9295232</v>
       </c>
       <c r="B574" t="s">
-        <v>510</v>
+        <v>509</v>
       </c>
       <c r="C574" t="s">
-        <v>509</v>
+        <v>508</v>
       </c>
       <c r="D574" t="s">
         <v>84</v>
       </c>
       <c r="E574" t="s">
-        <v>304</v>
+        <v>303</v>
       </c>
       <c r="F574">
         <v>2007</v>
       </c>
       <c r="G574">
         <v>307</v>
       </c>
       <c r="H574" t="s">
         <v>3</v>
       </c>
       <c r="I574">
         <v>10231</v>
       </c>
       <c r="J574" t="s">
         <v>2</v>
       </c>
       <c r="L574" t="s">
         <v>1</v>
       </c>
       <c r="M574">
         <v>307</v>
       </c>
       <c r="R574" t="s">
-        <v>303</v>
+        <v>302</v>
       </c>
     </row>
     <row r="575" spans="1:18">
       <c r="A575">
         <v>9520020</v>
       </c>
       <c r="B575" t="s">
-        <v>508</v>
+        <v>507</v>
       </c>
       <c r="C575" t="s">
-        <v>507</v>
+        <v>506</v>
       </c>
       <c r="D575" t="s">
         <v>74</v>
       </c>
       <c r="E575" t="s">
         <v>4</v>
       </c>
       <c r="F575">
         <v>2005</v>
       </c>
       <c r="G575">
         <v>307</v>
       </c>
       <c r="H575" t="s">
         <v>3</v>
       </c>
       <c r="I575">
         <v>10231</v>
       </c>
       <c r="J575" t="s">
         <v>2</v>
       </c>
       <c r="L575" t="s">
         <v>1</v>
       </c>
       <c r="M575">
         <v>305</v>
       </c>
       <c r="R575" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="576" spans="1:18">
       <c r="A576">
         <v>9125092</v>
       </c>
       <c r="B576" t="s">
         <v>83</v>
       </c>
       <c r="C576" t="s">
-        <v>506</v>
+        <v>505</v>
       </c>
       <c r="D576" t="s">
         <v>13</v>
       </c>
       <c r="E576" t="s">
-        <v>304</v>
+        <v>303</v>
       </c>
       <c r="F576">
         <v>2004</v>
       </c>
       <c r="G576">
         <v>308</v>
       </c>
       <c r="H576" t="s">
         <v>3</v>
       </c>
       <c r="I576">
         <v>10231</v>
       </c>
       <c r="J576" t="s">
         <v>2</v>
       </c>
       <c r="L576" t="s">
         <v>1</v>
       </c>
       <c r="M576">
         <v>308</v>
       </c>
       <c r="R576" t="s">
-        <v>303</v>
+        <v>302</v>
       </c>
     </row>
     <row r="577" spans="1:18">
       <c r="A577">
         <v>9301092</v>
       </c>
       <c r="B577" t="s">
-        <v>505</v>
+        <v>504</v>
       </c>
       <c r="C577" t="s">
-        <v>504</v>
+        <v>503</v>
       </c>
       <c r="D577" t="s">
         <v>5</v>
       </c>
       <c r="E577" t="s">
         <v>4</v>
       </c>
       <c r="F577">
         <v>2006</v>
       </c>
       <c r="G577">
         <v>308</v>
       </c>
       <c r="H577" t="s">
         <v>3</v>
       </c>
       <c r="I577">
         <v>10231</v>
       </c>
       <c r="J577" t="s">
         <v>2</v>
       </c>
       <c r="L577" t="s">
         <v>1</v>
       </c>
       <c r="M577">
         <v>307</v>
       </c>
       <c r="R577" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="578" spans="1:18">
       <c r="A578">
         <v>1569959</v>
       </c>
       <c r="B578" t="s">
-        <v>503</v>
+        <v>502</v>
       </c>
       <c r="C578" t="s">
-        <v>502</v>
+        <v>501</v>
       </c>
       <c r="D578" t="s">
-        <v>296</v>
+        <v>295</v>
       </c>
       <c r="E578" t="s">
-        <v>304</v>
+        <v>303</v>
       </c>
       <c r="F578">
         <v>1990</v>
       </c>
       <c r="G578">
         <v>309</v>
       </c>
       <c r="H578" t="s">
         <v>3</v>
       </c>
       <c r="I578">
         <v>10231</v>
       </c>
       <c r="J578" t="s">
         <v>2</v>
       </c>
       <c r="L578" t="s">
         <v>1</v>
       </c>
       <c r="M578">
         <v>309</v>
       </c>
       <c r="R578" t="s">
-        <v>303</v>
+        <v>302</v>
       </c>
     </row>
     <row r="579" spans="1:18">
       <c r="A579">
         <v>9301098</v>
       </c>
       <c r="B579" t="s">
-        <v>501</v>
+        <v>500</v>
       </c>
       <c r="C579" t="s">
-        <v>500</v>
+        <v>499</v>
       </c>
       <c r="D579" t="s">
         <v>5</v>
       </c>
       <c r="E579" t="s">
         <v>4</v>
       </c>
       <c r="F579">
         <v>2006</v>
       </c>
       <c r="G579">
         <v>309</v>
       </c>
       <c r="H579" t="s">
         <v>3</v>
       </c>
       <c r="I579">
         <v>10231</v>
       </c>
       <c r="J579" t="s">
         <v>2</v>
       </c>
       <c r="L579" t="s">
         <v>1</v>
       </c>
       <c r="M579">
         <v>308</v>
       </c>
       <c r="R579" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="580" spans="1:18">
       <c r="A580">
         <v>9045177</v>
       </c>
       <c r="B580" t="s">
-        <v>499</v>
+        <v>498</v>
       </c>
       <c r="C580" t="s">
-        <v>498</v>
+        <v>497</v>
       </c>
       <c r="D580" t="s">
-        <v>497</v>
+        <v>496</v>
       </c>
       <c r="E580" t="s">
-        <v>304</v>
+        <v>303</v>
       </c>
       <c r="F580">
         <v>2005</v>
       </c>
       <c r="G580">
         <v>310</v>
       </c>
       <c r="H580" t="s">
         <v>3</v>
       </c>
       <c r="I580">
         <v>10231</v>
       </c>
       <c r="J580" t="s">
         <v>2</v>
       </c>
       <c r="L580" t="s">
         <v>1</v>
       </c>
       <c r="M580">
         <v>310</v>
       </c>
       <c r="R580" t="s">
-        <v>303</v>
+        <v>302</v>
       </c>
     </row>
     <row r="581" spans="1:18">
       <c r="A581">
         <v>1269928</v>
       </c>
       <c r="B581" t="s">
-        <v>496</v>
+        <v>495</v>
       </c>
       <c r="C581" t="s">
-        <v>482</v>
+        <v>481</v>
       </c>
       <c r="D581" t="s">
         <v>39</v>
       </c>
       <c r="E581" t="s">
-        <v>304</v>
+        <v>303</v>
       </c>
       <c r="F581">
         <v>1981</v>
       </c>
       <c r="G581">
         <v>311</v>
       </c>
       <c r="H581" t="s">
         <v>3</v>
       </c>
       <c r="I581">
         <v>10231</v>
       </c>
       <c r="J581" t="s">
         <v>2</v>
       </c>
       <c r="L581" t="s">
         <v>1</v>
       </c>
       <c r="M581">
         <v>311</v>
       </c>
       <c r="R581" t="s">
-        <v>303</v>
+        <v>302</v>
       </c>
     </row>
     <row r="582" spans="1:18">
       <c r="A582">
         <v>9320278</v>
       </c>
       <c r="B582" t="s">
-        <v>290</v>
+        <v>289</v>
       </c>
       <c r="C582" t="s">
-        <v>495</v>
+        <v>494</v>
       </c>
       <c r="D582" t="s">
         <v>180</v>
       </c>
       <c r="E582" t="s">
         <v>4</v>
       </c>
       <c r="F582">
         <v>1990</v>
       </c>
       <c r="G582">
         <v>311</v>
       </c>
       <c r="H582" t="s">
         <v>3</v>
       </c>
       <c r="I582">
         <v>10231</v>
       </c>
       <c r="J582" t="s">
         <v>2</v>
       </c>
       <c r="L582" t="s">
         <v>1</v>
       </c>
       <c r="M582">
         <v>310</v>
       </c>
       <c r="R582" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="583" spans="1:18">
       <c r="A583">
         <v>9155150</v>
       </c>
       <c r="B583" t="s">
-        <v>494</v>
+        <v>493</v>
       </c>
       <c r="C583" t="s">
-        <v>493</v>
+        <v>492</v>
       </c>
       <c r="D583" t="s">
         <v>23</v>
       </c>
       <c r="E583" t="s">
-        <v>304</v>
+        <v>303</v>
       </c>
       <c r="F583">
         <v>2008</v>
       </c>
       <c r="G583">
         <v>312</v>
       </c>
       <c r="H583" t="s">
         <v>3</v>
       </c>
       <c r="I583">
         <v>10231</v>
       </c>
       <c r="J583" t="s">
         <v>2</v>
       </c>
       <c r="L583" t="s">
         <v>1</v>
       </c>
       <c r="M583">
         <v>312</v>
       </c>
       <c r="R583" t="s">
-        <v>303</v>
+        <v>302</v>
       </c>
     </row>
     <row r="584" spans="1:18">
       <c r="A584">
         <v>9510495</v>
       </c>
       <c r="B584" t="s">
         <v>22</v>
       </c>
       <c r="C584" t="s">
-        <v>492</v>
+        <v>491</v>
       </c>
       <c r="D584" t="s">
         <v>8</v>
       </c>
       <c r="E584" t="s">
         <v>4</v>
       </c>
       <c r="F584">
         <v>2003</v>
       </c>
       <c r="G584">
         <v>312</v>
       </c>
       <c r="H584" t="s">
         <v>3</v>
       </c>
       <c r="I584">
         <v>10231</v>
       </c>
       <c r="J584" t="s">
         <v>2</v>
       </c>
       <c r="L584" t="s">
         <v>1</v>
       </c>
       <c r="M584">
         <v>310</v>
       </c>
       <c r="R584" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="585" spans="1:18">
       <c r="A585">
         <v>9565014</v>
       </c>
       <c r="B585" t="s">
-        <v>491</v>
+        <v>490</v>
       </c>
       <c r="C585" t="s">
-        <v>490</v>
+        <v>489</v>
       </c>
       <c r="D585" t="s">
-        <v>296</v>
+        <v>295</v>
       </c>
       <c r="E585" t="s">
-        <v>304</v>
+        <v>303</v>
       </c>
       <c r="F585">
         <v>2004</v>
       </c>
       <c r="G585">
         <v>313</v>
       </c>
       <c r="H585" t="s">
         <v>3</v>
       </c>
       <c r="I585">
         <v>10231</v>
       </c>
       <c r="J585" t="s">
         <v>2</v>
       </c>
       <c r="L585" t="s">
         <v>1</v>
       </c>
       <c r="M585">
         <v>313</v>
       </c>
       <c r="R585" t="s">
-        <v>303</v>
+        <v>302</v>
       </c>
     </row>
     <row r="586" spans="1:18">
       <c r="A586">
         <v>9310013</v>
       </c>
       <c r="B586" t="s">
-        <v>489</v>
+        <v>488</v>
       </c>
       <c r="C586" t="s">
-        <v>488</v>
+        <v>487</v>
       </c>
       <c r="D586" t="s">
         <v>100</v>
       </c>
       <c r="E586" t="s">
         <v>4</v>
       </c>
       <c r="F586">
         <v>2002</v>
       </c>
       <c r="G586">
         <v>313</v>
       </c>
       <c r="H586" t="s">
         <v>3</v>
       </c>
       <c r="I586">
         <v>10231</v>
       </c>
       <c r="J586" t="s">
         <v>2</v>
       </c>
       <c r="L586" t="s">
         <v>1</v>
       </c>
       <c r="M586">
         <v>312</v>
       </c>
       <c r="R586" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="587" spans="1:18">
       <c r="A587">
         <v>9125030</v>
       </c>
       <c r="B587" t="s">
-        <v>487</v>
+        <v>486</v>
       </c>
       <c r="C587" t="s">
-        <v>486</v>
+        <v>485</v>
       </c>
       <c r="D587" t="s">
         <v>13</v>
       </c>
       <c r="E587" t="s">
-        <v>304</v>
+        <v>303</v>
       </c>
       <c r="F587">
         <v>2000</v>
       </c>
       <c r="G587">
         <v>314</v>
       </c>
       <c r="H587" t="s">
         <v>3</v>
       </c>
       <c r="I587">
         <v>10231</v>
       </c>
       <c r="J587" t="s">
         <v>2</v>
       </c>
       <c r="L587" t="s">
         <v>1</v>
       </c>
       <c r="M587">
         <v>314</v>
       </c>
       <c r="R587" t="s">
-        <v>303</v>
+        <v>302</v>
       </c>
     </row>
     <row r="588" spans="1:18">
       <c r="A588">
         <v>9340000</v>
       </c>
       <c r="B588" t="s">
-        <v>485</v>
+        <v>484</v>
       </c>
       <c r="C588" t="s">
-        <v>484</v>
+        <v>483</v>
       </c>
       <c r="D588" t="s">
         <v>163</v>
       </c>
       <c r="E588" t="s">
         <v>4</v>
       </c>
       <c r="F588">
         <v>1986</v>
       </c>
       <c r="G588">
         <v>314</v>
       </c>
       <c r="H588" t="s">
         <v>3</v>
       </c>
       <c r="I588">
         <v>10231</v>
       </c>
       <c r="J588" t="s">
         <v>2</v>
       </c>
       <c r="L588" t="s">
         <v>1</v>
       </c>
       <c r="M588">
         <v>312</v>
       </c>
       <c r="R588" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="589" spans="1:18">
       <c r="A589">
         <v>1269926</v>
       </c>
       <c r="B589" t="s">
-        <v>483</v>
+        <v>482</v>
       </c>
       <c r="C589" t="s">
-        <v>482</v>
+        <v>481</v>
       </c>
       <c r="D589" t="s">
         <v>39</v>
       </c>
       <c r="E589" t="s">
-        <v>304</v>
+        <v>303</v>
       </c>
       <c r="F589">
         <v>1990</v>
       </c>
       <c r="G589">
         <v>315</v>
       </c>
       <c r="H589" t="s">
         <v>3</v>
       </c>
       <c r="I589">
         <v>10231</v>
       </c>
       <c r="J589" t="s">
         <v>2</v>
       </c>
       <c r="L589" t="s">
         <v>1</v>
       </c>
       <c r="M589">
         <v>315</v>
       </c>
       <c r="R589" t="s">
-        <v>303</v>
+        <v>302</v>
       </c>
     </row>
     <row r="590" spans="1:18">
       <c r="A590">
         <v>9290599</v>
       </c>
       <c r="B590" t="s">
-        <v>481</v>
+        <v>480</v>
       </c>
       <c r="C590" t="s">
-        <v>480</v>
+        <v>479</v>
       </c>
       <c r="D590" t="s">
         <v>84</v>
       </c>
       <c r="E590" t="s">
         <v>4</v>
       </c>
       <c r="F590">
         <v>2010</v>
       </c>
       <c r="G590">
         <v>315</v>
       </c>
       <c r="H590" t="s">
         <v>3</v>
       </c>
       <c r="I590">
         <v>10231</v>
       </c>
       <c r="J590" t="s">
         <v>2</v>
       </c>
       <c r="L590" t="s">
         <v>1</v>
       </c>
       <c r="M590">
         <v>314</v>
       </c>
       <c r="R590" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="591" spans="1:18">
       <c r="A591">
         <v>9515189</v>
       </c>
       <c r="B591" t="s">
-        <v>479</v>
+        <v>478</v>
       </c>
       <c r="C591" t="s">
-        <v>478</v>
+        <v>477</v>
       </c>
       <c r="D591" t="s">
         <v>8</v>
       </c>
       <c r="E591" t="s">
-        <v>304</v>
+        <v>303</v>
       </c>
       <c r="F591">
         <v>2001</v>
       </c>
       <c r="G591">
         <v>316</v>
       </c>
       <c r="H591" t="s">
         <v>3</v>
       </c>
       <c r="I591">
         <v>10231</v>
       </c>
       <c r="J591" t="s">
         <v>2</v>
       </c>
       <c r="L591" t="s">
         <v>1</v>
       </c>
       <c r="M591">
         <v>316</v>
       </c>
       <c r="R591" t="s">
-        <v>303</v>
+        <v>302</v>
       </c>
     </row>
     <row r="592" spans="1:18">
       <c r="A592">
         <v>9150407</v>
       </c>
       <c r="B592" t="s">
-        <v>477</v>
+        <v>476</v>
       </c>
       <c r="C592" t="s">
-        <v>476</v>
+        <v>475</v>
       </c>
       <c r="D592" t="s">
         <v>23</v>
       </c>
       <c r="E592" t="s">
         <v>4</v>
       </c>
       <c r="F592">
         <v>2009</v>
       </c>
       <c r="G592">
         <v>316</v>
       </c>
       <c r="H592" t="s">
         <v>3</v>
       </c>
       <c r="I592">
         <v>10231</v>
       </c>
       <c r="J592" t="s">
         <v>2</v>
       </c>
       <c r="L592" t="s">
         <v>1</v>
       </c>
       <c r="M592">
         <v>315</v>
       </c>
       <c r="R592" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="593" spans="1:18">
       <c r="A593">
         <v>9155114</v>
       </c>
       <c r="B593" t="s">
-        <v>475</v>
+        <v>474</v>
       </c>
       <c r="C593" t="s">
-        <v>474</v>
+        <v>473</v>
       </c>
       <c r="D593" t="s">
         <v>23</v>
       </c>
       <c r="E593" t="s">
-        <v>304</v>
+        <v>303</v>
       </c>
       <c r="F593">
         <v>2005</v>
       </c>
       <c r="G593">
         <v>317</v>
       </c>
       <c r="H593" t="s">
         <v>3</v>
       </c>
       <c r="I593">
         <v>10231</v>
       </c>
       <c r="J593" t="s">
         <v>2</v>
       </c>
       <c r="L593" t="s">
         <v>1</v>
       </c>
       <c r="M593">
         <v>317</v>
       </c>
       <c r="R593" t="s">
-        <v>303</v>
+        <v>302</v>
       </c>
     </row>
     <row r="594" spans="1:18">
       <c r="A594">
         <v>9690186</v>
       </c>
       <c r="B594" t="s">
-        <v>473</v>
+        <v>472</v>
       </c>
       <c r="C594" t="s">
-        <v>472</v>
+        <v>471</v>
       </c>
       <c r="D594" t="s">
-        <v>471</v>
+        <v>470</v>
       </c>
       <c r="E594" t="s">
         <v>4</v>
       </c>
       <c r="F594">
         <v>2008</v>
       </c>
       <c r="G594">
         <v>317</v>
       </c>
       <c r="H594" t="s">
         <v>3</v>
       </c>
       <c r="I594">
         <v>10231</v>
       </c>
       <c r="J594" t="s">
         <v>2</v>
       </c>
       <c r="L594" t="s">
         <v>1</v>
       </c>
       <c r="M594">
         <v>316</v>
       </c>
       <c r="R594" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="595" spans="1:18">
       <c r="A595">
         <v>9155113</v>
       </c>
       <c r="B595" t="s">
-        <v>470</v>
+        <v>469</v>
       </c>
       <c r="C595" t="s">
-        <v>469</v>
+        <v>468</v>
       </c>
       <c r="D595" t="s">
         <v>23</v>
       </c>
       <c r="E595" t="s">
-        <v>304</v>
+        <v>303</v>
       </c>
       <c r="F595">
         <v>2005</v>
       </c>
       <c r="G595">
         <v>318</v>
       </c>
       <c r="H595" t="s">
         <v>3</v>
       </c>
       <c r="I595">
         <v>10231</v>
       </c>
       <c r="J595" t="s">
         <v>2</v>
       </c>
       <c r="L595" t="s">
         <v>1</v>
       </c>
       <c r="M595">
         <v>318</v>
       </c>
       <c r="R595" t="s">
-        <v>303</v>
+        <v>302</v>
       </c>
     </row>
     <row r="596" spans="1:18">
       <c r="A596">
         <v>9260169</v>
       </c>
       <c r="B596" t="s">
-        <v>468</v>
+        <v>467</v>
       </c>
       <c r="C596" t="s">
-        <v>467</v>
+        <v>466</v>
       </c>
       <c r="D596" t="s">
         <v>39</v>
       </c>
       <c r="E596" t="s">
         <v>4</v>
       </c>
       <c r="F596">
         <v>2006</v>
       </c>
       <c r="G596">
         <v>318</v>
       </c>
       <c r="H596" t="s">
         <v>3</v>
       </c>
       <c r="I596">
         <v>10231</v>
       </c>
       <c r="J596" t="s">
         <v>2</v>
       </c>
       <c r="L596" t="s">
         <v>1</v>
       </c>
       <c r="M596">
         <v>317</v>
       </c>
       <c r="R596" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="597" spans="1:18">
       <c r="A597">
         <v>7305026</v>
       </c>
       <c r="B597" t="s">
-        <v>466</v>
+        <v>465</v>
       </c>
       <c r="C597" t="s">
-        <v>465</v>
+        <v>464</v>
       </c>
       <c r="D597" t="s">
         <v>5</v>
       </c>
       <c r="E597" t="s">
-        <v>304</v>
+        <v>303</v>
       </c>
       <c r="F597">
         <v>1987</v>
       </c>
       <c r="G597">
         <v>319</v>
       </c>
       <c r="H597" t="s">
         <v>3</v>
       </c>
       <c r="I597">
         <v>10231</v>
       </c>
       <c r="J597" t="s">
         <v>2</v>
       </c>
       <c r="L597" t="s">
         <v>1</v>
       </c>
       <c r="M597">
         <v>319</v>
       </c>
       <c r="R597" t="s">
-        <v>303</v>
+        <v>302</v>
       </c>
     </row>
     <row r="598" spans="1:18">
       <c r="A598">
         <v>9155109</v>
       </c>
       <c r="B598" t="s">
-        <v>464</v>
+        <v>463</v>
       </c>
       <c r="C598" t="s">
-        <v>463</v>
+        <v>462</v>
       </c>
       <c r="D598" t="s">
         <v>23</v>
       </c>
       <c r="E598" t="s">
-        <v>304</v>
+        <v>303</v>
       </c>
       <c r="F598">
         <v>2005</v>
       </c>
       <c r="G598">
         <v>320</v>
       </c>
       <c r="H598" t="s">
         <v>3</v>
       </c>
       <c r="I598">
         <v>10231</v>
       </c>
       <c r="J598" t="s">
         <v>2</v>
       </c>
       <c r="L598" t="s">
         <v>1</v>
       </c>
       <c r="M598">
         <v>320</v>
       </c>
       <c r="R598" t="s">
-        <v>303</v>
+        <v>302</v>
       </c>
     </row>
     <row r="599" spans="1:18">
       <c r="A599">
         <v>9260054</v>
       </c>
       <c r="B599" t="s">
         <v>99</v>
       </c>
       <c r="C599" t="s">
         <v>153</v>
       </c>
       <c r="D599" t="s">
         <v>39</v>
       </c>
       <c r="E599" t="s">
         <v>4</v>
       </c>
       <c r="F599">
         <v>1994</v>
       </c>
       <c r="G599">
         <v>320</v>
       </c>
       <c r="H599" t="s">
         <v>3</v>
       </c>
       <c r="I599">
         <v>10231</v>
       </c>
       <c r="J599" t="s">
         <v>2</v>
       </c>
       <c r="L599" t="s">
         <v>1</v>
       </c>
       <c r="M599">
         <v>319</v>
       </c>
       <c r="R599" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="600" spans="1:18">
       <c r="A600">
         <v>9535726</v>
       </c>
       <c r="B600" t="s">
-        <v>462</v>
+        <v>461</v>
       </c>
       <c r="C600" t="s">
-        <v>461</v>
+        <v>460</v>
       </c>
       <c r="D600" t="s">
-        <v>369</v>
+        <v>368</v>
       </c>
       <c r="E600" t="s">
-        <v>304</v>
+        <v>303</v>
       </c>
       <c r="F600">
         <v>2007</v>
       </c>
       <c r="G600">
         <v>321</v>
       </c>
       <c r="H600" t="s">
         <v>3</v>
       </c>
       <c r="I600">
         <v>10231</v>
       </c>
       <c r="J600" t="s">
         <v>2</v>
       </c>
       <c r="L600" t="s">
         <v>1</v>
       </c>
       <c r="M600">
         <v>321</v>
       </c>
       <c r="R600" t="s">
-        <v>303</v>
+        <v>302</v>
       </c>
     </row>
     <row r="601" spans="1:18">
       <c r="A601">
         <v>1361298</v>
       </c>
       <c r="B601" t="s">
-        <v>460</v>
+        <v>459</v>
       </c>
       <c r="C601" t="s">
-        <v>459</v>
+        <v>458</v>
       </c>
       <c r="D601" t="s">
         <v>5</v>
       </c>
       <c r="E601" t="s">
         <v>4</v>
       </c>
       <c r="F601">
         <v>1973</v>
       </c>
       <c r="G601">
         <v>321</v>
       </c>
       <c r="H601" t="s">
         <v>3</v>
       </c>
       <c r="I601">
         <v>10231</v>
       </c>
       <c r="J601" t="s">
         <v>2</v>
       </c>
       <c r="L601" t="s">
         <v>1</v>
       </c>
       <c r="M601">
         <v>320</v>
       </c>
       <c r="R601" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="602" spans="1:18">
       <c r="A602">
         <v>1269961</v>
       </c>
       <c r="B602" t="s">
-        <v>458</v>
+        <v>457</v>
       </c>
       <c r="C602" t="s">
-        <v>457</v>
+        <v>456</v>
       </c>
       <c r="D602" t="s">
         <v>39</v>
       </c>
       <c r="E602" t="s">
-        <v>304</v>
+        <v>303</v>
       </c>
       <c r="F602">
         <v>1991</v>
       </c>
       <c r="G602">
         <v>322</v>
       </c>
       <c r="H602" t="s">
         <v>3</v>
       </c>
       <c r="I602">
         <v>10231</v>
       </c>
       <c r="J602" t="s">
         <v>2</v>
       </c>
       <c r="L602" t="s">
         <v>1</v>
       </c>
       <c r="M602">
         <v>322</v>
       </c>
       <c r="R602" t="s">
-        <v>303</v>
+        <v>302</v>
       </c>
     </row>
     <row r="603" spans="1:18">
       <c r="A603">
         <v>9150421</v>
       </c>
       <c r="B603" t="s">
-        <v>456</v>
+        <v>455</v>
       </c>
       <c r="C603" t="s">
-        <v>455</v>
+        <v>454</v>
       </c>
       <c r="D603" t="s">
         <v>23</v>
       </c>
       <c r="E603" t="s">
         <v>4</v>
       </c>
       <c r="F603">
         <v>2010</v>
       </c>
       <c r="G603">
         <v>322</v>
       </c>
       <c r="H603" t="s">
         <v>3</v>
       </c>
       <c r="I603">
         <v>10231</v>
       </c>
       <c r="J603" t="s">
         <v>2</v>
       </c>
       <c r="L603" t="s">
         <v>1</v>
       </c>
       <c r="M603">
         <v>321</v>
       </c>
       <c r="R603" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="604" spans="1:18">
       <c r="A604">
         <v>9155151</v>
       </c>
       <c r="B604" t="s">
-        <v>454</v>
+        <v>453</v>
       </c>
       <c r="C604" t="s">
-        <v>453</v>
+        <v>452</v>
       </c>
       <c r="D604" t="s">
         <v>23</v>
       </c>
       <c r="E604" t="s">
-        <v>304</v>
+        <v>303</v>
       </c>
       <c r="F604">
         <v>2007</v>
       </c>
       <c r="G604">
         <v>323</v>
       </c>
       <c r="H604" t="s">
         <v>3</v>
       </c>
       <c r="I604">
         <v>10231</v>
       </c>
       <c r="J604" t="s">
         <v>2</v>
       </c>
       <c r="L604" t="s">
         <v>1</v>
       </c>
       <c r="M604">
         <v>323</v>
       </c>
       <c r="R604" t="s">
-        <v>303</v>
+        <v>302</v>
       </c>
     </row>
     <row r="605" spans="1:18">
       <c r="A605">
         <v>9340001</v>
       </c>
       <c r="B605" t="s">
-        <v>452</v>
+        <v>451</v>
       </c>
       <c r="C605" t="s">
-        <v>451</v>
+        <v>450</v>
       </c>
       <c r="D605" t="s">
         <v>163</v>
       </c>
       <c r="E605" t="s">
         <v>4</v>
       </c>
       <c r="F605">
         <v>2005</v>
       </c>
       <c r="G605">
         <v>323</v>
       </c>
       <c r="H605" t="s">
         <v>3</v>
       </c>
       <c r="I605">
         <v>10231</v>
       </c>
       <c r="J605" t="s">
         <v>2</v>
       </c>
       <c r="L605" t="s">
         <v>1</v>
       </c>
       <c r="M605">
         <v>322</v>
       </c>
       <c r="R605" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="606" spans="1:18">
       <c r="A606">
         <v>1679962</v>
       </c>
       <c r="B606" t="s">
-        <v>450</v>
+        <v>449</v>
       </c>
       <c r="C606" t="s">
-        <v>449</v>
+        <v>448</v>
       </c>
       <c r="D606" t="s">
         <v>26</v>
       </c>
       <c r="E606" t="s">
-        <v>304</v>
+        <v>303</v>
       </c>
       <c r="F606">
         <v>2004</v>
       </c>
       <c r="G606">
         <v>324</v>
       </c>
       <c r="H606" t="s">
         <v>3</v>
       </c>
       <c r="I606">
         <v>10231</v>
       </c>
       <c r="J606" t="s">
         <v>2</v>
       </c>
       <c r="L606" t="s">
         <v>1</v>
       </c>
       <c r="M606">
         <v>324</v>
       </c>
       <c r="R606" t="s">
-        <v>303</v>
+        <v>302</v>
       </c>
     </row>
     <row r="607" spans="1:18">
       <c r="A607">
         <v>1544938</v>
       </c>
       <c r="B607" t="s">
-        <v>448</v>
+        <v>447</v>
       </c>
       <c r="C607" t="s">
-        <v>447</v>
+        <v>446</v>
       </c>
       <c r="D607" t="s">
-        <v>446</v>
+        <v>445</v>
       </c>
       <c r="E607" t="s">
         <v>4</v>
       </c>
       <c r="F607">
         <v>1990</v>
       </c>
       <c r="G607">
         <v>324</v>
       </c>
       <c r="H607" t="s">
         <v>3</v>
       </c>
       <c r="I607">
         <v>10231</v>
       </c>
       <c r="J607" t="s">
         <v>2</v>
       </c>
       <c r="L607" t="s">
         <v>1</v>
       </c>
       <c r="M607">
         <v>322</v>
       </c>
       <c r="R607" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="608" spans="1:18">
       <c r="A608">
         <v>1269953</v>
       </c>
       <c r="B608" t="s">
-        <v>445</v>
+        <v>444</v>
       </c>
       <c r="C608" t="s">
-        <v>444</v>
+        <v>443</v>
       </c>
       <c r="D608" t="s">
         <v>39</v>
       </c>
       <c r="E608" t="s">
-        <v>304</v>
+        <v>303</v>
       </c>
       <c r="F608">
         <v>1989</v>
       </c>
       <c r="G608">
         <v>325</v>
       </c>
       <c r="H608" t="s">
         <v>3</v>
       </c>
       <c r="I608">
         <v>10231</v>
       </c>
       <c r="J608" t="s">
         <v>2</v>
       </c>
       <c r="L608" t="s">
         <v>1</v>
       </c>
       <c r="M608">
         <v>325</v>
       </c>
       <c r="R608" t="s">
-        <v>303</v>
+        <v>302</v>
       </c>
     </row>
     <row r="609" spans="1:18">
       <c r="A609">
         <v>9340006</v>
       </c>
       <c r="B609" t="s">
-        <v>443</v>
+        <v>442</v>
       </c>
       <c r="C609" t="s">
-        <v>442</v>
+        <v>441</v>
       </c>
       <c r="D609" t="s">
         <v>163</v>
       </c>
       <c r="E609" t="s">
         <v>4</v>
       </c>
       <c r="F609">
         <v>2009</v>
       </c>
       <c r="G609">
         <v>325</v>
       </c>
       <c r="H609" t="s">
         <v>3</v>
       </c>
       <c r="I609">
         <v>10231</v>
       </c>
       <c r="J609" t="s">
         <v>2</v>
       </c>
       <c r="L609" t="s">
         <v>1</v>
       </c>
       <c r="M609">
         <v>322</v>
       </c>
       <c r="R609" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="610" spans="1:18">
       <c r="A610">
         <v>1569999</v>
       </c>
       <c r="B610" t="s">
-        <v>441</v>
+        <v>440</v>
       </c>
       <c r="C610" t="s">
-        <v>440</v>
+        <v>439</v>
       </c>
       <c r="D610" t="s">
-        <v>296</v>
+        <v>295</v>
       </c>
       <c r="E610" t="s">
-        <v>304</v>
+        <v>303</v>
       </c>
       <c r="F610">
         <v>1999</v>
       </c>
       <c r="G610">
         <v>326</v>
       </c>
       <c r="H610" t="s">
         <v>3</v>
       </c>
       <c r="I610">
         <v>10231</v>
       </c>
       <c r="J610" t="s">
         <v>2</v>
       </c>
       <c r="L610" t="s">
         <v>1</v>
       </c>
       <c r="M610">
         <v>326</v>
       </c>
       <c r="R610" t="s">
-        <v>303</v>
+        <v>302</v>
       </c>
     </row>
     <row r="611" spans="1:18">
       <c r="A611">
         <v>9301163</v>
       </c>
       <c r="B611" t="s">
-        <v>439</v>
+        <v>438</v>
       </c>
       <c r="C611" t="s">
-        <v>438</v>
+        <v>437</v>
       </c>
       <c r="D611" t="s">
         <v>5</v>
       </c>
       <c r="E611" t="s">
         <v>4</v>
       </c>
       <c r="F611">
         <v>2008</v>
       </c>
       <c r="G611">
         <v>326</v>
       </c>
       <c r="H611" t="s">
         <v>3</v>
       </c>
       <c r="I611">
         <v>10231</v>
       </c>
       <c r="J611" t="s">
         <v>2</v>
       </c>
       <c r="L611" t="s">
         <v>1</v>
       </c>
       <c r="M611">
         <v>322</v>
       </c>
       <c r="R611" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="612" spans="1:18">
       <c r="A612">
         <v>9125087</v>
       </c>
       <c r="B612" t="s">
-        <v>437</v>
+        <v>436</v>
       </c>
       <c r="C612" t="s">
-        <v>436</v>
+        <v>435</v>
       </c>
       <c r="D612" t="s">
         <v>13</v>
       </c>
       <c r="E612" t="s">
-        <v>304</v>
+        <v>303</v>
       </c>
       <c r="F612">
         <v>1999</v>
       </c>
       <c r="G612">
         <v>327</v>
       </c>
       <c r="H612" t="s">
         <v>3</v>
       </c>
       <c r="I612">
         <v>10231</v>
       </c>
       <c r="J612" t="s">
         <v>2</v>
       </c>
       <c r="L612" t="s">
         <v>1</v>
       </c>
       <c r="M612">
         <v>327</v>
       </c>
       <c r="R612" t="s">
-        <v>303</v>
+        <v>302</v>
       </c>
     </row>
     <row r="613" spans="1:18">
       <c r="A613">
         <v>9290594</v>
       </c>
       <c r="B613" t="s">
-        <v>435</v>
+        <v>434</v>
       </c>
       <c r="C613" t="s">
-        <v>434</v>
+        <v>433</v>
       </c>
       <c r="D613" t="s">
         <v>84</v>
       </c>
       <c r="E613" t="s">
         <v>4</v>
       </c>
       <c r="F613">
         <v>2010</v>
       </c>
       <c r="G613">
         <v>327</v>
       </c>
       <c r="H613" t="s">
         <v>3</v>
       </c>
       <c r="I613">
         <v>10231</v>
       </c>
       <c r="J613" t="s">
         <v>2</v>
       </c>
       <c r="L613" t="s">
         <v>1</v>
       </c>
       <c r="M613">
         <v>326</v>
       </c>
       <c r="R613" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="614" spans="1:18">
       <c r="A614">
         <v>1962451</v>
       </c>
       <c r="B614" t="s">
-        <v>433</v>
+        <v>432</v>
       </c>
       <c r="C614" t="s">
-        <v>432</v>
+        <v>431</v>
       </c>
       <c r="D614" t="s">
         <v>105</v>
       </c>
       <c r="E614" t="s">
-        <v>304</v>
+        <v>303</v>
       </c>
       <c r="F614">
         <v>1997</v>
       </c>
       <c r="G614">
         <v>328</v>
       </c>
       <c r="H614" t="s">
         <v>3</v>
       </c>
       <c r="I614">
         <v>10231</v>
       </c>
       <c r="J614" t="s">
         <v>2</v>
       </c>
       <c r="L614" t="s">
         <v>1</v>
       </c>
       <c r="M614">
         <v>328</v>
       </c>
       <c r="R614" t="s">
-        <v>303</v>
+        <v>302</v>
       </c>
     </row>
     <row r="615" spans="1:18">
       <c r="A615">
         <v>9531675</v>
       </c>
       <c r="B615" t="s">
-        <v>431</v>
+        <v>430</v>
       </c>
       <c r="C615" t="s">
-        <v>430</v>
+        <v>429</v>
       </c>
       <c r="D615" t="s">
-        <v>369</v>
+        <v>368</v>
       </c>
       <c r="E615" t="s">
         <v>4</v>
       </c>
       <c r="F615">
         <v>1981</v>
       </c>
       <c r="G615">
         <v>328</v>
       </c>
       <c r="H615" t="s">
         <v>3</v>
       </c>
       <c r="I615">
         <v>10231</v>
       </c>
       <c r="J615" t="s">
         <v>2</v>
       </c>
       <c r="L615" t="s">
         <v>1</v>
       </c>
       <c r="M615">
         <v>327</v>
       </c>
       <c r="R615" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="616" spans="1:18">
       <c r="A616">
         <v>1559975</v>
       </c>
       <c r="B616" t="s">
-        <v>429</v>
+        <v>428</v>
       </c>
       <c r="C616" t="s">
-        <v>428</v>
+        <v>427</v>
       </c>
       <c r="D616" t="s">
         <v>108</v>
       </c>
       <c r="E616" t="s">
-        <v>304</v>
+        <v>303</v>
       </c>
       <c r="F616">
         <v>1998</v>
       </c>
       <c r="G616">
         <v>329</v>
       </c>
       <c r="H616" t="s">
         <v>3</v>
       </c>
       <c r="I616">
         <v>10231</v>
       </c>
       <c r="J616" t="s">
         <v>2</v>
       </c>
       <c r="L616" t="s">
         <v>1</v>
       </c>
       <c r="M616">
         <v>329</v>
       </c>
       <c r="R616" t="s">
-        <v>303</v>
+        <v>302</v>
       </c>
     </row>
     <row r="617" spans="1:18">
       <c r="A617">
         <v>9260157</v>
       </c>
       <c r="B617" t="s">
         <v>120</v>
       </c>
       <c r="C617" t="s">
-        <v>427</v>
+        <v>426</v>
       </c>
       <c r="D617" t="s">
         <v>39</v>
       </c>
       <c r="E617" t="s">
         <v>4</v>
       </c>
       <c r="F617">
         <v>2004</v>
       </c>
       <c r="G617">
         <v>329</v>
       </c>
       <c r="H617" t="s">
         <v>3</v>
       </c>
       <c r="I617">
         <v>10231</v>
       </c>
       <c r="J617" t="s">
         <v>2</v>
       </c>
       <c r="L617" t="s">
         <v>1</v>
       </c>
       <c r="M617">
         <v>328</v>
       </c>
       <c r="R617" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="618" spans="1:18">
       <c r="A618">
         <v>9305506</v>
       </c>
       <c r="B618" t="s">
-        <v>426</v>
+        <v>425</v>
       </c>
       <c r="C618" t="s">
-        <v>425</v>
+        <v>424</v>
       </c>
       <c r="D618" t="s">
         <v>5</v>
       </c>
       <c r="E618" t="s">
-        <v>304</v>
+        <v>303</v>
       </c>
       <c r="F618">
         <v>2005</v>
       </c>
       <c r="G618">
         <v>330</v>
       </c>
       <c r="H618" t="s">
         <v>3</v>
       </c>
       <c r="I618">
         <v>10231</v>
       </c>
       <c r="J618" t="s">
         <v>2</v>
       </c>
       <c r="L618" t="s">
         <v>1</v>
       </c>
       <c r="M618">
         <v>330</v>
       </c>
       <c r="R618" t="s">
-        <v>303</v>
+        <v>302</v>
       </c>
     </row>
     <row r="619" spans="1:18">
       <c r="A619">
         <v>1234924</v>
       </c>
       <c r="B619" t="s">
-        <v>424</v>
+        <v>423</v>
       </c>
       <c r="C619" t="s">
-        <v>423</v>
+        <v>422</v>
       </c>
       <c r="D619" t="s">
         <v>29</v>
       </c>
       <c r="E619" t="s">
         <v>4</v>
       </c>
       <c r="F619">
         <v>1981</v>
       </c>
       <c r="G619">
         <v>330</v>
       </c>
       <c r="H619" t="s">
         <v>3</v>
       </c>
       <c r="I619">
         <v>10231</v>
       </c>
       <c r="J619" t="s">
         <v>2</v>
       </c>
       <c r="L619" t="s">
         <v>1</v>
       </c>
       <c r="M619">
         <v>328</v>
       </c>
       <c r="R619" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="620" spans="1:18">
       <c r="A620">
         <v>9125139</v>
       </c>
       <c r="B620" t="s">
-        <v>422</v>
+        <v>421</v>
       </c>
       <c r="C620" t="s">
-        <v>421</v>
+        <v>420</v>
       </c>
       <c r="D620" t="s">
         <v>13</v>
       </c>
       <c r="E620" t="s">
-        <v>304</v>
+        <v>303</v>
       </c>
       <c r="F620">
         <v>2000</v>
       </c>
       <c r="G620">
         <v>331</v>
       </c>
       <c r="H620" t="s">
         <v>3</v>
       </c>
       <c r="I620">
         <v>10231</v>
       </c>
       <c r="J620" t="s">
         <v>2</v>
       </c>
       <c r="L620" t="s">
         <v>1</v>
       </c>
       <c r="M620">
         <v>331</v>
       </c>
       <c r="R620" t="s">
-        <v>303</v>
+        <v>302</v>
       </c>
     </row>
     <row r="621" spans="1:18">
       <c r="A621">
         <v>9120183</v>
       </c>
       <c r="B621" t="s">
-        <v>306</v>
+        <v>305</v>
       </c>
       <c r="C621" t="s">
-        <v>420</v>
+        <v>419</v>
       </c>
       <c r="D621" t="s">
         <v>13</v>
       </c>
       <c r="E621" t="s">
         <v>4</v>
       </c>
       <c r="F621">
         <v>2006</v>
       </c>
       <c r="G621">
         <v>331</v>
       </c>
       <c r="H621" t="s">
         <v>3</v>
       </c>
       <c r="I621">
         <v>10231</v>
       </c>
       <c r="J621" t="s">
         <v>2</v>
       </c>
       <c r="L621" t="s">
         <v>1</v>
       </c>
       <c r="M621">
         <v>330</v>
       </c>
       <c r="R621" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="622" spans="1:18">
       <c r="A622">
         <v>9125026</v>
       </c>
       <c r="B622" t="s">
-        <v>419</v>
+        <v>418</v>
       </c>
       <c r="C622" t="s">
-        <v>418</v>
+        <v>417</v>
       </c>
       <c r="D622" t="s">
         <v>13</v>
       </c>
       <c r="E622" t="s">
-        <v>304</v>
+        <v>303</v>
       </c>
       <c r="F622">
         <v>2000</v>
       </c>
       <c r="G622">
         <v>332</v>
       </c>
       <c r="H622" t="s">
         <v>3</v>
       </c>
       <c r="I622">
         <v>10231</v>
       </c>
       <c r="J622" t="s">
         <v>2</v>
       </c>
       <c r="L622" t="s">
         <v>1</v>
       </c>
       <c r="M622">
         <v>331</v>
       </c>
       <c r="R622" t="s">
-        <v>303</v>
+        <v>302</v>
       </c>
     </row>
     <row r="623" spans="1:18">
       <c r="A623">
         <v>9320256</v>
       </c>
       <c r="B623" t="s">
-        <v>333</v>
+        <v>332</v>
       </c>
       <c r="C623" t="s">
-        <v>417</v>
+        <v>416</v>
       </c>
       <c r="D623" t="s">
         <v>180</v>
       </c>
       <c r="E623" t="s">
         <v>4</v>
       </c>
       <c r="F623">
         <v>2006</v>
       </c>
       <c r="G623">
         <v>332</v>
       </c>
       <c r="H623" t="s">
         <v>3</v>
       </c>
       <c r="I623">
         <v>10231</v>
       </c>
       <c r="J623" t="s">
         <v>2</v>
       </c>
       <c r="L623" t="s">
         <v>1</v>
       </c>
       <c r="M623">
         <v>331</v>
       </c>
       <c r="R623" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="624" spans="1:18">
       <c r="A624">
         <v>9125067</v>
       </c>
       <c r="B624" t="s">
-        <v>416</v>
+        <v>415</v>
       </c>
       <c r="C624" t="s">
-        <v>415</v>
+        <v>414</v>
       </c>
       <c r="D624" t="s">
         <v>13</v>
       </c>
       <c r="E624" t="s">
-        <v>304</v>
+        <v>303</v>
       </c>
       <c r="F624">
         <v>1998</v>
       </c>
       <c r="G624">
         <v>333</v>
       </c>
       <c r="H624" t="s">
         <v>3</v>
       </c>
       <c r="I624">
         <v>10231</v>
       </c>
       <c r="J624" t="s">
         <v>2</v>
       </c>
       <c r="L624" t="s">
         <v>1</v>
       </c>
       <c r="M624">
         <v>333</v>
       </c>
       <c r="R624" t="s">
-        <v>303</v>
+        <v>302</v>
       </c>
     </row>
     <row r="625" spans="1:18">
       <c r="A625">
         <v>9301202</v>
       </c>
       <c r="B625" t="s">
-        <v>414</v>
+        <v>413</v>
       </c>
       <c r="C625" t="s">
-        <v>413</v>
+        <v>412</v>
       </c>
       <c r="D625" t="s">
         <v>5</v>
       </c>
       <c r="E625" t="s">
         <v>4</v>
       </c>
       <c r="F625">
         <v>2008</v>
       </c>
       <c r="G625">
         <v>333</v>
       </c>
       <c r="H625" t="s">
         <v>3</v>
       </c>
       <c r="I625">
         <v>10231</v>
       </c>
       <c r="J625" t="s">
         <v>2</v>
       </c>
       <c r="L625" t="s">
         <v>1</v>
       </c>
       <c r="M625">
         <v>331</v>
       </c>
       <c r="R625" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="626" spans="1:18">
       <c r="A626">
         <v>9295231</v>
       </c>
       <c r="B626" t="s">
-        <v>412</v>
+        <v>411</v>
       </c>
       <c r="C626" t="s">
-        <v>411</v>
+        <v>410</v>
       </c>
       <c r="D626" t="s">
         <v>84</v>
       </c>
       <c r="E626" t="s">
-        <v>304</v>
+        <v>303</v>
       </c>
       <c r="F626">
         <v>2007</v>
       </c>
       <c r="G626">
         <v>334</v>
       </c>
       <c r="H626" t="s">
         <v>3</v>
       </c>
       <c r="I626">
         <v>10231</v>
       </c>
       <c r="J626" t="s">
         <v>2</v>
       </c>
       <c r="L626" t="s">
         <v>1</v>
       </c>
       <c r="M626">
         <v>333</v>
       </c>
       <c r="R626" t="s">
-        <v>303</v>
+        <v>302</v>
       </c>
     </row>
     <row r="627" spans="1:18">
       <c r="A627">
         <v>1724980</v>
       </c>
       <c r="B627" t="s">
-        <v>410</v>
+        <v>409</v>
       </c>
       <c r="C627" t="s">
-        <v>409</v>
+        <v>408</v>
       </c>
       <c r="D627" t="s">
         <v>191</v>
       </c>
       <c r="E627" t="s">
         <v>4</v>
       </c>
       <c r="F627">
         <v>2008</v>
       </c>
       <c r="G627">
         <v>334</v>
       </c>
       <c r="H627" t="s">
         <v>3</v>
       </c>
       <c r="I627">
         <v>10231</v>
       </c>
       <c r="J627" t="s">
         <v>2</v>
       </c>
       <c r="L627" t="s">
         <v>1</v>
       </c>
       <c r="M627">
         <v>333</v>
       </c>
       <c r="R627" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="628" spans="1:18">
       <c r="A628">
         <v>9305468</v>
       </c>
       <c r="B628" t="s">
-        <v>408</v>
+        <v>407</v>
       </c>
       <c r="C628" t="s">
-        <v>407</v>
+        <v>406</v>
       </c>
       <c r="D628" t="s">
         <v>5</v>
       </c>
       <c r="E628" t="s">
-        <v>304</v>
+        <v>303</v>
       </c>
       <c r="F628">
         <v>2004</v>
       </c>
       <c r="G628">
         <v>335</v>
       </c>
       <c r="H628" t="s">
         <v>3</v>
       </c>
       <c r="I628">
         <v>10231</v>
       </c>
       <c r="J628" t="s">
         <v>2</v>
       </c>
       <c r="L628" t="s">
         <v>1</v>
       </c>
       <c r="M628">
         <v>335</v>
       </c>
       <c r="R628" t="s">
-        <v>303</v>
+        <v>302</v>
       </c>
     </row>
     <row r="629" spans="1:18">
       <c r="A629">
         <v>9150422</v>
       </c>
       <c r="B629" t="s">
-        <v>406</v>
+        <v>405</v>
       </c>
       <c r="C629" t="s">
-        <v>405</v>
+        <v>404</v>
       </c>
       <c r="D629" t="s">
         <v>23</v>
       </c>
       <c r="E629" t="s">
         <v>4</v>
       </c>
       <c r="F629">
         <v>2010</v>
       </c>
       <c r="G629">
         <v>335</v>
       </c>
       <c r="H629" t="s">
         <v>3</v>
       </c>
       <c r="I629">
         <v>10231</v>
       </c>
       <c r="J629" t="s">
         <v>2</v>
       </c>
       <c r="L629" t="s">
         <v>1</v>
       </c>
       <c r="M629">
         <v>334</v>
       </c>
       <c r="R629" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="630" spans="1:18">
       <c r="A630">
         <v>9125010</v>
       </c>
       <c r="B630" t="s">
         <v>88</v>
       </c>
       <c r="C630" t="s">
-        <v>404</v>
+        <v>403</v>
       </c>
       <c r="D630" t="s">
         <v>13</v>
       </c>
       <c r="E630" t="s">
-        <v>304</v>
+        <v>303</v>
       </c>
       <c r="F630">
         <v>1996</v>
       </c>
       <c r="G630">
         <v>336</v>
       </c>
       <c r="H630" t="s">
         <v>3</v>
       </c>
       <c r="I630">
         <v>10231</v>
       </c>
       <c r="J630" t="s">
         <v>2</v>
       </c>
       <c r="L630" t="s">
         <v>1</v>
       </c>
       <c r="M630">
         <v>336</v>
       </c>
       <c r="R630" t="s">
-        <v>303</v>
+        <v>302</v>
       </c>
     </row>
     <row r="631" spans="1:18">
       <c r="A631">
         <v>9531941</v>
       </c>
       <c r="B631" t="s">
-        <v>403</v>
+        <v>402</v>
       </c>
       <c r="C631" t="s">
-        <v>402</v>
+        <v>401</v>
       </c>
       <c r="D631" t="s">
-        <v>369</v>
+        <v>368</v>
       </c>
       <c r="E631" t="s">
         <v>4</v>
       </c>
       <c r="F631">
         <v>1973</v>
       </c>
       <c r="G631">
         <v>336</v>
       </c>
       <c r="H631" t="s">
         <v>3</v>
       </c>
       <c r="I631">
         <v>10231</v>
       </c>
       <c r="J631" t="s">
         <v>2</v>
       </c>
       <c r="L631" t="s">
         <v>1</v>
       </c>
       <c r="M631">
         <v>335</v>
       </c>
       <c r="R631" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="632" spans="1:18">
       <c r="A632">
         <v>1129981</v>
       </c>
       <c r="B632" t="s">
-        <v>401</v>
+        <v>400</v>
       </c>
       <c r="C632" t="s">
-        <v>400</v>
+        <v>399</v>
       </c>
       <c r="D632" t="s">
         <v>13</v>
       </c>
       <c r="E632" t="s">
-        <v>304</v>
+        <v>303</v>
       </c>
       <c r="F632">
         <v>1990</v>
       </c>
       <c r="G632">
         <v>337</v>
       </c>
       <c r="H632" t="s">
         <v>3</v>
       </c>
       <c r="I632">
         <v>10231</v>
       </c>
       <c r="J632" t="s">
         <v>2</v>
       </c>
       <c r="L632" t="s">
         <v>1</v>
       </c>
       <c r="M632">
         <v>337</v>
       </c>
       <c r="R632" t="s">
-        <v>303</v>
+        <v>302</v>
       </c>
     </row>
     <row r="633" spans="1:18">
       <c r="A633">
         <v>9430248</v>
       </c>
       <c r="B633" t="s">
-        <v>288</v>
+        <v>287</v>
       </c>
       <c r="C633" t="s">
-        <v>399</v>
+        <v>398</v>
       </c>
       <c r="D633" t="s">
         <v>147</v>
       </c>
       <c r="E633" t="s">
         <v>4</v>
       </c>
       <c r="F633">
         <v>2010</v>
       </c>
       <c r="G633">
         <v>337</v>
       </c>
       <c r="H633" t="s">
         <v>3</v>
       </c>
       <c r="I633">
         <v>10231</v>
       </c>
       <c r="J633" t="s">
         <v>2</v>
       </c>
       <c r="L633" t="s">
         <v>1</v>
       </c>
       <c r="M633">
         <v>336</v>
       </c>
       <c r="R633" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="634" spans="1:18">
       <c r="A634">
         <v>1129990</v>
       </c>
       <c r="B634" t="s">
         <v>71</v>
       </c>
       <c r="C634" t="s">
-        <v>398</v>
+        <v>397</v>
       </c>
       <c r="D634" t="s">
         <v>13</v>
       </c>
       <c r="E634" t="s">
-        <v>304</v>
+        <v>303</v>
       </c>
       <c r="F634">
         <v>1992</v>
       </c>
       <c r="G634">
         <v>338</v>
       </c>
       <c r="H634" t="s">
         <v>3</v>
       </c>
       <c r="I634">
         <v>10231</v>
       </c>
       <c r="J634" t="s">
         <v>2</v>
       </c>
       <c r="L634" t="s">
         <v>1</v>
       </c>
       <c r="M634">
         <v>338</v>
       </c>
       <c r="R634" t="s">
-        <v>303</v>
+        <v>302</v>
       </c>
     </row>
     <row r="635" spans="1:18">
       <c r="A635">
         <v>9300869</v>
       </c>
       <c r="B635" t="s">
-        <v>397</v>
+        <v>396</v>
       </c>
       <c r="C635" t="s">
-        <v>396</v>
+        <v>395</v>
       </c>
       <c r="D635" t="s">
         <v>5</v>
       </c>
       <c r="E635" t="s">
         <v>4</v>
       </c>
       <c r="F635">
         <v>2001</v>
       </c>
       <c r="G635">
         <v>338</v>
       </c>
       <c r="H635" t="s">
         <v>3</v>
       </c>
       <c r="I635">
         <v>10231</v>
       </c>
       <c r="J635" t="s">
         <v>2</v>
       </c>
       <c r="L635" t="s">
         <v>1</v>
       </c>
       <c r="M635">
         <v>337</v>
       </c>
       <c r="R635" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="636" spans="1:18">
       <c r="A636">
         <v>9125025</v>
       </c>
       <c r="B636" t="s">
-        <v>395</v>
+        <v>394</v>
       </c>
       <c r="C636" t="s">
-        <v>394</v>
+        <v>393</v>
       </c>
       <c r="D636" t="s">
         <v>13</v>
       </c>
       <c r="E636" t="s">
-        <v>304</v>
+        <v>303</v>
       </c>
       <c r="F636">
         <v>2002</v>
       </c>
       <c r="G636">
         <v>339</v>
       </c>
       <c r="H636" t="s">
         <v>3</v>
       </c>
       <c r="I636">
         <v>10231</v>
       </c>
       <c r="J636" t="s">
         <v>2</v>
       </c>
       <c r="L636" t="s">
         <v>1</v>
       </c>
       <c r="M636">
         <v>338</v>
       </c>
       <c r="R636" t="s">
-        <v>303</v>
+        <v>302</v>
       </c>
     </row>
     <row r="637" spans="1:18">
       <c r="A637">
         <v>9150221</v>
       </c>
       <c r="B637" t="s">
-        <v>393</v>
+        <v>392</v>
       </c>
       <c r="C637" t="s">
-        <v>392</v>
+        <v>391</v>
       </c>
       <c r="D637" t="s">
         <v>23</v>
       </c>
       <c r="E637" t="s">
         <v>4</v>
       </c>
       <c r="F637">
         <v>1973</v>
       </c>
       <c r="G637">
         <v>339</v>
       </c>
       <c r="H637" t="s">
         <v>3</v>
       </c>
       <c r="I637">
         <v>10231</v>
       </c>
       <c r="J637" t="s">
         <v>2</v>
       </c>
       <c r="L637" t="s">
         <v>1</v>
       </c>
       <c r="M637">
         <v>338</v>
       </c>
       <c r="R637" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="638" spans="1:18">
       <c r="A638">
         <v>9125000</v>
       </c>
       <c r="B638" t="s">
-        <v>317</v>
+        <v>316</v>
       </c>
       <c r="C638" t="s">
-        <v>391</v>
+        <v>390</v>
       </c>
       <c r="D638" t="s">
         <v>13</v>
       </c>
       <c r="E638" t="s">
-        <v>304</v>
+        <v>303</v>
       </c>
       <c r="F638">
         <v>1996</v>
       </c>
       <c r="G638">
         <v>340</v>
       </c>
       <c r="H638" t="s">
         <v>3</v>
       </c>
       <c r="I638">
         <v>10231</v>
       </c>
       <c r="J638" t="s">
         <v>2</v>
       </c>
       <c r="L638" t="s">
         <v>1</v>
       </c>
       <c r="M638">
         <v>340</v>
       </c>
       <c r="R638" t="s">
-        <v>303</v>
+        <v>302</v>
       </c>
     </row>
     <row r="639" spans="1:18">
       <c r="A639">
         <v>9101357</v>
       </c>
       <c r="B639" t="s">
-        <v>390</v>
+        <v>389</v>
       </c>
       <c r="C639" t="s">
-        <v>389</v>
+        <v>388</v>
       </c>
       <c r="D639" t="s">
         <v>79</v>
       </c>
       <c r="E639" t="s">
         <v>4</v>
       </c>
       <c r="F639">
         <v>2005</v>
       </c>
       <c r="G639">
         <v>340</v>
       </c>
       <c r="H639" t="s">
         <v>3</v>
       </c>
       <c r="I639">
         <v>10231</v>
       </c>
       <c r="J639" t="s">
         <v>2</v>
       </c>
       <c r="L639" t="s">
         <v>1</v>
       </c>
       <c r="M639">
         <v>339</v>
       </c>
       <c r="R639" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="640" spans="1:18">
       <c r="A640">
         <v>9155093</v>
       </c>
       <c r="B640" t="s">
-        <v>388</v>
+        <v>387</v>
       </c>
       <c r="C640" t="s">
-        <v>387</v>
+        <v>386</v>
       </c>
       <c r="D640" t="s">
         <v>23</v>
       </c>
       <c r="E640" t="s">
-        <v>304</v>
+        <v>303</v>
       </c>
       <c r="F640">
         <v>2004</v>
       </c>
       <c r="G640">
         <v>341</v>
       </c>
       <c r="H640" t="s">
         <v>3</v>
       </c>
       <c r="I640">
         <v>10231</v>
       </c>
       <c r="J640" t="s">
         <v>2</v>
       </c>
       <c r="L640" t="s">
         <v>1</v>
       </c>
       <c r="M640">
         <v>341</v>
       </c>
       <c r="R640" t="s">
-        <v>303</v>
+        <v>302</v>
       </c>
     </row>
     <row r="641" spans="1:18">
       <c r="A641">
         <v>1624964</v>
       </c>
       <c r="B641" t="s">
-        <v>386</v>
+        <v>385</v>
       </c>
       <c r="C641" t="s">
-        <v>385</v>
+        <v>384</v>
       </c>
       <c r="D641" t="s">
-        <v>284</v>
+        <v>283</v>
       </c>
       <c r="E641" t="s">
         <v>4</v>
       </c>
       <c r="F641">
         <v>2000</v>
       </c>
       <c r="G641">
         <v>341</v>
       </c>
       <c r="H641" t="s">
         <v>3</v>
       </c>
       <c r="I641">
         <v>10231</v>
       </c>
       <c r="J641" t="s">
         <v>2</v>
       </c>
       <c r="L641" t="s">
         <v>1</v>
       </c>
       <c r="M641">
         <v>340</v>
       </c>
       <c r="R641" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="642" spans="1:18">
       <c r="A642">
         <v>9515104</v>
       </c>
       <c r="B642" t="s">
-        <v>384</v>
+        <v>383</v>
       </c>
       <c r="C642" t="s">
-        <v>383</v>
+        <v>382</v>
       </c>
       <c r="D642" t="s">
         <v>8</v>
       </c>
       <c r="E642" t="s">
-        <v>304</v>
+        <v>303</v>
       </c>
       <c r="F642">
         <v>1993</v>
       </c>
       <c r="G642">
         <v>342</v>
       </c>
       <c r="H642" t="s">
         <v>3</v>
       </c>
       <c r="I642">
         <v>10231</v>
       </c>
       <c r="J642" t="s">
         <v>2</v>
       </c>
       <c r="L642" t="s">
         <v>1</v>
       </c>
       <c r="M642">
         <v>342</v>
       </c>
       <c r="R642" t="s">
-        <v>303</v>
+        <v>302</v>
       </c>
     </row>
     <row r="643" spans="1:18">
       <c r="A643">
         <v>9515272</v>
       </c>
       <c r="B643" t="s">
-        <v>382</v>
+        <v>381</v>
       </c>
       <c r="C643" t="s">
-        <v>381</v>
+        <v>380</v>
       </c>
       <c r="D643" t="s">
         <v>8</v>
       </c>
       <c r="E643" t="s">
         <v>4</v>
       </c>
       <c r="F643">
         <v>2010</v>
       </c>
       <c r="G643">
         <v>342</v>
       </c>
       <c r="H643" t="s">
         <v>3</v>
       </c>
       <c r="I643">
         <v>10231</v>
       </c>
       <c r="J643" t="s">
         <v>2</v>
       </c>
       <c r="L643" t="s">
         <v>1</v>
       </c>
       <c r="M643">
         <v>341</v>
       </c>
       <c r="R643" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="644" spans="1:18">
       <c r="A644">
         <v>1709956</v>
       </c>
       <c r="B644" t="s">
-        <v>380</v>
+        <v>379</v>
       </c>
       <c r="C644" t="s">
-        <v>379</v>
+        <v>378</v>
       </c>
       <c r="D644" t="s">
-        <v>378</v>
+        <v>377</v>
       </c>
       <c r="E644" t="s">
-        <v>304</v>
+        <v>303</v>
       </c>
       <c r="F644">
         <v>2005</v>
       </c>
       <c r="G644">
         <v>343</v>
       </c>
       <c r="H644" t="s">
         <v>3</v>
       </c>
       <c r="I644">
         <v>10231</v>
       </c>
       <c r="J644" t="s">
         <v>2</v>
       </c>
       <c r="L644" t="s">
         <v>1</v>
       </c>
       <c r="M644">
         <v>343</v>
       </c>
       <c r="R644" t="s">
-        <v>303</v>
+        <v>302</v>
       </c>
     </row>
     <row r="645" spans="1:18">
       <c r="A645">
         <v>1697306</v>
       </c>
       <c r="B645" t="s">
-        <v>377</v>
+        <v>376</v>
       </c>
       <c r="C645" t="s">
-        <v>376</v>
+        <v>375</v>
       </c>
       <c r="D645" t="s">
         <v>23</v>
       </c>
       <c r="E645" t="s">
         <v>4</v>
       </c>
       <c r="F645">
         <v>1988</v>
       </c>
       <c r="G645">
         <v>343</v>
       </c>
       <c r="H645" t="s">
         <v>3</v>
       </c>
       <c r="I645">
         <v>10231</v>
       </c>
       <c r="J645" t="s">
         <v>2</v>
       </c>
       <c r="L645" t="s">
         <v>1</v>
       </c>
       <c r="M645">
         <v>342</v>
       </c>
       <c r="R645" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="646" spans="1:18">
       <c r="A646">
         <v>9295086</v>
       </c>
       <c r="B646" t="s">
-        <v>375</v>
+        <v>374</v>
       </c>
       <c r="C646" t="s">
-        <v>374</v>
+        <v>373</v>
       </c>
       <c r="D646" t="s">
         <v>84</v>
       </c>
       <c r="E646" t="s">
-        <v>304</v>
+        <v>303</v>
       </c>
       <c r="F646">
         <v>1995</v>
       </c>
       <c r="G646">
         <v>344</v>
       </c>
       <c r="H646" t="s">
         <v>3</v>
       </c>
       <c r="I646">
         <v>10231</v>
       </c>
       <c r="J646" t="s">
         <v>2</v>
       </c>
       <c r="L646" t="s">
         <v>1</v>
       </c>
       <c r="M646">
         <v>344</v>
       </c>
       <c r="R646" t="s">
-        <v>303</v>
+        <v>302</v>
       </c>
     </row>
     <row r="647" spans="1:18">
       <c r="A647">
         <v>9320049</v>
       </c>
       <c r="B647" t="s">
-        <v>373</v>
+        <v>372</v>
       </c>
       <c r="C647" t="s">
-        <v>372</v>
+        <v>371</v>
       </c>
       <c r="D647" t="s">
         <v>180</v>
       </c>
       <c r="E647" t="s">
         <v>4</v>
       </c>
       <c r="F647">
         <v>1981</v>
       </c>
       <c r="G647">
         <v>344</v>
       </c>
       <c r="H647" t="s">
         <v>3</v>
       </c>
       <c r="I647">
         <v>10231</v>
       </c>
       <c r="J647" t="s">
         <v>2</v>
       </c>
       <c r="L647" t="s">
         <v>1</v>
       </c>
       <c r="M647">
         <v>343</v>
       </c>
       <c r="R647" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="648" spans="1:18">
       <c r="A648">
         <v>9535602</v>
       </c>
       <c r="B648" t="s">
-        <v>371</v>
+        <v>370</v>
       </c>
       <c r="C648" t="s">
-        <v>370</v>
+        <v>369</v>
       </c>
       <c r="D648" t="s">
-        <v>369</v>
+        <v>368</v>
       </c>
       <c r="E648" t="s">
-        <v>304</v>
+        <v>303</v>
       </c>
       <c r="F648">
         <v>2004</v>
       </c>
       <c r="G648">
         <v>345</v>
       </c>
       <c r="H648" t="s">
         <v>3</v>
       </c>
       <c r="I648">
         <v>10231</v>
       </c>
       <c r="J648" t="s">
         <v>2</v>
       </c>
       <c r="L648" t="s">
         <v>1</v>
       </c>
       <c r="M648">
         <v>345</v>
       </c>
       <c r="R648" t="s">
-        <v>303</v>
+        <v>302</v>
       </c>
     </row>
     <row r="649" spans="1:18">
       <c r="A649">
         <v>9120180</v>
       </c>
       <c r="B649" t="s">
         <v>57</v>
       </c>
       <c r="C649" t="s">
-        <v>368</v>
+        <v>367</v>
       </c>
       <c r="D649" t="s">
         <v>13</v>
       </c>
       <c r="E649" t="s">
         <v>4</v>
       </c>
       <c r="F649">
         <v>2011</v>
       </c>
       <c r="G649">
         <v>345</v>
       </c>
       <c r="H649" t="s">
         <v>3</v>
       </c>
       <c r="I649">
         <v>10231</v>
       </c>
       <c r="J649" t="s">
         <v>2</v>
       </c>
       <c r="L649" t="s">
         <v>1</v>
       </c>
       <c r="M649">
         <v>343</v>
       </c>
       <c r="R649" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="650" spans="1:18">
       <c r="A650">
         <v>9525032</v>
       </c>
       <c r="B650" t="s">
-        <v>367</v>
+        <v>366</v>
       </c>
       <c r="C650" t="s">
-        <v>366</v>
+        <v>365</v>
       </c>
       <c r="D650" t="s">
         <v>74</v>
       </c>
       <c r="E650" t="s">
-        <v>304</v>
+        <v>303</v>
       </c>
       <c r="F650">
         <v>2004</v>
       </c>
       <c r="G650">
         <v>346</v>
       </c>
       <c r="H650" t="s">
         <v>3</v>
       </c>
       <c r="I650">
         <v>10231</v>
       </c>
       <c r="J650" t="s">
         <v>2</v>
       </c>
       <c r="L650" t="s">
         <v>1</v>
       </c>
       <c r="M650">
         <v>345</v>
       </c>
       <c r="R650" t="s">
-        <v>303</v>
+        <v>302</v>
       </c>
     </row>
     <row r="651" spans="1:18">
       <c r="A651">
         <v>9310061</v>
       </c>
       <c r="B651" t="s">
-        <v>365</v>
+        <v>364</v>
       </c>
       <c r="C651" t="s">
-        <v>364</v>
+        <v>363</v>
       </c>
       <c r="D651" t="s">
         <v>100</v>
       </c>
       <c r="E651" t="s">
         <v>4</v>
       </c>
       <c r="F651">
         <v>2007</v>
       </c>
       <c r="G651">
         <v>346</v>
       </c>
       <c r="H651" t="s">
         <v>3</v>
       </c>
       <c r="I651">
         <v>10231</v>
       </c>
       <c r="J651" t="s">
         <v>2</v>
       </c>
       <c r="L651" t="s">
         <v>1</v>
       </c>
       <c r="M651">
         <v>345</v>
       </c>
       <c r="R651" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="652" spans="1:18">
       <c r="A652">
         <v>1249965</v>
       </c>
       <c r="B652" t="s">
-        <v>363</v>
+        <v>362</v>
       </c>
       <c r="C652" t="s">
-        <v>362</v>
+        <v>361</v>
       </c>
       <c r="D652" t="s">
-        <v>361</v>
+        <v>360</v>
       </c>
       <c r="E652" t="s">
-        <v>304</v>
+        <v>303</v>
       </c>
       <c r="F652">
         <v>2003</v>
       </c>
       <c r="G652">
         <v>347</v>
       </c>
       <c r="H652" t="s">
         <v>3</v>
       </c>
       <c r="I652">
         <v>10231</v>
       </c>
       <c r="J652" t="s">
         <v>2</v>
       </c>
       <c r="L652" t="s">
         <v>1</v>
       </c>
       <c r="M652">
         <v>345</v>
       </c>
       <c r="R652" t="s">
-        <v>303</v>
+        <v>302</v>
       </c>
     </row>
     <row r="653" spans="1:18">
       <c r="A653">
         <v>9301234</v>
       </c>
       <c r="B653" t="s">
-        <v>360</v>
+        <v>359</v>
       </c>
       <c r="C653" t="s">
-        <v>359</v>
+        <v>358</v>
       </c>
       <c r="D653" t="s">
         <v>5</v>
       </c>
       <c r="E653" t="s">
         <v>4</v>
       </c>
       <c r="F653">
         <v>1996</v>
       </c>
       <c r="G653">
         <v>347</v>
       </c>
       <c r="H653" t="s">
         <v>3</v>
       </c>
       <c r="I653">
         <v>10231</v>
       </c>
       <c r="J653" t="s">
         <v>2</v>
       </c>
       <c r="L653" t="s">
         <v>1</v>
       </c>
       <c r="M653">
         <v>346</v>
       </c>
       <c r="R653" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="654" spans="1:18">
       <c r="A654">
         <v>9295181</v>
       </c>
       <c r="B654" t="s">
-        <v>358</v>
+        <v>357</v>
       </c>
       <c r="C654" t="s">
-        <v>357</v>
+        <v>356</v>
       </c>
       <c r="D654" t="s">
         <v>84</v>
       </c>
       <c r="E654" t="s">
-        <v>304</v>
+        <v>303</v>
       </c>
       <c r="F654">
         <v>2003</v>
       </c>
       <c r="G654">
         <v>348</v>
       </c>
       <c r="H654" t="s">
         <v>3</v>
       </c>
       <c r="I654">
         <v>10231</v>
       </c>
       <c r="J654" t="s">
         <v>2</v>
       </c>
       <c r="L654" t="s">
         <v>1</v>
       </c>
       <c r="M654">
         <v>348</v>
       </c>
       <c r="R654" t="s">
-        <v>303</v>
+        <v>302</v>
       </c>
     </row>
     <row r="655" spans="1:18">
       <c r="A655">
         <v>9230047</v>
       </c>
       <c r="B655" t="s">
-        <v>356</v>
+        <v>355</v>
       </c>
       <c r="C655" t="s">
         <v>233</v>
       </c>
       <c r="D655" t="s">
         <v>29</v>
       </c>
       <c r="E655" t="s">
         <v>4</v>
       </c>
       <c r="F655">
         <v>2004</v>
       </c>
       <c r="G655">
         <v>348</v>
       </c>
       <c r="H655" t="s">
         <v>3</v>
       </c>
       <c r="I655">
         <v>10231</v>
       </c>
       <c r="J655" t="s">
         <v>2</v>
       </c>
       <c r="L655" t="s">
         <v>1</v>
       </c>
       <c r="M655">
         <v>347</v>
       </c>
       <c r="R655" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="656" spans="1:18">
       <c r="A656">
         <v>1219976</v>
       </c>
       <c r="B656" t="s">
-        <v>355</v>
+        <v>354</v>
       </c>
       <c r="C656" t="s">
-        <v>354</v>
+        <v>353</v>
       </c>
       <c r="D656" t="s">
         <v>150</v>
       </c>
       <c r="E656" t="s">
-        <v>304</v>
+        <v>303</v>
       </c>
       <c r="F656">
         <v>1999</v>
       </c>
       <c r="G656">
         <v>349</v>
       </c>
       <c r="H656" t="s">
         <v>3</v>
       </c>
       <c r="I656">
         <v>10231</v>
       </c>
       <c r="J656" t="s">
         <v>2</v>
       </c>
       <c r="L656" t="s">
         <v>1</v>
       </c>
       <c r="M656">
         <v>348</v>
       </c>
       <c r="R656" t="s">
-        <v>303</v>
+        <v>302</v>
       </c>
     </row>
     <row r="657" spans="1:18">
       <c r="A657">
         <v>9120135</v>
       </c>
       <c r="B657" t="s">
-        <v>353</v>
+        <v>352</v>
       </c>
       <c r="C657" t="s">
-        <v>352</v>
+        <v>351</v>
       </c>
       <c r="D657" t="s">
         <v>13</v>
       </c>
       <c r="E657" t="s">
         <v>4</v>
       </c>
       <c r="F657">
         <v>2000</v>
       </c>
       <c r="G657">
         <v>349</v>
       </c>
       <c r="H657" t="s">
         <v>3</v>
       </c>
       <c r="I657">
         <v>10231</v>
       </c>
       <c r="J657" t="s">
         <v>2</v>
       </c>
       <c r="L657" t="s">
         <v>1</v>
       </c>
       <c r="M657">
         <v>348</v>
       </c>
       <c r="R657" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="658" spans="1:18">
       <c r="A658">
         <v>9185076</v>
       </c>
       <c r="B658" t="s">
-        <v>351</v>
+        <v>350</v>
       </c>
       <c r="C658" t="s">
-        <v>350</v>
+        <v>349</v>
       </c>
       <c r="D658" t="s">
-        <v>349</v>
+        <v>348</v>
       </c>
       <c r="E658" t="s">
-        <v>304</v>
+        <v>303</v>
       </c>
       <c r="F658">
         <v>1997</v>
       </c>
       <c r="G658">
         <v>350</v>
       </c>
       <c r="H658" t="s">
         <v>3</v>
       </c>
       <c r="I658">
         <v>10231</v>
       </c>
       <c r="J658" t="s">
         <v>2</v>
       </c>
       <c r="L658" t="s">
         <v>1</v>
       </c>
       <c r="M658">
         <v>348</v>
       </c>
       <c r="R658" t="s">
-        <v>303</v>
+        <v>302</v>
       </c>
     </row>
     <row r="659" spans="1:18">
       <c r="A659">
         <v>9510619</v>
       </c>
       <c r="B659" t="s">
-        <v>348</v>
+        <v>347</v>
       </c>
       <c r="C659" t="s">
-        <v>347</v>
+        <v>346</v>
       </c>
       <c r="D659" t="s">
         <v>8</v>
       </c>
       <c r="E659" t="s">
         <v>4</v>
       </c>
       <c r="F659">
         <v>1971</v>
       </c>
       <c r="G659">
         <v>350</v>
       </c>
       <c r="H659" t="s">
         <v>3</v>
       </c>
       <c r="I659">
         <v>10231</v>
       </c>
       <c r="J659" t="s">
         <v>2</v>
       </c>
       <c r="L659" t="s">
         <v>1</v>
       </c>
       <c r="M659">
         <v>349</v>
       </c>
       <c r="R659" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="660" spans="1:18">
       <c r="A660">
         <v>1599923</v>
       </c>
       <c r="B660" t="s">
-        <v>346</v>
+        <v>345</v>
       </c>
       <c r="C660" t="s">
-        <v>345</v>
+        <v>344</v>
       </c>
       <c r="D660" t="s">
         <v>121</v>
       </c>
       <c r="E660" t="s">
-        <v>304</v>
+        <v>303</v>
       </c>
       <c r="F660">
         <v>1995</v>
       </c>
       <c r="G660">
         <v>351</v>
       </c>
       <c r="H660" t="s">
         <v>3</v>
       </c>
       <c r="I660">
         <v>10231</v>
       </c>
       <c r="J660" t="s">
         <v>2</v>
       </c>
       <c r="L660" t="s">
         <v>1</v>
       </c>
       <c r="M660">
         <v>348</v>
       </c>
       <c r="R660" t="s">
-        <v>303</v>
+        <v>302</v>
       </c>
     </row>
     <row r="661" spans="1:18">
       <c r="A661">
         <v>9101558</v>
       </c>
       <c r="B661" t="s">
-        <v>344</v>
+        <v>343</v>
       </c>
       <c r="C661" t="s">
         <v>143</v>
       </c>
       <c r="D661" t="s">
         <v>79</v>
       </c>
       <c r="E661" t="s">
         <v>4</v>
       </c>
       <c r="F661">
         <v>2008</v>
       </c>
       <c r="G661">
         <v>351</v>
       </c>
       <c r="H661" t="s">
         <v>3</v>
       </c>
       <c r="I661">
         <v>10231</v>
       </c>
       <c r="J661" t="s">
         <v>2</v>
       </c>
       <c r="L661" t="s">
         <v>1</v>
       </c>
       <c r="M661">
         <v>350</v>
       </c>
       <c r="R661" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="662" spans="1:18">
       <c r="A662">
         <v>9125075</v>
       </c>
       <c r="B662" t="s">
         <v>17</v>
       </c>
       <c r="C662" t="s">
-        <v>343</v>
+        <v>342</v>
       </c>
       <c r="D662" t="s">
         <v>13</v>
       </c>
       <c r="E662" t="s">
-        <v>304</v>
+        <v>303</v>
       </c>
       <c r="F662">
         <v>2001</v>
       </c>
       <c r="G662">
         <v>352</v>
       </c>
       <c r="H662" t="s">
         <v>3</v>
       </c>
       <c r="I662">
         <v>10231</v>
       </c>
       <c r="J662" t="s">
         <v>2</v>
       </c>
       <c r="L662" t="s">
         <v>1</v>
       </c>
       <c r="M662">
         <v>352</v>
       </c>
       <c r="R662" t="s">
-        <v>303</v>
+        <v>302</v>
       </c>
     </row>
     <row r="663" spans="1:18">
       <c r="A663">
         <v>9101521</v>
       </c>
       <c r="B663" t="s">
-        <v>342</v>
+        <v>341</v>
       </c>
       <c r="C663" t="s">
-        <v>341</v>
+        <v>340</v>
       </c>
       <c r="D663" t="s">
         <v>79</v>
       </c>
       <c r="E663" t="s">
         <v>4</v>
       </c>
       <c r="F663">
         <v>2009</v>
       </c>
       <c r="G663">
         <v>352</v>
       </c>
       <c r="H663" t="s">
         <v>3</v>
       </c>
       <c r="I663">
         <v>10231</v>
       </c>
       <c r="J663" t="s">
         <v>2</v>
       </c>
       <c r="L663" t="s">
         <v>1</v>
       </c>
       <c r="M663">
         <v>350</v>
       </c>
       <c r="R663" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="664" spans="1:18">
       <c r="A664">
         <v>9755001</v>
       </c>
       <c r="B664" t="s">
-        <v>340</v>
+        <v>339</v>
       </c>
       <c r="C664" t="s">
-        <v>339</v>
+        <v>338</v>
       </c>
       <c r="D664" t="s">
         <v>44</v>
       </c>
       <c r="E664" t="s">
-        <v>304</v>
+        <v>303</v>
       </c>
       <c r="F664">
         <v>1995</v>
       </c>
       <c r="G664">
         <v>353</v>
       </c>
       <c r="H664" t="s">
         <v>3</v>
       </c>
       <c r="I664">
         <v>10231</v>
       </c>
       <c r="J664" t="s">
         <v>2</v>
       </c>
       <c r="L664" t="s">
         <v>1</v>
       </c>
       <c r="M664">
         <v>352</v>
       </c>
       <c r="R664" t="s">
-        <v>303</v>
+        <v>302</v>
       </c>
     </row>
     <row r="665" spans="1:18">
       <c r="A665">
         <v>9520022</v>
       </c>
       <c r="B665" t="s">
-        <v>338</v>
+        <v>337</v>
       </c>
       <c r="C665" t="s">
-        <v>337</v>
+        <v>336</v>
       </c>
       <c r="D665" t="s">
         <v>74</v>
       </c>
       <c r="E665" t="s">
         <v>4</v>
       </c>
       <c r="F665">
         <v>2001</v>
       </c>
       <c r="G665">
         <v>353</v>
       </c>
       <c r="H665" t="s">
         <v>3</v>
       </c>
       <c r="I665">
         <v>10231</v>
       </c>
       <c r="J665" t="s">
         <v>2</v>
       </c>
       <c r="L665" t="s">
         <v>1</v>
       </c>
       <c r="M665">
         <v>352</v>
       </c>
       <c r="R665" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="666" spans="1:18">
       <c r="A666">
         <v>9125027</v>
       </c>
       <c r="B666" t="s">
         <v>88</v>
       </c>
       <c r="C666" t="s">
-        <v>336</v>
+        <v>335</v>
       </c>
       <c r="D666" t="s">
         <v>13</v>
       </c>
       <c r="E666" t="s">
-        <v>304</v>
+        <v>303</v>
       </c>
       <c r="F666">
         <v>2000</v>
       </c>
       <c r="G666">
         <v>354</v>
       </c>
       <c r="H666" t="s">
         <v>3</v>
       </c>
       <c r="I666">
         <v>10231</v>
       </c>
       <c r="J666" t="s">
         <v>2</v>
       </c>
       <c r="L666" t="s">
         <v>1</v>
       </c>
       <c r="M666">
         <v>352</v>
       </c>
       <c r="R666" t="s">
-        <v>303</v>
+        <v>302</v>
       </c>
     </row>
     <row r="667" spans="1:18">
       <c r="A667">
         <v>9150412</v>
       </c>
       <c r="B667" t="s">
-        <v>335</v>
+        <v>334</v>
       </c>
       <c r="C667" t="s">
-        <v>334</v>
+        <v>333</v>
       </c>
       <c r="D667" t="s">
         <v>23</v>
       </c>
       <c r="E667" t="s">
         <v>4</v>
       </c>
       <c r="F667">
         <v>2009</v>
       </c>
       <c r="G667">
         <v>354</v>
       </c>
       <c r="H667" t="s">
         <v>3</v>
       </c>
       <c r="I667">
         <v>10231</v>
       </c>
       <c r="J667" t="s">
         <v>2</v>
       </c>
       <c r="L667" t="s">
         <v>1</v>
       </c>
       <c r="M667">
         <v>353</v>
       </c>
       <c r="R667" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="668" spans="1:18">
       <c r="A668">
         <v>9325069</v>
       </c>
       <c r="B668" t="s">
-        <v>333</v>
+        <v>332</v>
       </c>
       <c r="C668" t="s">
-        <v>332</v>
+        <v>331</v>
       </c>
       <c r="D668" t="s">
         <v>180</v>
       </c>
       <c r="E668" t="s">
-        <v>304</v>
+        <v>303</v>
       </c>
       <c r="F668">
         <v>1999</v>
       </c>
       <c r="G668">
         <v>355</v>
       </c>
       <c r="H668" t="s">
         <v>3</v>
       </c>
       <c r="I668">
         <v>10231</v>
       </c>
       <c r="J668" t="s">
         <v>2</v>
       </c>
       <c r="L668" t="s">
         <v>1</v>
       </c>
       <c r="M668">
         <v>352</v>
       </c>
       <c r="R668" t="s">
-        <v>303</v>
+        <v>302</v>
       </c>
     </row>
     <row r="669" spans="1:18">
       <c r="A669">
         <v>9301150</v>
       </c>
       <c r="B669" t="s">
-        <v>331</v>
+        <v>330</v>
       </c>
       <c r="C669" t="s">
-        <v>330</v>
+        <v>329</v>
       </c>
       <c r="D669" t="s">
         <v>5</v>
       </c>
       <c r="E669" t="s">
         <v>4</v>
       </c>
       <c r="F669">
         <v>2006</v>
       </c>
       <c r="G669">
         <v>355</v>
       </c>
       <c r="H669" t="s">
         <v>3</v>
       </c>
       <c r="I669">
         <v>10231</v>
       </c>
       <c r="J669" t="s">
         <v>2</v>
       </c>
       <c r="L669" t="s">
         <v>1</v>
       </c>
       <c r="M669">
         <v>354</v>
       </c>
       <c r="R669" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="670" spans="1:18">
       <c r="A670">
         <v>9125072</v>
       </c>
       <c r="B670" t="s">
-        <v>310</v>
+        <v>309</v>
       </c>
       <c r="C670" t="s">
-        <v>329</v>
+        <v>328</v>
       </c>
       <c r="D670" t="s">
         <v>13</v>
       </c>
       <c r="E670" t="s">
-        <v>304</v>
+        <v>303</v>
       </c>
       <c r="F670">
         <v>1997</v>
       </c>
       <c r="G670">
         <v>356</v>
       </c>
       <c r="H670" t="s">
         <v>3</v>
       </c>
       <c r="I670">
         <v>10231</v>
       </c>
       <c r="J670" t="s">
         <v>2</v>
       </c>
       <c r="L670" t="s">
         <v>1</v>
       </c>
       <c r="M670">
         <v>352</v>
       </c>
       <c r="R670" t="s">
-        <v>303</v>
+        <v>302</v>
       </c>
     </row>
     <row r="671" spans="1:18">
       <c r="A671">
         <v>9150198</v>
       </c>
       <c r="B671" t="s">
-        <v>328</v>
+        <v>327</v>
       </c>
       <c r="C671" t="s">
-        <v>327</v>
+        <v>326</v>
       </c>
       <c r="D671" t="s">
         <v>23</v>
       </c>
       <c r="E671" t="s">
         <v>4</v>
       </c>
       <c r="F671">
         <v>1977</v>
       </c>
       <c r="G671">
         <v>356</v>
       </c>
       <c r="H671" t="s">
         <v>3</v>
       </c>
       <c r="I671">
         <v>10231</v>
       </c>
       <c r="J671" t="s">
         <v>2</v>
       </c>
       <c r="L671" t="s">
         <v>1</v>
       </c>
       <c r="M671">
         <v>355</v>
       </c>
       <c r="R671" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="672" spans="1:18">
       <c r="A672">
         <v>1129989</v>
       </c>
       <c r="B672" t="s">
-        <v>326</v>
+        <v>325</v>
       </c>
       <c r="C672" t="s">
-        <v>325</v>
+        <v>324</v>
       </c>
       <c r="D672" t="s">
         <v>13</v>
       </c>
       <c r="E672" t="s">
-        <v>304</v>
+        <v>303</v>
       </c>
       <c r="F672">
         <v>1993</v>
       </c>
       <c r="G672">
         <v>357</v>
       </c>
       <c r="H672" t="s">
         <v>3</v>
       </c>
       <c r="I672">
         <v>10231</v>
       </c>
       <c r="J672" t="s">
         <v>2</v>
       </c>
       <c r="L672" t="s">
         <v>1</v>
       </c>
       <c r="M672">
         <v>352</v>
       </c>
       <c r="R672" t="s">
-        <v>303</v>
+        <v>302</v>
       </c>
     </row>
     <row r="673" spans="1:18">
       <c r="A673">
         <v>9090193</v>
       </c>
       <c r="B673" t="s">
-        <v>324</v>
+        <v>323</v>
       </c>
       <c r="C673" t="s">
-        <v>323</v>
+        <v>322</v>
       </c>
       <c r="D673" t="s">
         <v>225</v>
       </c>
       <c r="E673" t="s">
         <v>4</v>
       </c>
       <c r="F673">
         <v>2009</v>
       </c>
       <c r="G673">
         <v>357</v>
       </c>
       <c r="H673" t="s">
         <v>3</v>
       </c>
       <c r="I673">
         <v>10231</v>
       </c>
       <c r="J673" t="s">
         <v>2</v>
       </c>
       <c r="L673" t="s">
         <v>1</v>
       </c>
       <c r="M673">
         <v>356</v>
       </c>
       <c r="R673" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="674" spans="1:18">
       <c r="A674">
         <v>9125068</v>
       </c>
       <c r="B674" t="s">
         <v>171</v>
       </c>
       <c r="C674" t="s">
-        <v>322</v>
+        <v>321</v>
       </c>
       <c r="D674" t="s">
         <v>13</v>
       </c>
       <c r="E674" t="s">
-        <v>304</v>
+        <v>303</v>
       </c>
       <c r="F674">
         <v>1995</v>
       </c>
       <c r="G674">
         <v>358</v>
       </c>
       <c r="H674" t="s">
         <v>3</v>
       </c>
       <c r="I674">
         <v>10231</v>
       </c>
       <c r="J674" t="s">
         <v>2</v>
       </c>
       <c r="L674" t="s">
         <v>1</v>
       </c>
       <c r="M674">
         <v>352</v>
       </c>
       <c r="R674" t="s">
-        <v>303</v>
+        <v>302</v>
       </c>
     </row>
     <row r="675" spans="1:18">
       <c r="A675">
         <v>1264993</v>
       </c>
       <c r="B675" t="s">
         <v>99</v>
       </c>
       <c r="C675" t="s">
         <v>155</v>
       </c>
       <c r="D675" t="s">
         <v>39</v>
       </c>
       <c r="E675" t="s">
         <v>4</v>
       </c>
       <c r="F675">
         <v>1986</v>
       </c>
       <c r="G675">
         <v>358</v>
       </c>
       <c r="H675" t="s">
         <v>3</v>
       </c>
       <c r="I675">
         <v>10231</v>
       </c>
       <c r="J675" t="s">
         <v>2</v>
       </c>
       <c r="L675" t="s">
         <v>1</v>
       </c>
       <c r="M675">
         <v>357</v>
       </c>
       <c r="R675" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="676" spans="1:18">
       <c r="A676">
         <v>9515197</v>
       </c>
       <c r="B676" t="s">
-        <v>321</v>
+        <v>320</v>
       </c>
       <c r="C676" t="s">
-        <v>320</v>
+        <v>319</v>
       </c>
       <c r="D676" t="s">
         <v>8</v>
       </c>
       <c r="E676" t="s">
-        <v>304</v>
+        <v>303</v>
       </c>
       <c r="F676">
         <v>2004</v>
       </c>
       <c r="G676">
         <v>359</v>
       </c>
       <c r="H676" t="s">
         <v>3</v>
       </c>
       <c r="I676">
         <v>10231</v>
       </c>
       <c r="J676" t="s">
         <v>2</v>
       </c>
       <c r="L676" t="s">
         <v>1</v>
       </c>
       <c r="M676">
         <v>352</v>
       </c>
       <c r="R676" t="s">
-        <v>303</v>
+        <v>302</v>
       </c>
     </row>
     <row r="677" spans="1:18">
       <c r="A677">
         <v>9260166</v>
       </c>
       <c r="B677" t="s">
-        <v>319</v>
+        <v>318</v>
       </c>
       <c r="C677" t="s">
-        <v>318</v>
+        <v>317</v>
       </c>
       <c r="D677" t="s">
         <v>39</v>
       </c>
       <c r="E677" t="s">
         <v>4</v>
       </c>
       <c r="F677">
         <v>1987</v>
       </c>
       <c r="G677">
         <v>359</v>
       </c>
       <c r="H677" t="s">
         <v>3</v>
       </c>
       <c r="I677">
         <v>10231</v>
       </c>
       <c r="J677" t="s">
         <v>2</v>
       </c>
       <c r="L677" t="s">
         <v>1</v>
       </c>
       <c r="M677">
         <v>358</v>
       </c>
       <c r="R677" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="678" spans="1:18">
       <c r="A678">
         <v>9125074</v>
       </c>
       <c r="B678" t="s">
-        <v>317</v>
+        <v>316</v>
       </c>
       <c r="C678" t="s">
-        <v>316</v>
+        <v>315</v>
       </c>
       <c r="D678" t="s">
         <v>13</v>
       </c>
       <c r="E678" t="s">
-        <v>304</v>
+        <v>303</v>
       </c>
       <c r="F678">
         <v>2000</v>
       </c>
       <c r="G678">
         <v>360</v>
       </c>
       <c r="H678" t="s">
         <v>3</v>
       </c>
       <c r="I678">
         <v>10231</v>
       </c>
       <c r="J678" t="s">
         <v>2</v>
       </c>
       <c r="L678" t="s">
         <v>1</v>
       </c>
       <c r="M678">
         <v>352</v>
       </c>
       <c r="R678" t="s">
-        <v>303</v>
+        <v>302</v>
       </c>
     </row>
     <row r="679" spans="1:18">
       <c r="A679">
         <v>9430250</v>
       </c>
       <c r="B679" t="s">
-        <v>315</v>
+        <v>314</v>
       </c>
       <c r="C679" t="s">
-        <v>314</v>
+        <v>313</v>
       </c>
       <c r="D679" t="s">
         <v>147</v>
       </c>
       <c r="E679" t="s">
         <v>4</v>
       </c>
       <c r="F679">
         <v>2010</v>
       </c>
       <c r="G679">
         <v>360</v>
       </c>
       <c r="H679" t="s">
         <v>3</v>
       </c>
       <c r="I679">
         <v>10231</v>
       </c>
       <c r="J679" t="s">
         <v>2</v>
       </c>
       <c r="L679" t="s">
         <v>1</v>
       </c>
       <c r="M679">
         <v>359</v>
       </c>
       <c r="R679" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="680" spans="1:18">
       <c r="A680">
         <v>9125066</v>
       </c>
       <c r="B680" t="s">
         <v>15</v>
       </c>
       <c r="C680" t="s">
-        <v>313</v>
+        <v>312</v>
       </c>
       <c r="D680" t="s">
         <v>13</v>
       </c>
       <c r="E680" t="s">
-        <v>304</v>
+        <v>303</v>
       </c>
       <c r="F680">
         <v>1997</v>
       </c>
       <c r="G680">
         <v>361</v>
       </c>
       <c r="H680" t="s">
         <v>3</v>
       </c>
       <c r="I680">
         <v>10231</v>
       </c>
       <c r="J680" t="s">
         <v>2</v>
       </c>
       <c r="L680" t="s">
         <v>1</v>
       </c>
       <c r="M680">
         <v>352</v>
       </c>
       <c r="R680" t="s">
-        <v>303</v>
+        <v>302</v>
       </c>
     </row>
     <row r="681" spans="1:18">
       <c r="A681">
         <v>1654238</v>
       </c>
       <c r="B681" t="s">
-        <v>312</v>
+        <v>311</v>
       </c>
       <c r="C681" t="s">
-        <v>311</v>
+        <v>310</v>
       </c>
       <c r="D681" t="s">
-        <v>296</v>
+        <v>295</v>
       </c>
       <c r="E681" t="s">
         <v>4</v>
       </c>
       <c r="F681">
         <v>1984</v>
       </c>
       <c r="G681">
         <v>361</v>
       </c>
       <c r="H681" t="s">
         <v>3</v>
       </c>
       <c r="I681">
         <v>10231</v>
       </c>
       <c r="J681" t="s">
         <v>2</v>
       </c>
       <c r="L681" t="s">
         <v>1</v>
       </c>
       <c r="M681">
         <v>360</v>
       </c>
       <c r="R681" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="682" spans="1:18">
       <c r="A682">
         <v>9125076</v>
       </c>
       <c r="B682" t="s">
-        <v>310</v>
+        <v>309</v>
       </c>
       <c r="C682" t="s">
-        <v>309</v>
+        <v>308</v>
       </c>
       <c r="D682" t="s">
         <v>13</v>
       </c>
       <c r="E682" t="s">
-        <v>304</v>
+        <v>303</v>
       </c>
       <c r="F682">
         <v>2003</v>
       </c>
       <c r="G682">
         <v>362</v>
       </c>
       <c r="H682" t="s">
         <v>3</v>
       </c>
       <c r="I682">
         <v>10231</v>
       </c>
       <c r="J682" t="s">
         <v>2</v>
       </c>
       <c r="L682" t="s">
         <v>1</v>
       </c>
       <c r="M682">
         <v>352</v>
       </c>
       <c r="R682" t="s">
-        <v>303</v>
+        <v>302</v>
       </c>
     </row>
     <row r="683" spans="1:18">
       <c r="A683">
         <v>1234921</v>
       </c>
       <c r="B683" t="s">
-        <v>308</v>
+        <v>307</v>
       </c>
       <c r="C683" t="s">
-        <v>307</v>
+        <v>306</v>
       </c>
       <c r="D683" t="s">
         <v>29</v>
       </c>
       <c r="E683" t="s">
         <v>4</v>
       </c>
       <c r="F683">
         <v>1982</v>
       </c>
       <c r="G683">
         <v>362</v>
       </c>
       <c r="H683" t="s">
         <v>3</v>
       </c>
       <c r="I683">
         <v>10231</v>
       </c>
       <c r="J683" t="s">
         <v>2</v>
       </c>
       <c r="L683" t="s">
         <v>1</v>
       </c>
       <c r="M683">
         <v>361</v>
       </c>
       <c r="R683" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="684" spans="1:18">
       <c r="A684">
         <v>9125073</v>
       </c>
       <c r="B684" t="s">
-        <v>306</v>
+        <v>305</v>
       </c>
       <c r="C684" t="s">
-        <v>305</v>
+        <v>304</v>
       </c>
       <c r="D684" t="s">
         <v>13</v>
       </c>
       <c r="E684" t="s">
-        <v>304</v>
+        <v>303</v>
       </c>
       <c r="F684">
         <v>2000</v>
       </c>
       <c r="G684">
         <v>363</v>
       </c>
       <c r="H684" t="s">
         <v>3</v>
       </c>
       <c r="I684">
         <v>10231</v>
       </c>
       <c r="J684" t="s">
         <v>2</v>
       </c>
       <c r="L684" t="s">
         <v>1</v>
       </c>
       <c r="M684">
         <v>352</v>
       </c>
       <c r="R684" t="s">
-        <v>303</v>
+        <v>302</v>
       </c>
     </row>
     <row r="685" spans="1:18">
       <c r="A685">
         <v>1640173</v>
       </c>
       <c r="B685" t="s">
-        <v>302</v>
+        <v>301</v>
       </c>
       <c r="C685" t="s">
-        <v>301</v>
+        <v>300</v>
       </c>
       <c r="D685" t="s">
         <v>163</v>
       </c>
       <c r="E685" t="s">
         <v>4</v>
       </c>
       <c r="F685">
         <v>1977</v>
       </c>
       <c r="G685">
         <v>363</v>
       </c>
       <c r="H685" t="s">
         <v>3</v>
       </c>
       <c r="I685">
         <v>10231</v>
       </c>
       <c r="J685" t="s">
         <v>2</v>
       </c>
       <c r="L685" t="s">
         <v>1</v>
       </c>
       <c r="M685">
         <v>362</v>
       </c>
       <c r="R685" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="686" spans="1:18">
       <c r="A686">
         <v>9150162</v>
       </c>
       <c r="B686" t="s">
-        <v>300</v>
+        <v>299</v>
       </c>
       <c r="C686" t="s">
-        <v>299</v>
+        <v>298</v>
       </c>
       <c r="D686" t="s">
         <v>23</v>
       </c>
       <c r="E686" t="s">
         <v>4</v>
       </c>
       <c r="F686">
         <v>1984</v>
       </c>
       <c r="G686">
         <v>364</v>
       </c>
       <c r="H686" t="s">
         <v>3</v>
       </c>
       <c r="I686">
         <v>10231</v>
       </c>
       <c r="J686" t="s">
         <v>2</v>
       </c>
       <c r="L686" t="s">
         <v>1</v>
       </c>
       <c r="M686">
         <v>362</v>
       </c>
       <c r="R686" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="687" spans="1:18">
       <c r="A687">
         <v>9560224</v>
       </c>
       <c r="B687" t="s">
-        <v>298</v>
+        <v>297</v>
       </c>
       <c r="C687" t="s">
-        <v>297</v>
+        <v>296</v>
       </c>
       <c r="D687" t="s">
-        <v>296</v>
+        <v>295</v>
       </c>
       <c r="E687" t="s">
         <v>4</v>
       </c>
       <c r="F687">
         <v>1991</v>
       </c>
       <c r="G687">
         <v>365</v>
       </c>
       <c r="H687" t="s">
         <v>3</v>
       </c>
       <c r="I687">
         <v>10231</v>
       </c>
       <c r="J687" t="s">
         <v>2</v>
       </c>
       <c r="L687" t="s">
         <v>1</v>
       </c>
       <c r="M687">
         <v>364</v>
       </c>
       <c r="R687" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="688" spans="1:18">
       <c r="A688">
         <v>9320246</v>
       </c>
       <c r="B688" t="s">
-        <v>290</v>
+        <v>289</v>
       </c>
       <c r="C688" t="s">
-        <v>295</v>
+        <v>294</v>
       </c>
       <c r="D688" t="s">
         <v>180</v>
       </c>
       <c r="E688" t="s">
         <v>4</v>
       </c>
       <c r="F688">
         <v>2006</v>
       </c>
       <c r="G688">
         <v>366</v>
       </c>
       <c r="H688" t="s">
         <v>3</v>
       </c>
       <c r="I688">
         <v>10231</v>
       </c>
       <c r="J688" t="s">
         <v>2</v>
       </c>
       <c r="L688" t="s">
         <v>1</v>
       </c>
       <c r="M688">
         <v>365</v>
       </c>
       <c r="R688" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="689" spans="1:18">
       <c r="A689">
         <v>1698664</v>
       </c>
       <c r="B689" t="s">
-        <v>294</v>
+        <v>293</v>
       </c>
       <c r="C689" t="s">
         <v>115</v>
       </c>
       <c r="D689" t="s">
         <v>23</v>
       </c>
       <c r="E689" t="s">
         <v>4</v>
       </c>
       <c r="F689">
         <v>1975</v>
       </c>
       <c r="G689">
         <v>367</v>
       </c>
       <c r="H689" t="s">
         <v>3</v>
       </c>
       <c r="I689">
         <v>10231</v>
       </c>
       <c r="J689" t="s">
         <v>2</v>
       </c>
       <c r="L689" t="s">
         <v>1</v>
       </c>
       <c r="M689">
         <v>366</v>
       </c>
       <c r="R689" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="690" spans="1:18">
       <c r="A690">
         <v>9101476</v>
       </c>
       <c r="B690" t="s">
-        <v>293</v>
+        <v>292</v>
       </c>
       <c r="C690" t="s">
-        <v>292</v>
+        <v>291</v>
       </c>
       <c r="D690" t="s">
         <v>79</v>
       </c>
       <c r="E690" t="s">
         <v>4</v>
       </c>
       <c r="F690">
         <v>2008</v>
       </c>
       <c r="G690">
         <v>368</v>
       </c>
       <c r="H690" t="s">
         <v>3</v>
       </c>
       <c r="I690">
         <v>10231</v>
       </c>
       <c r="J690" t="s">
         <v>2</v>
       </c>
       <c r="L690" t="s">
         <v>1</v>
       </c>
       <c r="M690">
         <v>367</v>
       </c>
       <c r="R690" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="691" spans="1:18">
       <c r="A691">
         <v>9120178</v>
       </c>
       <c r="B691" t="s">
         <v>88</v>
       </c>
       <c r="C691" t="s">
-        <v>291</v>
+        <v>290</v>
       </c>
       <c r="D691" t="s">
         <v>13</v>
       </c>
       <c r="E691" t="s">
         <v>4</v>
       </c>
       <c r="F691">
         <v>2008</v>
       </c>
       <c r="G691">
         <v>369</v>
       </c>
       <c r="H691" t="s">
         <v>3</v>
       </c>
       <c r="I691">
         <v>10231</v>
       </c>
       <c r="J691" t="s">
         <v>2</v>
       </c>
       <c r="L691" t="s">
         <v>1</v>
       </c>
       <c r="M691">
         <v>368</v>
       </c>
       <c r="R691" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="692" spans="1:18">
       <c r="A692">
         <v>9320220</v>
       </c>
       <c r="B692" t="s">
-        <v>290</v>
+        <v>289</v>
       </c>
       <c r="C692" t="s">
-        <v>289</v>
+        <v>288</v>
       </c>
       <c r="D692" t="s">
         <v>180</v>
       </c>
       <c r="E692" t="s">
         <v>4</v>
       </c>
       <c r="F692">
         <v>2004</v>
       </c>
       <c r="G692">
         <v>370</v>
       </c>
       <c r="H692" t="s">
         <v>3</v>
       </c>
       <c r="I692">
         <v>10231</v>
       </c>
       <c r="J692" t="s">
         <v>2</v>
       </c>
       <c r="L692" t="s">
         <v>1</v>
       </c>
       <c r="M692">
         <v>369</v>
       </c>
       <c r="R692" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="693" spans="1:18">
       <c r="A693">
         <v>1195040</v>
       </c>
       <c r="B693" t="s">
-        <v>288</v>
+        <v>287</v>
       </c>
       <c r="C693" t="s">
-        <v>287</v>
+        <v>286</v>
       </c>
       <c r="D693" t="s">
         <v>147</v>
       </c>
       <c r="E693" t="s">
         <v>4</v>
       </c>
       <c r="F693">
         <v>1973</v>
       </c>
       <c r="G693">
         <v>371</v>
       </c>
       <c r="H693" t="s">
         <v>3</v>
       </c>
       <c r="I693">
         <v>10231</v>
       </c>
       <c r="J693" t="s">
         <v>2</v>
       </c>
       <c r="L693" t="s">
         <v>1</v>
       </c>
       <c r="M693">
         <v>370</v>
       </c>
       <c r="R693" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="694" spans="1:18">
       <c r="A694">
         <v>1624963</v>
       </c>
       <c r="B694" t="s">
-        <v>286</v>
+        <v>285</v>
       </c>
       <c r="C694" t="s">
-        <v>285</v>
+        <v>284</v>
       </c>
       <c r="D694" t="s">
-        <v>284</v>
+        <v>283</v>
       </c>
       <c r="E694" t="s">
         <v>4</v>
       </c>
       <c r="F694">
         <v>1997</v>
       </c>
       <c r="G694">
         <v>372</v>
       </c>
       <c r="H694" t="s">
         <v>3</v>
       </c>
       <c r="I694">
         <v>10231</v>
       </c>
       <c r="J694" t="s">
         <v>2</v>
       </c>
       <c r="L694" t="s">
         <v>1</v>
       </c>
       <c r="M694">
         <v>370</v>
       </c>
       <c r="R694" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="695" spans="1:18">
       <c r="A695">
         <v>9230025</v>
       </c>
       <c r="B695" t="s">
-        <v>283</v>
+        <v>282</v>
       </c>
       <c r="C695" t="s">
-        <v>282</v>
+        <v>205</v>
       </c>
       <c r="D695" t="s">
         <v>29</v>
       </c>
       <c r="E695" t="s">
         <v>4</v>
       </c>
       <c r="F695">
         <v>2006</v>
       </c>
       <c r="G695">
         <v>373</v>
       </c>
       <c r="H695" t="s">
         <v>3</v>
       </c>
       <c r="I695">
         <v>10231</v>
       </c>
       <c r="J695" t="s">
         <v>2</v>
       </c>
       <c r="L695" t="s">
         <v>1</v>
       </c>